--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f72e17691ede0721857f6339c855f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63cc7535aac806ac3b95ff2883edca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6014636bdffb5b3ac3189d9edc9a6393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12276894c477804486488f9cfd93b9594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c8166477ae8c062f1d28b32c2881f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5665eddfee676d0f0e0af49b00ae76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af9a781f6f9f498ce86eede38ac5b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d9573000581396295c859143f7ba58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2432540c1e61c520db49fda24743d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3677ff67234a5b1c82801da44853010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af8c494264759d2447197ac56e95d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91025737b4bc0bb6382a420a68cc0e3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451da99b08f1c95a9a15a38489f136113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34dfe9cf61ea5067282247bae5121414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb7c4dfd12ee84194277456099a26315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610110d9648d47dfaae63af38ab2ca4216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ada6879ae7d66aaf05d22c511265017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd3bb2677de8a136fcbba968aa388118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbec10cc2ed8336e209c07b0338c1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba055207e08bd63297b6f30dd6c524e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64493805abfd91d921ab50638195a0e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c166c9ed03b7f24de53623add076022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25114ef0ca5b49d3f7c11b2e65a78a9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd0abc58ff3384860566fdafd451c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a0498c3a51cc5d3a0d62ad6717f7425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd73699069fa77bec4dc32052dad6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba1fe3c56e8a9d95f432ff26bd723527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0f56caf50d1bebd403eac94d9b79e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46b2b40d08f0b0d61761cd3a378b8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb81a01cd28f1de0c29e00faa1df04a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebc46d35d4c38042e6fcd581ee713831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffbaf90bdc774bb17b236e8c81657c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa655cf0eba9343a13aa5ac7c68cd6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5682a7fd65b06d7fa22990e1af04934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f74036179d59bca87e66d785a60d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf40833181f63a58c43f123087d82536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbccbef97c4eb9ddb2e182dcc705e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd623cf8cd10936390bf3ede18205c6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0ebec0747667474906ae804e26db239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33c0468ba571bfddb417352fa1659f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612dde3a26d927bb9e7faeffbc360ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43a8be9dc8676034055c4c7b2c0e5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51b8191dfa25d62ca731388f67518d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cca7430e303bd172ff07216b44ca5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428c5d61176a0dc51e51e9dede3cc3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5e9c38db8fd5d3a22c567ad23034f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b09fc257aa2bf5fd40edb0af4e9ee547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43710e367827e7397382d89177f0aedf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4f5d1e51cc9429f7529ac81c2c0a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0094a436dd61d794cc8e6b0e1525150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efb39872658efd93adb35b0ad7933851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8c86c82adb22af9ebecc3b60eeb6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ad2b568a12509cab0c44f90fc5cb553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855cf7b9d78fb55a6397d057670cc3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f904af9dd1660e450d2084e9d1e6d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c22e84fb72989c78a5d66c5949eb1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1d0e5f65c68beb37b1902e5ed7ac857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f0ed4267f1687884ce6f3437cfb9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d87f20ae3331ad59f1fde406621c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780665a6ece482c41b098c5c791053e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3596ce4120c390010c66da02e512e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa8bd403a4d38e0d64e6b00ccd7b0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a5f4f50dc2e93f031809a03b5926c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bb3d5da655f36e6ba9620efba1ecc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cefbd7efa27e3ca5b5631f1c151af965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05a0dda7dd911b0a2a0506893e133f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56237f399ac430c873e78385d7bc8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c1a14c11c494ef625464cd28414db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88da3d845d926a437f46b4d1d8e13e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50090286085445c8dcf90f1b6fbfbbe270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abd83483796784fbf1455c4fe11b7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30283fc632abb81b28979de73dff09c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4fc8eb2a8982d21aedc6254848e3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b50ebb847c2851d4d4de59ca1006bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c834258a6f233d092da94ca63355c1075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbc43e02ec154d6308b53b188e24f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4015ed14d8ba47f7fdda58e43a00777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400c48aba7d1718ff85f049ba62fff478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79d63ed26a40de2d6f595da296c07179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849af4c2bcc4764629185537574dcc280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecf69553fb2c69d1474f24e74493f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8ecbd61688fe03835ce8b55223bd582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808351620d6888438b9e2c99ef7eab2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b11a8cd354e15a1a90cdf5f4d1649e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be32a24a2920e8e1da79cd72fdd3d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa457b26d19b53599cbb1b4ea12ced1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82abb33fd4e39a750a78cdf5d22c6887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed504685db3496fb9e4829ab4ae745888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e601872d8751dc456f1858b0d4e82789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ce660fa168de3c01559002bee0f8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ae9fd7df78b5d553624ef1f35c61991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cdb77b3521ce3ccea313f967f708a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12788f6dc7a8e282895f3ec5c3826b9593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457ab41c9f9eb35f89efb2a23bbe96094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b5154c26258cb7bdcdfd7cc8146f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc63f051128ebddeece111d142152996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb632b4a238dd5a968f077bd0736fb8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33187b8f81c5003355455287c4fd8a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b990df24a76c047cbbd5ed3ddd02f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189beed444ee4fd7196320276a194591100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d787d395b13638ca490e90cfb483b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a7da9ea4f7ce12cdd296f5c9aeb9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f48095b49a6ff06825c6f123fe5199103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6243fef37af355a1bc05960b6bf1e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa03694c0d231b250f02aa29bf9378d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cb7fce88bee119a07f43dbe73b66d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f448ed3cc7f5dd36c8d81604eed088107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c38a0b984f45864054c1f456f2724108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7677fe3b72d278c314e66194e1aafad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6180900bbd981cde4b241976e9c1250110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4639505c36fadaa2206f9ebf1c7f5e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0b27711a6d49596cb6f970f4ea8a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26872d3fb7ec7aded500d231e9f2b1bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137c10771a1f53729c836409d332d9b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e68e7e71f745d7c21426bcd45efa99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d74069a0d19a1bd1d02ed33264ddbe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1431e63db227c0af89edfc505ef9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583af03d7f7ae5a39929ca9520a7e9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ab77f56a9d7d0d6751970322e3d7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1918662a68f16eaccb0e753b5ede67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c798d61b3f1b49033652ef1dbed80ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4466fa02dc9a9be4edd77878f2d9193122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd47ebf0badf924d5a4afd76cff144123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014155200d5e7f42965786fa8b3a8ae2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08dbf080fb6d78b2de2037505bb79a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8990dfdde0453456aa4206a131768126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09d3c418127370d0396f2113ac8819127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2199ccd88148231bbf174e694779e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd37e7df0a8d0d789e81c526106471129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56154a472d065a1889c5124c9fbedf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd5129102d9166e3012d153f05ada6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05753df76f3be6f25759af64b85757a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4471b60aa558ab6a7ff9785345644133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63fce10260ee5767ca5349f9965c00134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b89e80636c192d7bb15af8b890b95f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8ec7555eb167cb77995e66dd65046136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cbd6f3f4b66da0e008aeddcb1a0a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ffe158952f25986d20f7fba5ed396138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3827e7c536f6a6dc47cccdbeff02a93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c19b52c4c83dbb96827076e308105140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa9020bcc2513bb430b227ff5829e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec952665966c0a37bd6af81e2254529e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d434dd9091467bb159b2e42b95049143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488169d8fa5bdff335138943df6b5b8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ce4101758ae3b69e08beb58baa6c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88edbe7d271fc341c67251d7b4b94b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b699d8e3dfced91214aa4b9dddff22e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae3f208e44b0148342907d8c90ce98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94734ccc5dd5cef76b24af92155fc99d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c373cb400462b682559ea45453b99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b521b6b63eed06dba10877c7f008af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d17e6f8ea6df1f53339458de9ab9d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc81132ce4c08fb23d61c92c14006b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532791237a0f9a630d6348b4d73502e7154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f39385b9be8ce16174f3aed8070471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd6ba10a28a3c86306576f7987a4722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae26b3babe7fe5184300df218135963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5614de18f47c4e93de25bb599b4eec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbfa7b05bfdb4e95819a6127718dce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0b1784ec7a09c7ce0d600013dcf266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c39f01fc157a1ae2e4ca13147a7d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83760923a050a092ac344ace5140b7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4461452a12810fb103c2a1c630aef7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90de5877b30282434449ab71f0cd2ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca77c6c8d4d6355d8f6e37f94c010b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5f8156a58b127a8bfa8c71208fe9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f5e3e65f2ddcdf481b3f7d3189d8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f0c0fafeffba3a6bde69bdef5928e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9814035a8440318cef0a0462ac1ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2bcd24b9d2f81e377c3918612a02916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7d9b24557182ca31e5e19315847ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1a3dab94af1541300ca83001a8cce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba07c593d9e676b173f7bcc637957319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f19231b3d764d36d9465eedc2bff120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed07f90bd7fff0028fa482d0274c23521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7394c4f17ae45a74473d69c2401b8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c0f6227e12029b92d5a2e4ede317f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaddf99c6d17aaccda8ad21b8d8acff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26595f2a13e17caff6ac83385454c75725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513adf691107f6e14458909e2ccda4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd67929082e584e24ac99c22a0dea0427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3e01080027d184e98bb6834802bfa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f0f5515d8018b81ac0ef034fcc18829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3a26d4906108dee9785095f72121930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f45cc02d44c4808f5c5284cc03134231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc00bd1d7a41a3a206b9c0ac726b88032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa97ac529c7116f8de8f3ae145dabd033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26f4a5d86d2e2aa95bf5650b66e04334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed981e099d7845c74e81bd8823aa95935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d549d40114032e0186adc96a115f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11132e2a0f922db0bbb2e2c2f650a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdc05b47cbb37e45e1217c2559a34c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b980c28a413e249eaaa15e53de1d9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc9884d0a5f6ea8acf56a2b2b3c11b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d2b169e656f20cd5b4357777c082541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3cbee87708340d4ef172c4809486542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823d3764792b94c8ef19f1106ebacd943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cda2fee3864108c142206096ddc5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2cb0857531f3bb2db3f11c4c405ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971bfd507a55cd8c879c49e7c701bc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4ac10a71712280ed56cc772c4185f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e84e40d9f20361b7543fd09c84c2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067c0c038d213a62c934c566604c64349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84ce4debacae2525c3830a5f1f034d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc59f76c986e8f369ca202f45c27b3251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1270b1b76339715fdc5daf4c1eca09952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075a2aee9a9b7f7071ab53089e905d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb39a7b41f7a911ff4876fde373ed654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372ed97f71aa28d330a974674d4b04e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a17a43c9c50c04d178c55d0a14071056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282b7d34723766754d4968b4320bdfe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4de8d79be1a495af1d522f964b29b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92982ae6c76aeafe627f8e1f8cee803659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d817ea6a084baf3db1c7a108c3e86f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61539c39331cdce5d95a39dc4a2736d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a05436d18d469803f6ced8db16ce662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fc5bfe9736ed6182d60a77d5e9b6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961e096ef484897928c4d1f38589dbf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdf734c3644904d8cf945613fc32c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fcd95fe6a498e12caea0c07c74ca966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fdaa436e779a38ad6442f699fa3ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c840135ccb2b5bd5cfcaa0df4712a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7676ddfc0d640184f0242612c5c5e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b989ad3a1c16714aea6439f595be7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c77030ed9f149394c70e89637a61d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd0509b9b12e79a7dcc6fcaa0f419772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ef3dbc9e7272ec78f439b27cad3c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c93754f39b7798c0ed5cf7151c7b5174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8bc9bb5db69292d85e5784a1034f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71a6ead6ca2352578d0ccb0f8783da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0892fa536e18a7cb89107a6876518477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a2f01e5b200c6f3011c33d267bf0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef932ff6d63621f0f82d1c7f2d5d8ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b54f78a201c19893511983abf097380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27410ee730318f2e806ebbc35952f4e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc3f1592f780f3efaf88b6c9a2be9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8440a93a349989057e43836c99a884383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2c979c7e9b9ae4c2d33734de25d8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b400a472f5483deff99af01e1ae22785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f824d3b4c7b61e1338c116a0c512286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d73910cd055bad1b1ab2a46123176787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b642b56828230f8622a190f55c7db288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae66070a38577a7ef5478b508864cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c34cc39ed868010ca9d9b9e798b0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70a2cb700ae5a77f11f992d0d3595f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b2d661c0b1aab85deba849b27fb2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c60d4c1469d4d897c4090e1c8070d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274feb0869abef3f25981d1492859a2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f11ac6e6399bff7263f6de3f8cc4a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d4e23448e0b563d735d264d0e7e0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc295df5ece4740976a970c2039372297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f30336a7ba244c9fdfe0785e856b2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751128a98704b1d5529db2e0c9d3cc499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35f49dfaab2e605a96032a3d91e0e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3e6b5bd583e77a6e6b19ddac7f7ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7348fb52865538ede79bc3ab4b5fd82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565148219a8f918d11002227419aa5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737262460c52e5dba018679d5baae14d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72a4fdf95de5fabe74cc5dde995637105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee65c12bfa10efd71333fb873ab1c87106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b815d6b23e69b9e57ffd3d51f1013107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ce1df76b6a88ec449d87f162bbbbe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a33f161f6c9e6dada92835e1ae3a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce386e30c828c5ff85dea6b8a02d7f88110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0d30048ab1d18377958f40c0533b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7d74acfa6e11596bec8092645de98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03858beed618316aa1558923c0a4a438113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0915ee1d0721cb70f4a862b68429d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22f2e2faa054638029e9c27923d6c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f0ae34c8b99130d4a2504e4def772116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf051de21e6e169f28d72b62c4ebff3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889a7df9d6a9f88d15d59863768e8fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99197104c767c48fa62bf27133b36cb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f59624ff9f0a767f4f533e081bc91e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb7be8f9a58e470c8a74ae71722b79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66622cd8dcc59b37f5596ca1d413feca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4471b768fb756805a71dabe3cae5a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3e1e05b3dddec89cf17f0abcf8727124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498639c52bb0782e3994a113a1f36fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d90453955644e9909324f89b6a9c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da08739b720d3c1414ca36416f7532127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c5bb0a04f6964891239484cbdd24d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f252c47f1622091b24e54831c1e63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70f9805f099a192ddc57ca8f6c84ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e555f13db34105a0957c798a6cbee94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4e2dec6528d8efd47b931385523bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42339a01c9818a15f4086b335696c0d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c46d421289e6d6c17af771aaa4d6d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bc35c028612becf935a9a6c9af2b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d895d845c8f400bddd53f48b812dfd4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a353b9674035a59a1844760b0f0fd30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca669531068de9167316e75f30d9b6eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee7614b5a64baebcea33a249014822139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51329829a5936a5896b6d5e4a9aa2e0a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcaebb3ea42b291b06c0bec7f99c0c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6a488e109eb590c2cd2cf2ac16576142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5419b2e142001b8724c22e42b97b2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea62927b8bf4d8d026030d4847f808144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58d863f60005c899360b1bdf6928aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f51ded1a9c166baf457ea51eecb83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143b94283ca368127ca3ce4087154d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac2b2a217fb08517c8ed6f5437334f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fa399f6caa15bbbf84271bad25ee4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f2267eb0a4a0a84b9dd5fb9afd4ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038763c8a8925cf70313c828870a5116151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73295ef48e084fb3623cf81269ca26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15690e19d87721ac59ca0615799f348153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ae62fe3427f30421e4cd7a84ab1de154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>