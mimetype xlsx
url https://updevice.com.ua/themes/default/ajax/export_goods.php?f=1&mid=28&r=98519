--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57429f9bbe577636f7664f86e7ab0ef91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706630010069962a09f6d62775311fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ac31daa255b8710cccaf835c9fe1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e83dc01f1f0483c837b6f24f99c8d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17038ed95673ff7f5c65cc14491bc55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53089c242acfeba2346ab4e908b15dd26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92090aa75a20622d7ebe32afe39e0ffd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f22b1cdf689f89c2ed77eabb09b58d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b41cf2f84fe9242ac8e743e379b9269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d1a2dc0d91573b263c41419be38da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef492d26a0c074654996ea88b1772d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da4cfb6060d771da37609e2c4e6c2612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae36edcc85126d1ffa27234d26d8e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85778b53432672d54db856464d3976c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c25a826ca851db4ff34348a6aa48f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6b2599f2c91d08352cbd41f1f0b7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f5b5aae7d907d0513d9d13836b00317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6aa816a208151b2830b314d49a226318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8b9b9a7f7ce5a7040f4436802884819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb8eb2f14ceb6a4d7f52e4756ac5a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d91fdba67e29f3ece1f9803b8480921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea198c18e232cf420bb7990f5b74d3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ff12314c0611b27a26bc2f350d1b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9ec4bb454084069c7c95f6dee051624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca328b2c7ae33f15d36d9f733922fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd841b2fe8b65f0fc052043986a386826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5d11812ae6751bc415c0c2ae9499b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329db7beb6ffb206b77c3aa9bd76259e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf31567cac1a299f0698e8c19d373a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b87ded31f0a0827d6d2b55a6737f8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e6bbd6c9b2beb879e5246ea083b2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6b34c0be7fb3933798e73a9f8e77f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e919d2477c3326c6a853a36328c0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9383ddf5c113cf9b3044ec6c5ed0a1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36489f2272a5b56bfcc42b614128715b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e748954b0dc2ebc5fa6157a4bb19936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ce7fe8c8f71e14f8741e50b1d50c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5567b4937a127102b8106947b2868538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b007ef887b59932fcb2fdde391c8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c3c2c8b76676c8463121a2d563af940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39a4a7566e1dd161c761a860fe977741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fcfba409badf642e6b4260433c4ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10ea1020e15ccb967ff0a7e881a75b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c125c2ac5c5fcef6dd7d1351cf490744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893de5a7e5f5218c3b04b13c6d4a7ebc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8a8d22e631a3dc140e7cece5ba5fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d471086b25fadb9ef9574e1ba3f090947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1ed0f3bdd16009e273a26cd74c0e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4161888859ec78cd7b9704d140506949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f632bf8626d304a9f2c4b0469436da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7e257fa1ded0e59f6052246a1f97051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cfbb34ba3cd02e8aba18edc35f1b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28e87c42d1fa595d9e49e21c6f688b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30565885cc140902ff82d4c654fc87e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296506193c5c3b9ef6a3660d0b8e4b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a9be1a2d5a2764bb3b3291ec5014956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243718655493a1816e46adfa32307a1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e306ed3ac4ce38113cb861b648602cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1f779eaa0583aeb006ee43695f78459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74b25602e08f01e24a55259c330d2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f65691bb9705e448a13badea249dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d2c40ed4a811613366b1825f7e9f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebbe309a87d8f5637917c03d294dc463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971beaffb021ccd4f7bf3a7438b252a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cae22117e78d30819a713bd0ad28dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aff2861604444dd456ca19dee4764166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5ed4cc22725c70b6906252a078e2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26c951a82d69ce88937bac11d0355368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635ad6cbbb7756522a0acef40afbad369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121305a35190d392106d33d629c72ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eb876fa86027b4abfeceb3b0b7efa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e85b775f0a4dec0923bae440841cbb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ca9303e828235b5a84e5f6e805a7e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca71bb16509f7b4fc633c1d4152911a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd97b4051cb260e1ea6ae1644a70e5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f4d6b778a89c6554b70cf1de6c31576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe9ac82fa21d3c17c793d07e4aa9ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e72d7689d6d359a2995c7606eda2a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc172fff68595d3474e5ebfc7f5d665a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b554ae7ef3893a5403eed935a2f37f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec346ff4aec8b0ecd8de37de0f8b8c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e6d751851969f16d78da2d6b01d1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fceb17439183bb5273a3292a0a87c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2663ae3665494c5825ba1f752709584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20174d7c4a911976e2983b5f5dfc7e8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b189adeb34a3594685701bbbe93967586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99a5ff2c45cc7e39c701da7406955887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24b45cf7959bee3fb4371c881b556e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d73c41fe2f3b2b6bd80336979ce12389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914b92cb08376bb058ebb19b681749190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e414cfd7bf25d444bdab91ca8548291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcdd6386e0b660ef109ae382a61f5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ef76f2f67ed35d8731efe3080996793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84582a5e97903bcdd246197dbf8512bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fe132fd55788078a17d34d92c4c7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121888cc01c16091d836957fea573e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f0841e3705a078a7cc2099b44e05d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ad00407e12796ca0c0bd13c9c178098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73690c4775d56b5cb05c6e70a29c3fe999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ffc57da20f128520c5cdd9e88f213100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998a533dddcbda7c688b21d57f01cef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614a11cb10ff540e1d827998259e608102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57929030988dfbf068134334349528cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcdcf2817bf0a1a5d565553471625f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b238562239f482137546ecd6ca1a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c496b79f65d394eb71bc68a1370927106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5913ed85539f69d73d4bedd9953f106107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6bccff1936c49fc66087d7c3d2e34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b7bc886c55f44a1c6da1f1c25f37a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd936f4135237e65267fe212e272bf48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9490af193095dad3b7598ed683306111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645f7423d44d765c72a4ebb723bcf2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c9928a26e4c9a1b731acd5dac80a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b00a1d3eac2b470830b9c8dd20ed00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773641e515f47ad3826d15e5a7965b7d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ce76d8e4a7812c1e4c508cded94ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754839338f178e9f2e698eb7575255c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb3f63c76361f9c177a6a7a391b64f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e39c8e14c176101ae87e3873060fd0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5eb4597b3687db95b640a3cde4cd80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28371ab4774cd06202d7bc8914edde6c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c93fb62eddb35f02fccbcdb857f6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118007485d2760768b5d27a2aaeb77a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9a9f18d7787bbbaf3a2e68b34d8a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ade3d11b5677e589ec6a719afb2423125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6868e3f14df0c8ae4c10496e8abf3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225c6c9fb65342502e842926c5fb5f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf71da020161ccff549dfe00c37460d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffa69e45bd9b2950f80c2fe3692d9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c23ef3c3eb82af0cb8f5477fdeaf4d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9382b14d67ec2c2a1e8254d69734d52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b6b50fe773965f092c38de258323f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb362d140e93b61d35244511831a3d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8d0e51439736b4acbe3f00da79f92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1b4d756b5c765467cb713f7731826135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaed2cad98161cbb5db78f16efc6979136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a4e26e27fe27630ca0376bc5f3abf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75979017c105d2b29ec5a7680725e37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93120cdb4f96aab1e21ef6617d3667c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697af5fff174309a175a8b43cc3d3f69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445a714676f12ce3923a270d421940a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e50850a539db39a4f58bae333a6ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edb4fc918e3b71b5960c87f9a16a67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561189553b96b4752a7d49ef671e170144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95c1223d7bdfd6c313ed9241d10fdf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263043a3a542c8f415ec2c2db5208946146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f15b7dc416e8addd81c55f8471625c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd53974f785b9c58383e64c50f529c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535ab2eb92081099208961b58ca9421149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba7adc64743db1bcd302b9a7cf32a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a312798e5229f56bdffc2d7fc0f56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0ec74aeac90ac671d3e1d9fefd667152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e538f41622fa078749136ced5625b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591e641d68cb1685a57daea62b24598154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa72b62ceed73480c790104cf9bf48e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d085b8266ca408b5ed4a696c9791d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df8f37f6890b40c7b91ccc63b4fd113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b33bdd22e5854740c0364f4417c744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56f1561c30a1dea4d0040c5fa880dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7e609db0cc1bb6411bbd7a2bfeb7e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a98882c579b80d0c8f892127725747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28208959224dc13bcec3f06fccf054798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f7e48d19b28091c02efd8327152199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1614d59280d2bed69327931406118010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60b257549a58a1d870249809ec753b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25441bb18b276fb759aca645e7a4f4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788910ffcbc7a05c36353c8a2e83eaf513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101617193b29815740182538011f48114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362747f3d0e3295bb1338bf4e99d80415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d49f48ed7266bfd8e81ff4b0cd32c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a0e430ebcdc03717c2ad9c4b0e2a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d13d96287f7465bef60b75d729ed518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06fb623c868a7dfdfbd8ff78d7edee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fc27688d26740028262bc80ae463420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715b0f608fe59603eb5b3fcc79e0aaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb3b2959d907c541f004ebc083e74522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ecf8443a81ebb47636c77b4ad2f0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc17b0e565778ea66f134988d5bab1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bd210b48180f574f2080390708c1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bf686a3a50352223156152c830aa126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4fb212646cc228dbc226d2427e0e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a5087f540369ff6c905c1884e8fb828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c6d35e4c5d363672465bd3bc2af8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd2fab9462fa097c4ec9ffeaf0410030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15a7d498e8bc9ef18fe2a8e7ae131f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed442453e242cfe88074a48dd87a8ac432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbcb559ff4c1ac4821af19bdf17d6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1193d199a1ec57374c62f0e24b86134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cbd5e5dc134aa36295ec24526fb7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f306b9ea67adbbf0a297c5cc14368bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a85e3e13358a983598fe98b8b89da537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476895423f51108f60be5f6f8d7821b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18683f48c0c24f52c7c234e9ed2276e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc363c75980e6230f5f56e01cba89a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29d0ace58dff85d82362520980ae2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2006f8a7c7f1841b7a680a304f8ff642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba3c537d3fda05a9609fb2925c4d9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657c081f53ccf715bcc58de6e91977944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576e7fcc1a928ee421032310b6b0b4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27977dc1bf4695f2e6898eea3e14b4d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f483b88976168021ed1780eccf8d4cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab5b604ca8e78a645df7a154d7bfc748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1c2b2e00d74c65199c1b69ed9792e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3686b32b3a55bce010bab20a57bf3a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded404d8a6b498732872ccb159f6c2c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42e3fcc4a260e21eb8bcd47683501452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26db10427672e434d7d893be607902d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ee45c141410cbbd23b72e8230b94c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050543e90cfd859538e9683875b986955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b1b5b0d91b907c256989fecbc3db356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e86f27a222cc8ccf1b0019021f4ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4fefc811e8c6a16ce309680347e0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79589c24bb0d309cb4f2265ad550c6b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fadc21023c7c2d8dedaa0c53f99f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41ae80d37a507b7578c01cec1e05f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca910c63fef0f7c22fc295943598f0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e11295cce65a634a1e5688f1dc146563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32ed2be7b511c7d52d413cc5c0004e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf89f7410701ff7cb8df1f529027d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203b6ffba7d17e4d30bcb700244f46566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773d3eeeb2412425a57cf1d1b11e3c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3091bc6093a18bba953097e142735568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99d7a5f53ec318afb56b02145c0bfd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f06b92dce1bb04d2fed34fc7b238970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5835bd1ce6310cd5445570d736b97771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c147e25a634e38744b02f31bb4eb35b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd91ec534c0a12540ed2984b588965e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaf02543e1e47297c9a0c3d36c71ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf571a83bbfceeb8eb2604dcca46d8fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9439c4b97fec3a46980fdb2f4b36cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4b180489d55e3815ac2a0d4b1d0ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7906919bcdaae2bea3d6e4069c9ae678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4338dab6e3b3267844fa085434c829a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6178a50ea191f1a67f236d19f556d6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a665442e5715a5a73173f2e107e279881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d329081422eb606b10f15ef854dd9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8600d74c93ba33f7143c1e706f5b0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e0dac12da50ed7736a9d1deb663dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a7303b4ca4bbf9a07b0cfbb135fb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da9df415fdaf2c0596b7d8da9ba59e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745c1d0f8c73972111740b7b2a8d3b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd0e1687cf8da50b7f0411688ea2cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfa0203fa85926cdc9e5a602f4bc3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a60254edac9f1c98006426628947090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272afdd4054b664945ba0fcb5bbf54091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b2e355337edcb6dd82338475f5e3a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c3f134fc263eca99d39a78b05c15993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f9275143fd4b5dec7944a7ea090fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87df9189ddab3c20b99544c8c8306e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f8bc91a9ff76a7d92fbedc72e30c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da4072f48bd7654bb3c89851c8034297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa9e123fe27420ebe1dcfd8a9005db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fcf32484e671be82e7cd95faf76ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0c6bb1a919c1ecce84a47db890034100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ac7272528e164a379735fe4bc61b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9b7392a350507c825e11d952823ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23409364df23003d5862ac9d0ae5c63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcda5d5b9583f62aef545b51843e4c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501202ec59171e36eae1c9a0207206c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7b163b55663022401b42fb68c4755106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec588a9a9d0e9e54cd737e6f9479fe0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71995540408e948c0b9c182b243a38d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be94cc276f04eedbf20822fd19d99f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cd7704e6d1d08ed66b3b2fc3ac2a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c618a216d67197234c479dcdc34efda111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30d835c2a615febda3486b2e3b3e74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef8e2b3e0329ff65cbb3a28a3a85da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26400ada4c5d80adb81686bf45a29a8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f8f9220ed8288436d6d471a507d20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32caa8b30978aa0759061a199da617c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2caf37fd1992308c659bb65e575372117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0d249ed42a4930a0a12d9d8dc0abe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f4752e528842fd2aacffbab485bac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09964212631b638453c689bf5690f63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bf7a57415b9e29d324ed7ac94db2c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef89241c733c78a1f4623c165785a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db23bac3dddbac254ba146ea3989264123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd16853f10f4b9a623feb42b66b6653124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d40c450832cfa4073d526ec2c90030125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062341b643ebfd59865bb1e164d1a72e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e08a76a7fa06fb7740081052bf819127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c59fc9ccf3934b1be44ace2a61e595128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd719d4a672a9f67f52d0e7ce3000f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b279113c5ced23dc0e0805fc04a5eea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee77ddb81c177e29377fd7858cf127f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139317b02420d5f857082de61f1790ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffd427dc72856375cd20091b09f10b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948937dd6b5e1b57d7e93113261261e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5713bfc3aed697ed0d93f7dc6c73eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fdbf1fbb53b216616cf16f6914013136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b6ceb44741275c29bb5b2f18a3764137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4dd2720bf5eb35168044857add771138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92545e7d41ee85bd9ad78c7e395f0e70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe13072ccedb68560b297c4728472e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f446c81d925b974e0e533bdea8198e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40661e7ecfb257bdbc7b2c5b5dc3b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b4126370a958d9b75862c3f29cd94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c114cb46c765d848d5481552e5b3481144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fd83e2be4f3e7e6ba2cbafb450c5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374502db5f4db409448e488d1b551cd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a07ceb69b017639646f4851ffd4fc1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e0ad341c5e161024da23e4e522b98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f55a3a441f7b2338f705321c1c0018149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc6ffd4bcd4e13bd83da8c9f3ad4d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c070961eadd270382bffaf1a9b98901151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23097035c748bbc52359bc31bac530152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abbd307563c3bfed01fecb3e107b01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a14173477ea000efbf4e378de76c4154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>