--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760188670f77808f8cd9672686ed00c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a05a71c95203b98c78bf490b2afac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4522a66edf6d87e5029d85dc4178f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bba819c9645fc3911d330ae517e3e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fc5bba50b971aed7bcaa21d2f874d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f376bb767e4cae86aa5cf0ec86eb56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f55be99411f812eabd835574a8f027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11885ab67cd1a6f35293cc882fae1038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86a262bdcc69763625d6b45b78e0f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe70cd86f56bedde7a707b5470bc3d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517adbde2257663e7b949a3b085f98511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91ef073e9f8510dfa92c3288670d6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2accfa9056211bb5aba86381e5e1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ee318a07c9d077383f42bc5b3746b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f2211f3f92a7580296f704630a80d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2ea1a49f604908a65ee5be4ccf24b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344f51688c58d7348e7a6cec04867ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb28c8b1e92d97c56f0d258c22571c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb671f1ba49677c41060ffabb6097619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d98dc2feb957c0d3195f4beb56aae320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22a1a54ef0a04ffcdb377b4a157f1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c94f32f0afe0fdec6642ad4e28c4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869ed4165366d8bd13bf5cea1b9226323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f5839e55ae23fa3ec4c164fe7182024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4336b9414fefa981604435caf75af025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fef39fdf1a15d07fb2e400e250c05e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367b678d2676066da65576dd40b66d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28449c552618e41fa929d42c1a08812828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6438603c008d2a211d08478d6a62bb029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5e8f5e6c1c6630797b1292453bb2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346711ceef6136137113e5313dcd2a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e41ba485d220babad05f07c33d6cc032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb44381018d6094b90ea7f6cea89e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade83efe099c1605f6d91089c86d0dd234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592305700e9e0ce9af60fd3077c3810935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb717e7b9c131672274f8254db0d090f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904984e717a9333c246b1ddf4fc871f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8250d53cbe64ec84ded6b973b8f2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aadf8a22678215242d7b6dae9ec3e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07418b14c93ea139b5f58bdc5ebb9af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb7605483b2f82e08461b2ee0f0ebe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f52d3e0c9118ca816190c07482d47b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b6f70449fbe2985019d8427f5dafb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191286072e0185d3644d614f0d0921244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920ec13af41bc19991bd4a9b853ea2945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41744b87000e3c15ea25dcb7eb64cd3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed04497d94fd065ba15ba49cdc70b3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4e72dd7fb100241961dc97af61fca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48adfc80c99b34114b806b0fbf04c6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bb8cf49f89d943595dc63214d1f5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef69e0778f3686e074afa53925e09451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b126dab60a879ab918dd33632cb4d7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0217823d367d15adc921e0122a147653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550e896def025ef6429ab296f293cb554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2404983acc63e883eb58f812f5c8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd9cf219e2e6055edcd65a0e006d1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fbb8d05684177f9134c305a4ab2a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98b6a7c76e45415bc56ecad6cf446e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac75eea9498a408a47ff683fe2fe0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a1d26d9d4fa9acfd305fb8311a24e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53fb3bd5a597f6258215190d0a861e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505474509cd019a4c74b0ea54217834662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d2de4f4bd2266c2025221dcb4552363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28736321f27a9640564a4e30dc60fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07129b5bdcb020e9994ed3522c51d30e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9cad70ed5f4e8d3faf59f53b837a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92642b269a6735180d81b49ba238e6567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeea0ef66fc46ad143d98ce5d57999768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364ab9aeb427c74f9e94cf1ec62db0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae9b4707712c3f8ff7e8b82c0fa49c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2878c0935cd7b926938b9c8f59d8d4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f299f882677b040ceeed0a6aa7765c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4967353f31c6d31e371cc8956d8e16c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0464b763b37080a2801f5806de9ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8fe1a69bd2a8aa7030bf76a80c65575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5a23ce5f0a398dcd5b83516bbe05276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bda044c243af862c6df3e05170dac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7fdeecf34e2908c2b073a8e4799bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369413c66bedd70f16d4316f8088aeb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e498339bd6433e3ff9fa8dd10b5a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f227fa6d9f821f2d7acb54861489a2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1e88cbf10b524bb1d02ccb05f693982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13f5bae530332dd7370d269080e19c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044fdf9b1c811b2fde21f6188fa619984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dbb467da885d54f2cb0a28b4440fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040a734b1db7c5109e392db376cecb286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2f394e676127b9d308799f9f8849087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61fa8b37d3a8c97e4b5d23bd66868a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67550c1ef0c2096401a63a84aa9963089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84324805b35bcc2a47c0c6e67fc622090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1645b6baa1a69ca372a07808a71a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04dbf9ab5fb75b413c6e474e3fb11392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81600f1415a4bbff9eb12fc1d1ce9c2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30cc02b00bcf5d0b6dfe59e274289594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88247390a9559ea0dbc1d99c43807acc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951c00a7ec3c40b3028b47d4abd216d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f5b90838e23dd552eadd1f372bbec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb3c67bd08bf900bd0747fe5aaf96398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe236222bd68823cc1ad395740e2cf5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60053eec63fcf2cabd6efc1f224e4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386ddca1b360d223f9aa428af8a93ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055d2cd7bdb63380c1190ca5cea2313102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7c3ba819f943885f2946a03e7efb3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0ef48869be4099462b63367693d8e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132531926a28866a69b56141c2c5359105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20442bf8dd3e6d676e662cd04fed2ae7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc8c505cf9a1ed0ae97ca2b28c340b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e90cd63163ec2151dd78ec25e4552108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a5a10c2fddd4379737bc176b9d826109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c14a3dcf5a9f0b52087bfc59d01c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942833a471c2e1065bb1c03c596f9b40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1fdc1fe2c422cca94be074b9b84b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd55488925a2e9aa87eeec1a73248a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb917a4cd0b71dd2491b7e8b23768a4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8a6ae18b9ba77d5cff12d1b313659115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14773d196ba6477ce78b5a73c6ef306116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f32e6018c83ad0a8c91556a48b2d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba98a89df936b312eadeee8e59dcb28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ce8d7844e8cccf32ab7898a099896119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab78d91743d4e55377d369242c23486120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd672f01178db65154db9699c2ebb859121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dba2b2a4dfcffbcec4ba477224a13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa972b51e49ea33836fa843536c4d5f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc74590ae0a19e8948365c2e1e22f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65dda1f94cc07c159845fd4a56ad69125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256adbd8f25601fc605796001b6f757b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07096a3d61d0a4b309f58b25c1d44d95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0c292233e40c21a712051936a1d74128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006b6ce1610346442f7525d3261f71e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee3d749e4e74b645193adb77643385130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a0ac580bbff72290ebaaa21b6607f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9fb114aaaca322d832e0f1c9614e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc41342186ba00510584f65afaf10aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43172661ff26a103e2c533f0ad4cedcd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bfbbcd08ddca11aad742e374ad038135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf69887bf31d511521af0327b5384d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcbca5e4af26cf4196a950973d417b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf44d1596ebcbe7df1aa90772c1a441138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd94ad12a4851a41cfc5363f7e3e6e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b3dd60d840884cd17a23aaccd6fe2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d78f82cade41a4c5c3ff9ccc0822fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054abedcaa13df3d4767ad8e0d1e7c94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0199bdf0839e4fae5fcda595f6b676143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed377f4d5b41089c5d62c3292534220144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8d0c398ec01d44e200639a3e111bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e580cc949770f4a8bf049f013cf4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494359a06ab6067326379bd183b255f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8569cf4eae826436f7ba21f8d63ca9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8d1e5ec20b5caeeb9bff71de4d17a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b69e5ac70a66888161ae15e004164150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a3c03a59f2f33a3286d65dfd56c9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7c66e2e4b894072f875e081f9a934152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e7ec2e5ef9924edc366d152836482153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c332c8f3ad068f24bae60b55f7906154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f71ca67d4d4b8f12d07fc28724f0e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269e8106e181b18297ed62f28b166b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f40913ba68e59a99d88b5f10edf813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4de04689459ec0ae31429713380814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc8d8ede5a74decd68bac63f5481fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf882d4c82a8dc0f1b4e42ce520d6906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a548893d33384c74704e30d54227df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522ebaea9eb07621e6147b92505864f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ec9264edf5b97afcd0617ac8af6469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650039ddd4dbab91463eea06637f9f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6c829db29c49217de749c3672ab7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4349909222bb6fd3340d11aebec23212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10598ac435ca787b010d447bedb266ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83abdc581a5f7ef1cd1d40d4203041d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95734e1d62f672095e272803f45f4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa21feaf50f915b0b03529f49e26ede16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472200ba0a3c1e096deabd9524153db517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98364cb0010ca88c01c7d9b34288184d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a2f52109b8f9ee1c17c0cf284d9f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c893b44965aeb7ab0e8c7bfd611e2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08df3423834d7199381e4d3b6af3e9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7da41d84e0bfd491dd3a8a4ed335522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919478614c9f45b481ada2095c801b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51496ab4674bbfec9c58982f64cb3f6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251b0ec16935ca29ffaaa860030a94d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a9c40d14bcbddbdc7ebda484d42f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95c141d3ebf833cc08490a5e606fcb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a386714491a94e65b49c97e954272a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825913a67c22c5157a31743b95d5582129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c13d5ceb82ead95c08ffde1473e6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43148e799fd7ed65a6313d82f91cbbbe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f00aaf450fdeae1e3b2045ecf38b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806ac02062f9d78d22ad31a19140da833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7936e5844f8e3f859b720c448294b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343464130e7224f7d1d34322505606635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752486840707863bac0fc79554168fc036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cf3d3c6675cc5c480a6853eedd1c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94afa89341a03dec08f550e6cb8dca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0ccf855fe53e5d23fcf17affbb6a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c57cddede1b0f8574fc5389a81749340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2d3f2ba4e17c2de11c6e25c9da0bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f32b92c9224fec6592597772ad195942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b1c9c5a4b04d52d75548438e0587d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21d2d651e961f68ff38fee3ed1b88744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471191fa97446d62cf140e0c0d10f8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37fa4712aa9de62e5ab934869197e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb02013ff1cdf9256879b9879cb3d6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030700a2616c7a6b1b9d69c955e4bce448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcac0bd60fd15e800f374f6fe68f08449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f2f76e4499549feb02cd45530f1ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ba9c9dc662ea8d774a12f1523f9fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1994f42c3600afb75a6be41ec26324352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6636a8e2ada10c0bc4ba07ecb27f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a439bac1d6a466139b10e4d12007dae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c440f219c84e5b0ebc42b6a8701aad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e65aa73bfc988a946d23113c03e8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baeb9c3aff7a17355ea2b3d9fb8864057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb56d01b499d688ef3f57072aa69dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548175235622ffa1146761a6993cba0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dd9793c4d55be22554a8c1ab74e4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bc1f725e61449f8ed02656559da2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e7a38504feb8b2d8f5bb405e5e73c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4761fbe9a3b28a00492091382cd270563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335a25dac10aa252b0a9fde29c62f1764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eaa827d592d3c0991da2c9ca2e223965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113e7b18ed0e716f142382f15b479f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68c98a25713b4af37654430a09c16467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176a599903eb08d1a538c55177f10cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1ec973e255ad9cf8d1a8cd677f3c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5a8d9dae47fe47a37c07ebe38272b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87848eaa8c8721d880f3e93be020e38b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dd0e265fea9e802fa78f5d4c82bc172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de58b74d7938b350aab458b9fee90a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aec94f8a8c08c82811bebf245a74de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9ca2884614f9e5e49278ab49f793775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9899444000f2baa7b2dc2f70ff7d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9709bea2ba9707e02533f14e312497977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad9577a4ae2e93192415a758cd435f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762517176307c6f6038dede2e645245d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b035c5f82ef660af0e4bd75b16b3a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9df418b0fdc0705918721d32ca6d9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f420b6b019904d0280badaae56679a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca148c7cd4365c9ae30691b4a4d8d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74851e4c06fc24bdbe105c439c341b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985c848e50750db3c1ca30b0ea2a34f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c0766b2b8eef414a5dd10698fe45d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05024e3b9395d0ca92225a632a43f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84b3f02a41f4e5e5e64a829a93ea7188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e71687c6db9ed12929885a31aed4b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7cfb6a4d2c2faaa8c95c566238e0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f9edd3cbb42166928be2ec3f64e3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e5f72b997f3477362054c9f7b4e3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f576f1b09e533825f129745ad110593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410f97f3dc72b322d79d58374dd509594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579c08c8a3bce407625ca035e7740de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbc26f78e6cc4078941821ee1bba8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b78e22cb64a7642661a2183349b1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4b27363a3977b0fcce31d75e0d79598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da785af9a33f64a6884af3a6b598f4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8f1c61c9bf1749cc2864d6668e595100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d11ec958121e2187a79c8d6e94790f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d36d6e95ac09a703b93c6c69ddfbbc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dd059d948298c0b03fff867699af1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9141d79f3ea3aed916517d9d01bd8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490868beb87d6631d39a258a1bd88a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e987da12f241045807281bf5c032a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a0f580792f851783eae88c44dd2a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e9b0ce4246fb4524b9e946c46b042108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7279791b11fc62426db83fef5577f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b54a2e71c8877d228888cd98199fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9558d7c4544c9ac1737943bfb9142111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f0524ea0ed539764fa51550108d7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7139591ec1267459c7732974573937113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ff39e03163c44c365e3da02aff790114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0fc78249cc5429408d4ee97c97b18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf07cf1cade82bca98ccb5da2d0bb6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1e62af48f03574752e1330d6f545e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8effcaf51d28a1a7d1699d3fe832dd2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf83c0905604ffd9691b68c45595e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b91464c35a9735dea3435f8f21af40120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff594fa8a394a31509bb63fa1486cd91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a9fb6e549d0a81fe8b3f72dde48dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00d491d8f3c7e94f4ed75adf8219e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf82438a290c7ffed2284fd4536be6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34c64cf0fb00a07bc02a5ae50c6140125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb960c3b1369e3a393169326f1c4ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6831116c206ec993e46a0b6c0a568127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9795f0336fa8ceeb4ad662e7ae8d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be507b1e69eeab4d8ea675440fa8e287129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc4b98270fcb63614c82ac67774d55130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261112585bdd72a839b1142b5034c2f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825be5d27bd67c304ebe24d009b26de0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d0fa220ff0938348b050d7763e03d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00954c43508e05decd63b23243ebcc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd98e5359548d075a84d85e8f46b32e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3fba13d6a8def0c14313d06fe5001136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336578fed59b809e6765f1d4fdc43e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625588d1a28f4c0edadcb2e0e0d76ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11654f7c8b1a2cd2235b4d68fc18e91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333992d66f3040581e840eb164102cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bdad1a794577077318d16c966d3fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7049862915f6727e67a55323f7ec38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a40b1ef76670abf785aef61a92242d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5300942d9ffc0dcf482d3383fb256144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066685224343eec8e86d01ea72d015b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278afb85765469c7a4c9ab5397b3842146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547e91d836477050c0952f2606c7cfe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4e1b2e52154effd751724202fe9ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e5a400be90d3f47b3acf5e797525f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39be15cbd1029ba9fcad0d0aa146ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd737d63e3aab6170cf081b6a9122ea4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a679b11d0f0f35ec07de651860871f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41843caff53b85221d0e84f3b1af925153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a567589fae35935ec4447f68a6175154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>