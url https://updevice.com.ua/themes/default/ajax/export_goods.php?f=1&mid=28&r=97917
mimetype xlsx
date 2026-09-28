--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc0344024faee26c2d96854f48987f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865fbcc02919204bb0255f558d23e202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2de5835ad3474d29736acdc5e521f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7b5cb0db6f221d6f743cb0929551f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ce99a7d055d1ee55369c86c8e9ad25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfbcc176d90dbf1a26444c70c9a9946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b807ec60a128c3c55922c3fe5514467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c090805342980eaa2a5f20b013fd38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c16c55cce783364b7e858566f96a249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d4d9d925cda1fe26b113c6b64e7cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026754d59556e7a28ec5bbbdd0616a6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc363390c7b1effad556afe883a1708212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a51c6bf8cff82ee4388c333a3c67113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d82b1265473e72d0f0d928ea6b583314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd6d3021b48ee1a139cab5c0982e1a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde66993fdfa4b0b10de606a84b8c9b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0156778443851072537ff27775a9f2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884f188f1c19672919f854f9be8c3f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be960081a73b572642281b944fef209819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0afa01dcb3b8bec0d9265dac26fdc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090f3b2f379d23fb3f42250a7a4b18421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291f69a7a2c14d4dcc8666f16e42d9e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c113078df3be3fe9f708a10dd755b6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d379066dc633dc8d458aefbe112c8e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb58b0a51d30d68bb5f07aeacaa61a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa300dd6d379e4dffca38524a182e3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340e3f07f160d6b9d0f1d4f7225498427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbad7da74132e2f6422f6d8bba410328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a332606e0cc18481f118731c3c1a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300b3474698684020140ad5cd7271ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fded02a575de6308c9a7a227a1302d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2aaa2eb110c91fbcc9fb78734988e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28063bc32d4811c6998ad4c56525eed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03122e8c1f2636e67d3503f4eeffa7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f417a3b197ad7c5bb416434cb8b1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bafe56437b819cbcd34d2f89eacbc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284abd848355b2a50395fa5c6be1708137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff3d66bf8bb33f559f4cbede80bd6738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61cf95b9b4c684c3c76d61fdd918a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86883cd297a15159e5619f157d768c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90044b3efcec6bc466d65c5647093341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfba7d7640ed1e974081916848f18ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a198493154ddf05cc09da3c7ae191943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ad9a96e3cbfc71d7da777a5a8e23344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165091eb82d8930fd1b6360096591ffd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523845c2719059dd4dcdd708ac7cec746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91605fcd0c3b61fec4d37e6230c233447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24852cafcff379fdfe499f2be6e05b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832387e282acbf481429abd21738da749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a01924624fe7a910022e970dc619550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2555d25ff7bfef83ad89b91137d0f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69977c160d215483cc46f4cf04c524bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c488756c48172319e19bdba694245e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b883b6ace74ce668ff73b0907a1d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29a980128bb976786bf9fb7811ddc755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37d06519c89d1f6a76e64d2cfdda7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a794bffa6ce2cb9d44d92a7dbf527657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416415a33c5350a8e35065891f3c72658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad4826f969f33515bf139001faf30f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69050f60705b186709f29ec43530d7ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c936f63b340e30acdad9a64156c53f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e2a16287f18cc315171f43a5b00d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaef9b176097770828bfc15e7c6bbc563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfef0be698a79fe8fa5eee64884b6f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd209529376540d68571632da7aac565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362dffc69c412c54b73e55b6c01eb6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a551465e0ff21677182e4baf92dd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc71161c6d5345259aad1d55eafa6e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe22f8049d2bd8418e9c23fefa86ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06666b3f1da835c01d766ffa55790c8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb408e7f417d52c7e51c0064d0aa041671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17327be614d6af249cfadb045dac85172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88791d5c8c06b2960d2a49faa48dcc0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a50fd031225d0ed10c4a2f019d2fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b286e71d87afcd182a46ef0f228d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9143d4cf279dad5ccd8f37cdd12a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9d251d95ae78b65829a1e1e6eb35277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11101cd04f3a07c85ecd24dc696d1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa3caed2442a83fa6e42ed2889140779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d095df7c227d817cd34f6f724fb9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab117d40998ae6876795e43f4d5e5cff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d86d55ffd00d1ce47952fe822850982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e23dba8a54452d3e43b2bdb8bb9bf583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f0f530ec434604917679a8745489284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab95d0affae1aa00b1289bf23589ec585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b65ef15781ba9a5d6414fefd53991886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acd57fee6f347f8c944bceb39a073787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5537b003209ff3c2cbf7db437d37d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eee94e5386890997b904a0bbf9f75a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c38db63e173913a4b94a252da1813c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6284495f421fd28ea8194c134a92c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd52731bdc5076b30ea513c9346d8e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00165b5fa1ba03f99d9cb96c6cdec6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0c6e8b8ffa3b0d7ec9b1bcc91c76294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3b78b9b0a85f9129849510963636095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba66b1ef89df97a40a2274103f7d8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27ab8bfc36ff2c077ab3eef4b1e8f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938672dc580832c876923598f289fc698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b7dc99f6499ff400311eedb3db15999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ea132e8c9a2302dbe5cca8f1229b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4330c5d1c91442d40138074e5a4a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f2e74f4891a28b1b8b74de8749a92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc0cd220c293c591a6eb9a5177f65f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3eab480a6ed4e0bce80f035b9fde2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5dc9777f388e7610d937c211bfd81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c537843f22e3beddfcc2a2ec59656106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f890c51e075157e45747e129b247e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee29bed0223062531dfe0409721507108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3ea9b98692d460df5b70a0f7f5a13109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d4c34e7ff3f438b3ab98692250b4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d64425647090eee1745bbd5485367111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb413425a3eb1d05dd394fd1694ea55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654aec03e25876e3104a81d5065de73113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f4a636a30a621cd0f9ce230f1e052114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca078b0de1090b3851fca75a76c6be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44545611436a8a17b7501920f01dc551116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497a68ba3b58e1a67250eefd131dc58117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1ab72c4867d281f13748a14632f74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d451f55a32144d3663c4633177c9ae2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8f3e7de9383fca3a5dd14fddaeb82120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c9e803dfdcd499b19310271f018fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166df6ea79fd4a0f585259e99bbd05a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cde30388ad8d9033c322c14b082018123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bfb773edcd645034c8c6d55ef22cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f061d3a4814cbf6ab7ff12b93cfc0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd8486d4a2a973cdfcb831900a709d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e2f99759fba63cd456aac31fccd8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0742ddd83e2779b228720afa71ac4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0ba916c414aaffe4241a8c1fda098129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2cc2a91338cbd94b00bc49a6e9039130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca9cfa30c585e22670db9397add406131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601874e4e5fb18badfcd4a2792f5da54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38784321f2f00ac4b890ec1e13e30188133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd22dd6724ddcf0f7254c417d722242134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50b53fdfbda40b08e59c22da64311f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ba86fefe037624eb1d1fa7dee6804136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6477d715abf72aa22d24484d7264a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636739acd52315e6496da676642f895138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055eb90012758ff6f01f40862532cb6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6777fc0d468c5a739da6acc792b79e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f12dd7244638ed4e362b682b810ce5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b27434d48d8f999a878df4bc872263142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316b5ca0e7f9810aa01678731bed996143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef106344d38e078c9528e5a3870269144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b90421ffe490b4c39cc171ada2c49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffe537786c31ef5b70d3e754b328cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee94ae4a40ca3304b7bc4679a9781a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7491cf5a3a557d3e3a61e4b943aef6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f49d910ce7d13e930492fdb41877e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae7a381bd5ba293fbd64ccac5deb2a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97959d49564e49c0eb4ccdab56686f07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a5daceccbc7a8371c2c320b6bb4df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090910675ddc317eee6ac4fd10ab2234153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1ce314f08094e7a601d8bd7b8c315154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af92e74da8ce98e6b9f73aa0c59762a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bde65188ce65ea7a09be2fb38281002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8a052fdd39444d5b5116f9a6e89383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047b0fde2c64d50b3272d4fb185a01c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258c69491340d279e5fd6d2716e0e685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac74fe7a29d8931f65853ed98c26f2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d45a192706134a248677ddf65bb92a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e154b7b92b643e56730f7df720d998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab42c8f143cce428a0354addc4778b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a51b09fb33e16612e0c9601555edf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11721ff158ffa4ce7ae102d2adb9df3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f2943557ee5848da0ba31078cae2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca04dd0dc6e0d89c37e88ee140af88c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0d4fd2ba9a190d46ead9c24cb92d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00fe4062aa08860c74335324c667c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26da7594739e9be8d3307f099b36e7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941927c2f27b7fa792f9b05a5d979a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07508bb390dca6a634b5e5a0921c31a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683b4553f0e68f47fa4246cb492caa719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a5035b22ba5831cf370085712302f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc30365fe1d5ccccfa830a9bbe674121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311f0dabaa74691c9a78a5ffd892c9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0529e7c7be2772a9170df1ef722f0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140967897a4aa2ccea63a56921201da924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47403018f52878bc57dc8f5e92160825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37f3372e4598ef08ab2b3bd585b48e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd240f212403070bcb8d493b4071ae927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38973093d11dc830b8a7abdbb040ccef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23cb0be0441d2bed26b6804680175529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ee91bf99a821d5edd441a6acdcb4030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cf7b69d427f14a19d2b49844f5ac531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06d1b4b2d1d9421f3af9910feb5e9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6b0108b14c477ed2d04d3cfcaebcd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41688c852fb649a03f84aae27e101a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6170c32a521a6da954dc05bba65a5f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f236f0fd9ddf87406ca4fbad46099c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071040ca117b72a338c6d4f759c530c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae351fec41dad17ce50c0f784bd476c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a705b2dd019edd75b1791a40636b1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ffa3f2de1ff8c0e26c4a65bf1c2cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f328c5370638c76e81f1dba8ae722b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda82055d5081550112531d8b4c3b3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f48cc9b9f9e895d759da58feb3d7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952cd4ad33997b97fbac67e79b6f2e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1b20c310f014cf07df65ffc2b4d4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d20b60b169c13f37081d83183590b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29507dbe5ec877525cfd1d9a4b6c5647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31738ebd5f9333c382f96c320d36479248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d866e870321229f6751f30fb263aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a89fd0f594c23cc436dff317aadf650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9399fadf200311ae72409433de9a4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bd8ea75bfdfa76d0b4af9b754192a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8e99cae988c5dbd698d0e4e8535a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c17fcd2fee042ebaa4876b570277d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad09733a59b25746a693b3afc647f0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6eeb579367c9cdf38381fcf89a72f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ff57b08a4b60cd976f4da685ed6bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0359932da5185c5c4b6faff6d5c8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471b10cc34880ac64d3d460f45ed81259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e27af5957125671c9c77c720a7b3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b87c23c380ca8aa07455e01af0a0861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08d91dc1cba4fa02dccdb298ed667962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8193705eeb41015295ebaf9ded6cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc5d62c2d05fd0757966ef1b03134264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752b4bdd784573f92aba159fc2e9a6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15f7855d339fc07f8df9ad6ca9445f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65227e7f5889dc48a2c641f23565191967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db37904e112ab7d5f265fdb9f64a5d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a28a118d318d56d894ae4382ae63169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d45c3f044be9b76a1c607c40708a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7baced80b20a49d25dcb3851e864471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40262c43715376f0bacada981e4af172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486e7d052e57fcf2ebd3bf89479785b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7485ae97933ae23a20bc851040ea274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf1b6899a88305edfd8b4dfd33c06575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e107f5dd5a2e55fccc960ec70de04d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205fb94fb25209fc2f579baad99240777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332731c5fd665bcd162ac7c9e1b7b2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ed63134ea11e0acc1ebc68ef0d61b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f85cfc8c832777989d2db385459db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4738b0672fcb909558b0a4c2bebe081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1baaffabe6f4918d8ce328b428e2f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e146a7bc231e3237b18bab7064177983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd02690f9c6c132e27cddc1ce2f187084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1677a8c5dcbe6c1d7a20e0b894aa7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e10637e349cf46e5be1aa6179c36886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a4848202218f4e15453f94328bdd487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d36c476ce25ec73489bde227cd457888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820312cc8a7ad379d8a0f5f0d1080df089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23c0feacd49ce96370d4d9b355db5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db1dfe528c56fe9ea36dd8d552798191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70686822b2c909cae328eb04d9e8a0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb07360eb088812bf3af2734a9c93293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320538f0c4fbc38b83de993bf84d89894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f683c5ea1f767baed5c0781e07b9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686aa77bea034e7daf0df74adcbeec896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde6131a9c1d577837b0f8d8c97c01197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1613316c1a391e3e403aa894cd575798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf94e9050bbfbda5f753aaba25953a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f1d025fbae5a158a4d63cbdffacb6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7a0bee546d972c17e03f29b933a26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9d4502f7fff09598dd967df69c5cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7e7bcbb382dd5589388cf26ee87d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecc73e99b03fac2d9f990e698d0816104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7e3fda4718b84fb5164d036c8efc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a938b83a5646230e85ec3ff5b08f865106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d4876e01e7ed2f3ab382c5a4aeed6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5aa3d5e6c44fe51be63f08c16f44a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06a9a9515b2d1847413973d0d00083109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac065fe1382ab66f2bba91c8746c522110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539628d3a5c2fd1dd870bcec96395dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead9957949648905c49936c4b9289eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fd2889337a200b7135c58ad72979c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337486d808c8b802f39c504d56c8508d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48a4968ffa0215c7e1826d1711e40b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b1b3e5cc68aa8fca4239f886325a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0898f6c2c13ac890f74cc58c563af4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04635ff3aa0c257f8513be97c104192e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a2183e25784316a55ac8318ca6ed5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e458d51c320737a533e4c9c951b0988120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f4ba78ee01c1b7ec42e85ecc722dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432ac636d6d3fc0cfe55f17270db532122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b6ccd96ed8c478db3f3ebbefff45c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00905fb900880583ef15eedd41a9f477124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5c9a48a0c8ff74be8f342d4f36c97125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820eecbeb8afe35048a1ccdf23e2271126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355856dd682c3030a87a69d85a7e6feb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0195c617021bcee9937df3d5917eb3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96979104515c5fd9eb3c842cd8fbe78f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec86fe3cab47d782ec9dd57053ef7e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcac2d575e31ecaaf62d1f07734d89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ad3901d38bba1ffd0120767736f24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ffa7d0d06bf279f5c5683c81e43c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027a39d4810cec4a004b0978fae2680134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ae57aa704eec8a37d00ea5f86b0df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c4726d3de330bd2023e67243e7e0d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f15cb4d758e0a34c7c8c5d93c8857137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96162099b223ce8ea3bcbbb3f8129745138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51218f972c9b8d60a3f4b26d8de0eca7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6152f407110b404e39f46d2a026ef4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c708e861becbbbd528b510cd4fdad7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dd063d07af67e243a9cf87c1bba38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01771ab8c11c242429641fd31feeeb7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550021f06c56efc8b93da9d3c2edf3c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7dca414ee2c35ec21bb22c019bad8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3619b973e5b389fe132983aa5018e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bf2fbee1b01db7e0dfe02317cd60e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80812d082c7d6dabac039a7fde992704148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126440510dfc14f45f6fad87f548037149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c993e9b4a12c5493784a248b575fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d000772cf119a5bfe098c7f1f36bc4c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c38914e4876eb82c07b012fffc7927152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da867f063f8782ebd6eea29c98e954153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa00c6d7cfc5196ae908ff861152e65154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>