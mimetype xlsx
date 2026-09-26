--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b8f9a56f7d3284d61d8b14c14c0771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c075b51089ffb644ba758757997762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865d0bd01750f596dea42e0f58311053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0de5dbbb44ad0357c72082bc7fd034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61910b17898a2b76f99a41967a57bfd75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e982acbdb87088181d5bf17f0b13f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46ab6e0dfb0782a6c48e54e3ebc4ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec56b0e80682930ef04a894629faf198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389e3ede6fd0fc57e2bc9c6a419d2e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd192eed5abd7190d87c13b863ae5bd910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e2db0ade5b96ddfafce9c8b774a6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec31561d22c8e06f2090cb4fd183e7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099f366e64b2e55bc7c313abf28b68013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34a5b86dd4590dfeb44bcd66d10da814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f6801db0419c1d7dbc0c75b20ab1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14947f498455d42c5db017ccce6bd74f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d439262f6af66d504f122516ebc4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cf26491657f6bc659449ff32085fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9003d5572b61123169536093cdd6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546386fb7151ac71a865a1627568c8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463b3bb12416576318a767aa8a49e9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563f0c0fa34b07c42367103462a958222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96e4d8667658634aaf74c16330d48923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67fa0e63c8a72524bdf367f356f8f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28190802dce32c1137cfaf865a3f3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6df9e6c8cb12ff073c60a6aa69c94926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2b3aaed154355a3acff47163ed5f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fe037a20eb232a81fd75e4a74d70d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cfdff3f656d23bf98df66221ebbe229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8494811bf850fa3f88ad54d71d6a19f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0908d349c92af11ab525e8e3d5b8bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ae32873ab58c7cfb85277dee05dd832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67256d0ebb9b6344355de2f34ceedb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dd2a74731826c179496bf4ab9237234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa59ddf6841843c75a7d5cdc1cbddec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275db115cd05e179f9ce85efb6e6574b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42236bb7c13749625557a4ec78e2554f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500ec19864c9eac4535c3d8c20a2ca038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabf29c91d4061f03a7a7e767f1b72239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22210f43e0abc15a2b9dc1816e24941740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59017e46359c8afc3bd0d01dac0053f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268031194f646a06b7766ce3bfeef50342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd120a6141a89db388f58e4132200543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc97c299e265d44455fd74ab2a9a38044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09da43b949bdc79927974b98fce1e2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f27ae80866bc94e22099ddcef7cdc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b94de4491a16da1e523b0462aa75a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f578da6b5d51e26fc0bab05b8925af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c76fe727d47386aaebcf9ab3be13149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430129d156ad6653086ed8f2bee7673450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57919c2b5213796e3f7d8805e0c3a2d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcea298656e1248c8bbeee587726ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05705dc3e3b56391b296fa943ec0031153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473290d0837ad05018613f79d74f0fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81beb13c4f4b9e63a3a8a2eee4add5f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973f2b77231736e4664655dd137ce7b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a303ef73926de6a7befe900958e1e4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1b1ef8a9133dbb1158e0ed67ca7e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0073ccb0d19dd3822f164d6e5fd6559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54113b962e2a3e53f277070493172e6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779eba909d3e51339d960edd290dc6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27347d3bf1dbe7f1fcae5cac451114962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a8f823701f747bf7b8aad470db61a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c603c03acab5c9d1c6e51a0fdb34c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbca22c8d7aab283b5a23de95a2acd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300302d2bbf95651a9c51b75892526d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57eb2825902ccb09d77a49a82664cad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c9008854fa0d7452e1e5b4566ed9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472ef3bbd69eb30cb982c8bff82e7a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c22f2b17e537baed58cd22c00863b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db438a75e5122b733dc69468b99388a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdc589b323233968c3a14b3235dd9372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3b3872c50499252daffe3ae984cbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166743d21bc13546d6a508d4564ca22874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf189fc02e477934fb3de590b0277675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073c1a5f45d7873a886ebc13e29ccdf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7a0c960cd1529406b3fda0fe48a4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1deffb58161b772ee8fa42647f6d6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ca0a257c1c1faa235386f5222dca179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d006933d65cc8737bccc457be4fc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e26dbdac7ca572c33097382332426081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5b558e1dac56751df2a8e91eebac282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c8b73449b0b25a45087869e2a13c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415de04ccf7ca2f9e9708e52421f391784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953f4fdcab2ae76ada7b6855f85a3d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36cc57397f7c482374d071b893612d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25afffaed052d8af28a74ecb643ffb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c80ad3f551f995b83be6e80298f9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f173401b900c65edecbfafdcddd56a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a66314ba917c199f00ba66fc0dc55490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d211a29f726e404e06fd209a994346791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212fc56bcc196aa322f01848625dd5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457c97f868a3d4866a5c14ef0f0d49b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6df4adf0969281742a3b4544d217294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3ce0110a8ba8ac5dfa5361d989acd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ed53c5ff85d35753f76f1ba840b4c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ada496244b7dc9f3721d0a9714c6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bbb8bd26dc1ee9406676ca0f21a5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d299a5413ed5451cfa525429b1d3f4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e74a43685957b8ce1f2dd0d14d39a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a66b3ff6e7aaf809b93189abe59b7b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b695e1532357f034afc7b0eabdb24102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e0159d865ad0a7a6cd6c50275bce5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1d6418d9cc5f23b9875b83a36ef9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47be24fd27be654849f64dbea876c63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651cc096c6e6f90ba15744cb2a86124106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170aae960dac038f7f1a92b68ddc288107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14097de3fc5a87b8faba775e075c91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3adf9a893818505059955c00a1f438109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5317eb3d0bf33c3581fa191f211e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dfc57541c76af5558acf32585bd10111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1152234628433bdc88a82c2cc97b32a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114def08d5dfda9a9fc2e782ce32e1e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5031606cd3061a695236193cd81fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fc3752bffb990c028d0bad17c7a8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ef37bbf360dd33d223532319822b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550df1dd9a56274f40ae6ae0ebed2c6b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52b84e3242d576b905818936c9e99f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a63a2fa3f07e53de15865eebe560bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb629dc6c59f0ef6cd439d3a03d2c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b469b2f59881d9921d59ec36a2b9d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096bf04aee3c0f0bb62afaca11e0dd3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58a1da7b1a75ef45073db3d26cc62a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22206c7fde4925bb6fa2ee7e67b83f61124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76870043f36206fa9935724ee2a5d743125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b77a28d2b2601d4a6e43e44e44f95e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d66c37756b61f80a16d55ea7830021127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba05d9f8a0acafa23fd0fe8eab1143128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abbfd5b8f2c30b92deaf33123f883a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b2ffa5bd1ad22f9eb3dd5e9d6b87c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953bf17c8747285cf447446f534f105131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b2d61ffd3f7adc74909ab7a589747132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a76353eac29b31939cc1191bfc306133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a431f50f1f8070c5903d1250afccc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f32838776d847883e0d91a63c2676a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6439b669c8d9448b9188229786b4dc1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c0c4171ee24037e053309a833e22f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a7cf455a5120ec960d7595848ca9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3e3dd306bfb121da71ace0624cc77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a19545b403e828a9161f91facdcef3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbea30f2775a425c347228841eb0e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f040e56d12c4ca060d306366a6019142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579b01bbaa7e2fb38127ba4990edfda143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7a469a52b7c7dd8b09ec075a605ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6d4b238fd0b0cb4e7b4f96d75c519145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e986608328e9fa71e30f7703a0746d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d010059c575527b54bbce2fe1008c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73848cdcbfdb37277b8f15cec665cc6a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1fdb18489a6a1a95c8b61761c6759149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d59bd2cd97335b2694b78003112a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c44cf8025a86bee6dc10e03a7dc19151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb504746e6ccc5069cea548f7db9e2d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace11124eb3f399084ef0aa8843231c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e9f9113c074a13465140600602faf154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7b0c819be7c91ced64455efd15bd91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b73339ba8f859c3a717948a191f4ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bec429f4286b8914e85a343c0413193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf055bc90bee8f13e2e7c15b1007724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155367a0b99d94a0cae07b2db5d854685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61abb4e68cf519c87289b7cd80525b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd817aadbb6cac9567d2e7c7446629c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a766f619cbe548175bf6fae49d7f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d588a7329fe35370b8849ad4aff70a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf5e77994081e539cb1fd7f14be25c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beeb05fb4ec87796b4f37638377b29811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a29f202c733fd4824e1d3334df5b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5783c96b6728682d4fe115e4113a9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88edabc149f45b75351208fde095fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25976fa976cfd1bfb473a1622246b48015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565856a93020e84dc823ed81ebca41c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8dd54ed4f13a650ae078a4fb8bfadd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd4375084d796a84da0de22318ad7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca10945243fb3c3b3d861f89eb2f15519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec40f3f46ee2c7dcf05912087274dd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa2e9a0d969c8239a4381697cce32721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a00fbafd5fb069f61290179a1038222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0c372e819a6ab15ebc15862a3c52223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483289162296fa490a77ef576a18c3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abc9e3708b51dbf4c01d978fc64f9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ac082f632b6907b59e166dcbd1ea426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2f37e420c8d5a2ac5ff6d4940cf4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390439426160744fb334e13b9cfdffd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce07fc5540a552088640bd6af7110929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8d567bf43030c3ea75e2e7311c75b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a522badab4cc77fa2db72e68e359d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440950a9ea5d39e66b835922a645a9932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deac1d5e119ba7bca8c91997950910833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1689e6868e05d2609c5d6bcf139ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b66bacafb5fad75e0f764c7a0af3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee8651e7cfc9352dd57d2beb2e6bfb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006a5a47033cf5c9d0990720211b62137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff55ebea459fc06f480155180f9d8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c753f43c8d815c09db6f423fc9a409039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951440fdd22f1159b2dea0cc268f005a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe777c38217f450e81b7047a28512641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bc11408b5047d89ff4c3f5e459e1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6995956cdefecb9f5131b595fbd5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94163e73d47c587f5fe91d2e1b6d924944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf8ab95041f9de282e9f56e617246645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd1261a31c4383c578516e4259b69646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a0606694b65d8fdf1e4ba9d23374a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f87c0a8aac69e47ec32aaafb7d28648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427160a6342efc7788b20292910534b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7d1b9742bc8179e0e92de374a13b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e77fc7eb4b38db1485b6f6e00d37b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c90e1d9f3ece50d579c480c4f354452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b653a13a7c32ee44e12d55809045553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e708f1e1b95b6164bfb65094035ab6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420f350fcc5813b2f27092abae06fcd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5c5db748758cc71ce2c987bd049fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472ab118d768280b02e0c0d9aa2619957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70c9dc4be9905d19cedb7ee30990b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840f1c19ea3eeeec766e7fcedb31afe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78e823f144135b59537df741409a1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534ea5a372492cf4d20da82a8829fdd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb76bdd4ed8689b2f8c14124b1afd762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249ef5742ebc07ef84fe5bb8a33283863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d85376671c8c69ee3047fdcb97332764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dbefd7b12f56500a8665a0cc515da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3efd03065a9521fe4fc759dddb964566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f574a0ec5b8b21a7b017e51f77514767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd4d847f13c3f3c555781bae93ea6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80185c11897b08077a80188c8788be9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ec5dd6bd870ac922c047cc5d5b37170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852f966d9cd772349cfd67ca92aeb3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787316a77b5c7aff55a863a08265a1ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0322521c0edfcbb7beff24a810d5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9546c8ade98e0c7a8189cf44e355c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6feda1c3aae5760128dc4d6b5c01675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97df7342630cb31193524929f003aa176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9d182d68d7d5672f9172a9b267cd477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1c3b0cad08eb627f8ad6f355e219778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a2ecd09b5591d937bd66e60b89e9b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597d214471f8837ec89dfec9236b61080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe64a951236b8ee6cddb29a19e4c3a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74422fd8b61a700dbeec916b011f8c6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5d5c4de5e5fd47f374ac83491621083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21cc46e07fee0f729912f985ec332984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f1cd762ac0b58b11a7f859696c6aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d08e663fb8ebfe7de62b8aa037e9f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a410b373029992f9d30042b1705198387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d7d46d14e7a845d7ca2004545f11488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e812e229893b3e8588885e850872289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b715cec5411f8e5efaeab2a57641dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107b6ea7f5a0796c5ebe5a2d10efcd691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732dfc3856944dd7fbbd2b935df977292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7dc05defa7fcebfcd23a81a1d447d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ed95e07b722bbb614aa201982993b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08994bf50c2a823daae1c335981bff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef516006a1e2e143de6daf97177fb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cdfbe05745bfc6696d2968a7392cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd391ece96fd76ca54f003599f44fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ca9ee3dc3d6a60cc4468ffcfb903199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57f8fe427980dfc7fc9b5f89e8cacf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d277cba4ef1a1546f8347396187c42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3374eb363b41d923192441f0206e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdd2e0812d3c4042a5e9d4c37404a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb905c68d748f0a3b5cc3fa798132d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf78d8fb52546ee831d107dce401d2c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0c25ddb42d94cb637f196f793a2fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1a3546e9c0d3c1724b39a91c85d38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c972d4c0e5ecd4d09a9a29397b655108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374e75552541db6e3c9af2768e269ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de84613218af7120a5c6736ed1565d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e497381f5aa2c60fcd63640a1f06e61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299255fd0e0064a73b36c57c90790ce0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c90b7a9e47a6a5f9d3d4059c8c75c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598f7f65b1cb3594c67263fd905bfdf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002550ba0938808c8f571382da3ed69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab082806db19bec65f24ec4ed37b5b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a8089c943f3874f64421b78200b21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae326d47201430b1c51e1bf2cdcc0440118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2581939efdec3fa367eb72d962ae7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bf8251a80058988c2bc5c078b38a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8233ac5789747b17799aa1f09fb8939121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398da4e6d69809e675573005445a00c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9693197bb2906d5f10dd7a6b6ec9e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f99cae86a7fefedad1b01c0e2517e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592950c8344d97589a45e6e8f95565dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89f406ad00c87e9d5e7a1d17c49932126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c7964eb086080bcbb2a366ae6c9f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbc931f6c995647875893f79ceaf6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed732510c815d135c1bc08ce4c8d78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fdffe23c5bdad958286f22fe03ced130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34be74e9ae24adc6bc9e7acfcead060131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e33e379d1b7405b8b338cef70acbfb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d96912e369fb3d3c44767c51a177ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a75bf1ff6333e6aa4d0db09c52e7df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad945387f8b17f00ac194ea181a6dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea953f4e83700336c7056072743b5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d0b0905f48d99e878f9ee998ccef3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c44bd93d5644c95a7cbf704f2eddb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4550ef1fda36e444954b644ebc5e40b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c8d7002453872d2c40b2b77d3a4f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddb5b80eb26c4166fe75e4237af9dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126419499b7413d6b9eaf02452fd2f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1c53bba152ce90d1fb91836918e8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3aa5aa0ae43ce2d63af2332a08a0fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6402ba95897017cb8dd229b78e93499145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d8fdede996d68c80ab9ce26c36ace146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980ddb858e0e5a66680d1db5729a56c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da261746df9df7a0376b6b9ea38ccb80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06294bf9f1f7bfec925583fc716b191a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b75153236d720bf84fc21f4de6417150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f789e7a737ece94210feb3c18c3df2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca123b2461405e598f646ff29477bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df538ac5b453b5dd554bd6a9e74502153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c027ffd9ed4db2777e450b967437c43154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>