--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eb492a398c1f4dd8daca5078b88971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126ef733adece1a59462adbf41087312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea239bbeefedf46848926578e1f62713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f30958313f49e2d8d2b9dcbadb7c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61e60c052e259833cc829fb96aed635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd4f886e76d5a3e8f9aaf1c25efc5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62575346bfcbabb5e5c3c764674115c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0ff2433d85faa4e03efa6ee3222318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8671556ddb7a898849fd22ff020b2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d7f4b9119b53ba21e9b495da040e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075645b12ca9cdf27c33132cee8c3b5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07950e5d51b12f3bcb6083183d314c6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e398bc480ee76ae927cc2b0455362d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c42e8e7fa14470677abdd5fe9b0ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a2f7c0cc6c0e17ab783a17288588f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18969b00095ce900c86dd8a4fe03ae0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572c183824833213e5d26e1e8f4319b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e847b6ea83bd7ee9da943eca601a90718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681d0287b7aaa8835ec4933d4cf279919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c71077eb8cc02d1d4ed155249478220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5bb3818b9a38505aa03c8d0f55fad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0a17be3c16a44cdf667c49d148bd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d7afce9576be1d0c44f6ce0b7cd1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78feaa7b1f9ccda93eca1158484431b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8085fab4962f2d26929d3a7a06c6b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb55db336fad055ec92274907ebcdd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d70ff6571e38e0a7b66d7a634b91327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef006070fdc5af34c96fb8f7de55ddf128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd52f09c88a0d28b37d059e4833b1b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3e3a40e7eaf5282f04ac9404f6cfb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1a57ab9d1c90020f00caa50a0f74831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2073825eba7e452a82472fe3104cdd032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9c034158f0e906e15c6c181b9aa6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d11c4154bdd9324e2bd30329d9e1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb0d5e2ede7793f5a61378dbf9515335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b990ed3ac4275e902053bf47237dfc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fc960c32a8c271f0b9a1ffa62bf0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faba50c8079a2186c24ead1c6c26ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8fcbb6b2267c9e68f7b21488c9fe339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac29428ea75e46b04f9c853b40c6dc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c485594c2a07bf31d786ef4fc0529d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d10fd394d4d18a10eedf4fae95bf242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54109ba70bcd0fdfd93ecebfba74b3bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a492ef85621a413673480449b2e8b5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86e02085decbab6e28d93f7330cefa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a2a49ba48ffac08b8ec5f1689443a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ffc5c409b7271d7651671f094587d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f185a1084c60e541a93d69e9378105a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1469f682b0e03e149c729b9221ee649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131a7656161481c6f7ab6ee571dda3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb18fd2b1ba4e014a28f61f87ce351751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc711e314e67b460bc2eb9bef349fbd152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f8cbd1a6cb2d2a643d99b477ce2b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde11a7caa3bf91c4ee86970959d331254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3441b461eff88a77300e82986420c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15267d98b7af171ce16262e8d560aa0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e099656b7f82ba4ef03860bb1f3fec557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a180bfe2122daf60dace4265565aa2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7f6309ac0a7ce9c239c695aef52bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8a132d59b4adcd1e584985e5ee89960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77224aeebe689078af8db2c5472fadce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ccc8f213a335eb327ff3e7eaa406e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f867f58be3303e460fa0979d590a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43bf66eb0f81870a11fe8fe0d17b0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ef35ee19cdcd15372ba90da9361e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a16edc11e4c927d0eaa3cfc43b6c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335c13b72cccc416b1ffc85b419e5f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b996ffb36dd632924b30f3fc085913f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390c237f8f67e982f6cd28baeb8072669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e0634f65eddb0f948478eefb270e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa492e98e1d580b0826c47646bc48f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365a0430850a861681b980d5795804572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05565ec399b90ab7a657033ea375e6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972147277a93ca4c2d6fd52859dce5e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409290597abede70cf7f63aac3f931a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f3df8dad39b6e76a6eaaf6ffec8a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5507b380d0be957cc87e5a2fa429e8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360380dc929e6fc3cd81e5ee0d3c9d0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a4040b69b1c99b79c203f71c16a6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb31e4f5fd96fc51f83a23e6abbe6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911753502e701bbc872d9f32d802ad3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0338620a2bc4ffde30dd2a0173ed6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152844080257cc8ea0d0aa4aaa7448a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46229616bac749ca50a238b2d9ec0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bdb1c912b45bb4b9f8669ac9977c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5258fd70b6c88d63e4a7e0b9b080d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f576a0730af74572ea92d4cc4a109287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1cfb4d73b54d4e251c377dbace2ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648aae27d33643aa9aa3529f43cac3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824661655f641d2fbff247964a6b1ccb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012400eb3790a3046d62442999a0d1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ca12b3af706a325542d48aac8972592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bf82bb21405f801e36da0b19ef41893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81561a4564c21148563553426c5735f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40c4076e5cd518d3f987e6fbbb87ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f766dfb53164854b80d828fda37693496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43c58556924e3b52adfd0db049578197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780aec4dae3b4b2c7c45505c4724b8198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9d18e63346a3b7fa80d4a88c6cb4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95be1d37a7b26004b0e2ccfcf5a0ad2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174d3699eb4c93495d510dcc72b6975101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577879c9896242763051329905e038ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85412e790467bedc867e9be7d2a18464103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc9bbc9db66bb00c35c33cd06079a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3a40fba2eea9e61d0bd1a2fc7daa8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7ce04ca3f12ec5a37e8a261d559bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98bde5e6eeb5752e182bb3faaec01b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f562c67327212bcef50929cfdadec66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef32b04815f5f2d9166b5f5eb75cdb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa7fe5be178efaacda36871b0a1bb2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8faad5b32fc94c0ddcdbe1bba693eb0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0848b2e5f979f28a98328501d7c96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee283276342fea8f186378328613fbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37309bafa89531f7b6341689d1ba066114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e63d539ca2a503e936de6c462b18a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6988aa420445db1760a57d3afff752116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389f713ecf63cd31447c6f25f8707b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26213f0aff22a2ae11e219216a525740118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319abf00535da5bc5acd3967c9f49317119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e817ecf49c153cf0a25c12d5d4147120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210ee48f771e5dc0ec93443deaf9fbd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127059530a37c2e29deb8b5e7291bc57122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bc74fc62db65dfb0994c383a2f964123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653fb35c43347db0dee86d18a696c67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd634eee891ccf45437e4c638a9f498d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46522498de07ad560f40e6ed2f983243126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce26273aceb0769fd28dc8189d9c35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6287343ffd4ebb0a321e378023dceb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca395b170f5d6ff2818570bcfeb3a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8724847c59d0e9d192dcdf08aab987130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a8fcf94f6c2e37b7098db44d87fb9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9b5694f16b11e0b35d80614d7af60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ea0ed8dc5b10ec7a830e45e1af7d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74a8544c82f4329496da560cea8ed3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59a42c712b9c0aceeb61ca7c7b3f5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f8671fa2895d8d3418465eb0be8a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5648b6a3052af90438b6c5c55f931b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb779ae28163fd6ed6faa35c947b53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fb8c8e6e1fad98461f7c86fefbc9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeafd779ca4dbdbd3314353f2744e80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cb07675aef3f529a539801af72320141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c8d023103cf7b1c252744f1882569142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c310169733f185c3beec84e08c271143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabf8b117b66ea9ed8f404fedeac0c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f2a3564f990112846c0c3942b21e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3aac7f376d4310d769b5c9c49683b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e661a94c6d34fb45594b22ea10592aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62264e5fa268d7b490d39640472d6fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20074715c2630f2e2c5867d915ffba8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c1f6030145e70906adde5af2c210f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b010fa8ead5203012aeb9b7beb4bdf2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea70dede4bc4a4b1b39a6f007f3663b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e0f2bd2542101af09058b118933aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15236759c3c89eaea42eb4bfd5d097154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0b134dbfc873c22d8fef378c687141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b344793b3be75d9d63e97149872b0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7de335cc69ec6e4d1aa6dce87540f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048ba469d0a02dbc0e5fcfe9a843d414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8e7137910fc5e32b6f6c2f9b302dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fda0c76dc8916eb5b263fd4b9fac46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bb6b866a3fffcc3f88264fc8bcc837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef39e070f8f48979262258cc346429f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f3334aedf66abc528fb3c9014aac59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b92ed650553aafec9fe5aaf9ab79d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb8d24937099bf0c1fffc15eae1a0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e6e3419e6eb8c6d278ef73e7216e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9881ca9d1c0df1b63aac920c794787713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082f7fe9a542e3c472ef14ad5fdc2a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b469b26de411472e6d6733a69bdb6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cac00791ee82428a823ec8089ad8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84267e2a50aa5e23c37cbc16562fbaaa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c85225cb5d5f3e13b4c4de0a2c531518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf55b34e8188f19c3645351022d6b3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd722b479691d90f79462e0e64d27820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb753f1132906b986238ecb9be16891021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7179aebf9a6a6aff04b0a868fcb6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51df79ee9a2ed639d5e3f9f705d87ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91edb302088b1e7e5f5d0e619167a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4ed806c5f512ba899d0aaa78259d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c15870400efa4e23d3cbeb497584d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09c1fa208306ab016dfa0ec6b980a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df902c52ac23d3e139917f21c37f341f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea11463423b759981ae805ee7d3758629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8964a27185be1d60ba4d322106c52d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb649e365b0f94bfa4048dcae971e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cabbf58450c0437f5ae22d3f5c37432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac8261d0ac0ca411d8997b820ca75e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6058e93b771f440c74baf739ec43334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb671245395fd0f16ec198f3c8b14ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a3800bf15bcfc5272055a7b2e749236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d409a4df1d31a1ad928454bae7aab937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a392741e7963c70125b511c06d925038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe7ff291265ec740f6d55f6b29a11439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86926fb9f5f5574e1c20d7239012f70f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bfd4a5beb1a1126a9f683d25f754041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dd1a4c53e0902c4d5444f3a7e7d3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f97f85a036d9cc9eeac16a5ebcf9f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190a6480cbc7d502b029376076172ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60f27f13bfb1f896a69628d6e70c3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0a773d87e35f1829b23f0ef7b46d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66987dcb28490ef7531042ff637dd7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608f6c7f17487acd2fd396a7b2cfcaf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995a925c821aa0c8406425e77c9b86949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732040287761fa53cbe484d7838e9ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb92b9a767301ea2011ee52fb2563051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad43d576c34516d2aa0c80e6ca2c5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a39b03c82118e5aba711e141b5a5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef04e5a5bc8a8f5f21b4954135b912754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e0b55ed5c0dd36fb0a425338c480955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e5ae2e2da5f0656500ef9f69d151056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f6a047464fba33d46ba9b2c1711a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c6bc1de74471a6bd8c8c6d80cea2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd10dfbb915c4ee81bc30b0860b07c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141217645e576f77c990f53d06fed3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95aec0968d1a7762eb7a51f9b8042c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa740914eb7ed4205643860bc79bac862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174f02c2942c368732cea02a61a43e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f2167b0a3b6b12462367194c0026464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d9390690cea08052b98114c8519f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3040e9145ffbb9fc2a85631275b3dc066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86854038e13b0dde18a9667beadf66e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41343f3d40108612e2525b72a1ae84cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57618b193bfc998635499ca65863aa469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0952c3b4f8f0d2e09803910a58f5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d949738af33de4bca608d3d0f51d6dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e441b79035e45ed4b5140c8a6419d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68edc73ef84a0b4c13af9cd5f94cbf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c167cdfda519d335f30d8df4f87626974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d6a3c76ff0cb223890c7701a621ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03a824900f75bdc45d5780090a463676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045ad08995f8308e9ff53fe61d27bb377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117a34292d7a7b39bfa5ff29a05abdb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1cbe05efbd07c953f04e967e3dfaa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10bc0b7206df3f93b60f96a85ef95480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6301de1379f4cdadd07c041bb58b5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca2cd59a27ddaa2257f9acc2c7f7cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd34affdb78df0bf381f58664acf5983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401e4c5431f9673d9e181e16bd7844084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035df1a2740f0151cc487479507636885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44002b0da396a8bcf9bb0f1ba1e0ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd520ff9586b57d37defd2fd83375b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b5d8f62157ea550db1fbd9fcaa6cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949cd09b2188eef7a5e31c0c2e2f55c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25e7b59abec566344d7168ba4e2d5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255e8e39b41184488a24f448d6a220091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ec72b47e555adf49d3605935284b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebe7808c46675065ac72aa77c5ca4093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9d7fe9ec885ccd38733eaaeb9b6cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bd32b5c9b93f7098c205675f230de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa57d54b7d0bfd228979ccda08584ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947d8b1b877a09c2a61bfe708d7e3a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e6366b65ee92222cdd7421732932b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd49fc03f3c993a6a3a1d5923420bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2173414b0b7c68df6ffe324be97ecdd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa69f8456e81304259bd28e1de63b22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e2a28779600f2107d9c33f769692d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8116930576cfc6df00f3965d75b60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dc3b803130bb804f5cf4f8572f539104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfef74490978e29eccde9377bd47e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555b7290dbef5da68213eae0ec2c601106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e8afa58d90b063a36d7fac6040c16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f996f222ffa97f023d1445a1cb83ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60626b819b7453ee6257ef515970a5e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b130277c0303b65c97a348e2dcc4a12110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf51dcc305724db83b7d43cee6e2db4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2920224f09370a38f120fe06094e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d57181d6b6ae0a86e828955a160f11113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22c9eac0e4d17f5e86b123bd4fda8f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd67ad6a005e2cbf0c94cd4bff9e94f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9e0823c334967b113bc4cb1e0434f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4cf74c6fbc172684314742c90ce4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e1effeff60ce22c207951fde86cdf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070e78c1d5f3ab070731c2878e86eed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cd6ffbd6d3a29a08431e49deaa873120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6474a45c16bf56224e25fae6ef461121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc147d55d2bc95fedb40aed49857feb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199bba1c74f43a81fcc51f051a98b44123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287fa83115ce0d631f87faf6a67e903124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ad5a12789c4110195467a427c2778125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fd658a5ceb83c00dffa05d1848b90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c155ed112e2f8c8ee98ab5c9b4d0511127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879b739cb0924aa3d3ff06e8ecd9c91128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b341be42c16fc3a098daeccf449a2a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e3c9a6f813334c07fa84d3050be90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e617d914fb5524999c7827813cbc0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550c4a529572a9755f8a2e469bca1e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163423b2935bd47b0c8fa15787993c76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca71eed597c9857b6f76c524d6f662134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5bae20b3c9dbb98a56b56ef7cccaf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec04ceeaf5fab8ac2763fd45291bf5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3bb05d50a32f55c84efef732d199d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39051c8fe51c3d09cde4d6b8ca84f974138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48485b0d4bf97105620feaaf70a056a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa66cbe10bb59b7522632164737af0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb58b4c538b15d31130f31c242602d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6078311e688f92a38dda86b5bc480f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3e3608a758bf9e10824ef7ade7348143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb79bd5c964290bd515922f99f7fc1d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43e1690e219a3582606490e5b05cc0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9be6a5d9057e66475d21388cdfe52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17824e01b5a28a4930d0e250dc9f09c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ffb4c12d22557f5eceeee9ee6376a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3380dce1c6a514501872aa58eb3ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5534bb69e9f43dd00ad9403106aa2fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172c4ebba030b4ead8b3f7ba0109ab4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc16e8027852672a51c69946bb8091152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9348bb5f3b37d75ef2adec97dc20103153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24c94423659d37d25b51c988b3733d154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>