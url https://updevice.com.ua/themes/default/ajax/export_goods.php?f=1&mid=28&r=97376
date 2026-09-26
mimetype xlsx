--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7ac9b46a56bfe6c67736b5b10c6171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7e6895ddfb85c6e62cc32088d6f322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb90c7771e28c3dbaab4374cf4979c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bb39f81786c5c0d06522938a8a6614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c02fbdb2de03e7d1a0f2b26243209e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb307af251d197093061208930c3366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151124c7db2833c6206f5ac6ced4110b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09189748e2118445e6e4c5d6c2ae38548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d59e198ffe6c561e21aa3f5415bbc09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01cd1966fbd1e4359877f11ccd80bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e78b63d1f6b7d50a772ab5a3be3d5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7d0c6e6c903a0e73f5b61972b424e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eafb07b768f85741c78b5dbb7d384413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791441a6380a88d3ff1f17eb2b9136414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4ee0a25c20b166bb74ee704d9a79d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250de16182c6da04d9ec89e3a48be64016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425008d235091b68a3da2b1f91ed449e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309098bd660221f3b7c6eed819c885ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268c63c9d86785ff5164aa49d2adf6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde7d1b71a70a5ee6b9c2dda99cfb9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03895fcdbcf0d2f9ebe1c383e126c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64493afd89f9408be717efd188278022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dcab05ec50a41c30faa9372daa6ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6deca08905956eee935d5d081e6c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e6c0ef0b6988adf9af01d8adeb91d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678898650ffd59d11f01c15a29e24c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908b863c6bdb8136503ad9757fffdb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70320e9f81b45c6f869332867ebbb8b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25924fe480c932de5f2eb698a6dc316e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b446f1d626ef7493288cb98a78390c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7375f36d13b40744997eb4e82f61cb831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f337c6188e04e596c806cf66324b0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835f832d70082ea3eb62355cf40345f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee05e2d83d9124bced4823eaf7c95534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef832015809501be72a7de65e1bb25a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2971c936b8faa770f30ba7113f6a2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15610f402f7e08e04b104bfb17964937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c79521be7acaf90c7fa0b02f0b2ae338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440323f3bec0d452286f2968a6503b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c75fcc494489c0167a5b7d7c5f893c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b5c508c5b84fb397a74bb02b2b10641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a595ecf20e84732217f3c744e0c606042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be4c8828927ccf364ab01385e9a59043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf65b38ae92d578e5fbb1dd54d017e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c86ac74c2c6e6cd5c6657c3cd3dc9245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276224fe444d50b5684c370da70258946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa011972df8e6085b606d8e3bcf93b1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b871bc1b66be7d2324cb6593b0494f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c531ce85fa2ccb02b49d98bc541abe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16674bde2bdd1dcbbaf5c05c0eb54f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985c85ca0ce4be3f4fdd72c83d7d42251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff8b2314ed7d9fc091f9c31eaf6b5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9b4205c4ebf65980b4fcc5e5818c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06901d55a7eae27d137eb8566ab79a4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57dca2db2da6e7db24511b56604b6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94bdc46ec3ee288546c05f18c7cfed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bb67044a78ed51d437ab1de4001ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204b5fe26e9db83057d1772ce4ca14958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6968533b61e6caa86dd7c10b3e0c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182c2b91a8b489fcfd1c006c6d3813860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708071b88ee7df3a8646a512d8be1de961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfc56db375d1cf0b6071ea7ba39db862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1335daefe988034bcc7187295b8613863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98878b41623fdaadd08e417759881464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55669dc7f65cd17db140be2076bfc58265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8931152bc7ac7f69d99cce4563a9a2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f921db0f4315150d460ac674484b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ba7fbdab39e78336ce05b8649821a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dba94be1ed3a87c242e25b4aeb5a0769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2272e40fc9e83cc58df7d0df2761ee570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a591226d85708ed57720bd021b920171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21801aa99c1b7276f46c78ddafeae1d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c1764da3d80a8fb76e4948bcc47a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201e8a89c93d8cf19efd85e51c9b8bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699459cf26d8f0af523b77d1a7f0ae975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1db696677c573b405cd760a09d89e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0d6f61028afb839a8352b82e46d5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f146598b24fe4a27fb33ce731def478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da078382d15c25d6e838da74f7e0101a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdfab8be89478cee9fc096bf85e7c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9beeb8c25987c2686ed673ceace6db981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753ed50b2a9cf52c6553e32f653700282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4704af86a010974790fc8940eae47e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dd8a4ec64bfc5740a5fc5a2b6727584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2a15b78623cdb6eebdd88b9c9fea185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58b5aaa1737828af10326eacaeeef986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d036d72b56840258d4fa9f63b95d79f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d87a6d53cea421737e7102212500f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f8bf175348a4dea26f5c94c06f4e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38650f084eaf49210a876de534b18e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fe4f3f81b56396994e0cb29137f8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2575b2b20dbb499f6dda1a54cf32892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e44c27ba91a911c68fd94ccf5574be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b17552ec6ac57e7b26e2adf60d81d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b0922e70f98fadb55ad4e6e9a5acf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd16e5cbc2f575944c428f9878e564d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cec7aa0c1ac4445ce03f01aad9e53c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543347b511014c5c8bcd3fc4e9c1c2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cc9f9075cd6739240b14f3f07522c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb329839ab87db4ff989f46246f1a86100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f19bef5afba7524fa84a00f9ee2a91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057dbd4d5b26e758f4eda5091a04297d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c0f088572239e17013329555684ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5d95865bd898d8b03db76d88981e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d928446d825e0210536e2aa0f4ba1f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553483b58267520f8f0cb7827026798b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93692beaea0140badd67f771c548cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962eacfebb1113615fd3687bf770c700108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbbe9fdb2eed654c0a0087ff5d4085109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfae61c96e843cdfe1e6d4ed8be60e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461df3e0c33e62b265e50b51464e1f46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b97bbafbcc51fc3eb10911fe266e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71999f6ab0a25c78acb640c1ade0336f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e72d740bed80f214970d4847dadec1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd744612bb88db5422e291b959589f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22949dcd3069ea927b9096c3942bf9ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c908bc777f1d8bcbe9a2ea6c4592cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e384068fbfa749b98f3f327c9e61b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a2ca94f4323d5041b969ed63f2421119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ded0c01c9221177491e13ff9459a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e47282470126a4f7aae6e09a2b954121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6234349f75ef122eb6bf43ea3b3bf13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e65e91cd15a78d2765a683e2336be5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40eff1784c0815fee0a2b8ef5351dd8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73854235241896ab1b7f1abdbd1edc3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275204300805eac838508642d4df4a47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f447fbc6c6102cce07ff4148c3140ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc9c8c4125b2fbb20d7c73e76135d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd06cb07e7b5c5e2441f9cdbd55a05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97eb736371446a844d5043e871d6e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb0861c1e2e49594558f9e35a331bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cd664391d353ac13cfb18d57c7eef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5079ae9e15bc2644bb2f2fe7390bedb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7be12aaa251666006a17a29e631bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dcf6307706f9b83d30d9035a2acb4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f6fb221c9f1495e21ed82f05409e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5a894b433a279446dfee2d27c991d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238030d79236072d4433d17c7b37a84138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982e1dde856e25f4a2373903537f9e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3217bed1a3d10ee51acec366c4b83140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452b544ffd52ad77a50d67901c67137141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232a8a1bea49b10e332356702653eb3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863ee87e8af5bf278c89a6c7b124f33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60380552f95573a558748fcbdd4ecb8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21157d5984c62130df431db52bdbe543145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec3cae2e08062e1966b4ac13bf491e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fa3ab75c6daff14e803797868d77a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b5a385e4b8360d41ab1738f33432c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82e37eeece496fbd7fc2eafc5b23f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937189c231eff4871c31a05f4554855b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86aef521133e84bb145c9c3655d99d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc0d7bc025e7d9bae9a353ec647595152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a06466c49774c4ead55cf6f358e425153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512a0ea921fe3b3fbec0109eaa7d074154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3848ced02e1948694699162b07a95cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14077d7d16fdfc68176b6fa79fa1512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f775deba7d29f516d87e0e3ed28493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063bb0e735db0208b44b545e0d3178a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89341a321248e7cfc4d8f26d141c6a4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809e03e4b16dfa0b8c12ac80807b1376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c0abb166eac3547b930cae4816c9d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf4d9b3b9c5df833906a8cec69905f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2c0008b714f9ccaf0d7a770565e499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776aa71836b7b3c3fe5434be9b4afee510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1478d41a0f14e11a941fe45e1289e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5292a2b9eecc78e36478bf818628e6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c8f1ccd57d33249b7837d605b36e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e2e80fb7fca9983b78a33b271174e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164ae0fa9502edcf1284d94f3ec532315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e9edf654d4ab8cf96710fe6d9182216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e19bf77ea16b3346192f4718f45ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59d68650ed7f57333ff56a4074d78f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f74652629d99c8fc77e64fef19e1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ca55b30847d615c91f11d5f703a4d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04f5055fc46a51fb7f5048ea48273521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88157b983b75048e884e63baba2097f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70915636b226e73958b9392b13d6b9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227d8359080322fab766e4d5836440224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdb45f38b795eb673d829e09b7ca6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff93a21a87fa7fae50032e8990ea29726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76261af79a93600f0445e0a914464d3627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c86fe99a98b522284ac2dabf1c3d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c796f87771f1f2a792f62f201f042229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7c4c206ab27e29dbb8b8b31704b4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aeefb1a99c02873a971a9219d0340431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840d514a4d8ee787a3e2f27175e753a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a428f86110a5ccc1d5c06db4b60bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c81188f09c59ca3efdd470ae479d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0984db396b3bcee2e1d5b29427876a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9db1abd902eb43d8f9437930b4f9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d12481cc15acf683d91e2a60f1cece37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fab87920248dc06309f3364c4b34e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c751fc5c8136a6785f0498abc5866439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e0e7db621c6b94230a9b9b6517eba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6249ddda0014dd3cce0c8efdc26250541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ef4502310a1a50084fa0440d8ea9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e1c16558dadddd622289fcf81e07143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb390c457588a63fe80a0b3a43feb4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0129d164b2b4f8999db067d2395be4945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab232db4db66c867fa4d235730dabfbd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf972195bab393a83ee34f7d38cc15547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7c688ee6618bef779e8041760775848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb42cbd55d61a9804110f0791fc25c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58669df48c3055d55a561d14fc1ad18950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83c49af63fd0e0db6b6402cb187fd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7499cd0848ffaa14af6ba2922bce66e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c6c0cd610a07556c4114d7ea0d84453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70118ca3c2c4e668757993f581ad3b9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1be6e869fd93e06e3abddf16a0d3655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212df9fa04f40d32a4fdbcbc57a46af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba0eb7517198a5eaa7df012dbc8d1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73403e5fc4b403621bb3bcf8e81acaf058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6af999cac5010dabcd6851d857b8e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef510cdd86c8f69e8e87c67dffaea860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b250973ae7e891e8a08584b9dd6b54061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4f1dff76476e9c456b4e1fc600ca362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423ab0f48f084a879705d01413f6d8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a597a8efa802289ea3a550b26ac649764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb569c9f85e51c23a51a474a605725b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360850e51d7c3177e511e533c87b32e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548922eb3a5e50904a0f8d6e319df1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1771b425e9135691e1984b928569a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfad8dc694366d21d58806600f54c2c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8277420efc7a559d79b6f1cdd915370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb54f7eaa37a3f56ad7a1cae6a3aebd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880437c4385ec00393714cccba84ac6c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250e18fa93a638c6354a3a5f4e29fdc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dbea6d812729e8afbd147d39ae2e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16882290979fcdf927050db88da6443175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a057fdbc28366effdcc79d28170c28a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c2ded54ffc411770b1a82f4822dd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b510a51dd160448b8bfd5dde254a7d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737b54ace91da3638bd9e0f0bba1a8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c4793ee34817b7401e2d5a7f6512580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a691b4f27c030fe20e162fc2272f14381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0f6159267265d945a54dd2b70001382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7768b7774e8bee08b63fc5887cc7c5883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ec9d7eb0924b7226643fb65ff1a1984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7303abf39ba5b184457e87f857e46085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464ffbc88b5859bf3f09bc30108fc3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354ecba089dd010acd67259392948cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563c7a3b259db7609e4559e7c3e435a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2c88ef6e07ccfd972e02d902d540389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09470433ae1d0f4c4a18b2fcbd1b67f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dce0b24731ff8a3c20691435212ea191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1a4c43cb0e6b2ed3a970be2bcd76192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36619c04d52449da2834dbe8db371af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59254c4a7cc7e6c2825db8ade73139d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c684b40b27e31dce832cdc0ed3a0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e6f5ef187ee1b808af9a4b854635f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41e2598d109e6fde434ea816ebd2ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2eea423de3ce895c773799aec6e19998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c04db20a58259d74e5b858c176afa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b387666222c546ac18bba3e6d29994100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242a6a50dbd20f53f042251f547ba2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aff798c8bb55424e6abe51c9ab9409102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4844c3b0b2db15166f7b2d2c4d641103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1aea86f97430f796ede026528f7d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7ef5db3a9a012a064b0596668338a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b95df182a89d1e3cd1d74b6cae9f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ccf76ffa030e7768a1698e497a42b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f88bf7b90d60baafe09b2f66a3876108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e8f0ebb9a9e13c7d7a67c037b5b84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507e43c3a46bbc79c62a35b321de959110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8e7ea95553a9074ce2909ed37ee60111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbae3e8ec6df925db0b532f7f4e0eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeab02f019a919d3a9844fceb9b6ebe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c849125ef8873df38bd14989a6ffc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47db7d003a8cd2cd49a3b32a45e7ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef47d4ca8561cbad5ecf74edeb1bdfc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82e2b5b351aa0001183ea705e6414c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe18136c8c78d101c97150f81dcd220118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5b1a043e7d4b59f938c97420f9403119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ba201c7d49ff5298986700f4aa1e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87a010dd41055eb202efe49493fe76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540f16612a5800fae3275056668c485122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52444ee5df6a3f4335d3c1d15b93cc2b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e4b8b2d1bd8950198e9b4ef79c4b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850fdd80489ddb0dedb2da5d8c9f3ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3d6f44215d1093d8f1b3a9f21fdc0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc0d5469ea898970548a1a39c2df92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c273f4939db3bc7fabd40fd877fde2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8aca5556e172c6701e387a77faeb96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88f802cdc9c7db5c9e199b2352c2dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b7a10c11fde3fe09a37a18394bada131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ea63be31b8484cb0263a19c1d3116132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d514c5c853d7efb3cbc3a2c100eb14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47918911d439bf2b8c551b1785367ea2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daaaa5c51c15a83a4b68c8f0f5d1e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6484404b1c87388e839df17882bb29136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e618a177203fbb9fd7cbb739cbf1aec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a353fee7615421c591310d0272297d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072d865f93fd5688e1b0ea0d6a509d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90e35b0ecb41fc3785f0c0e54f05fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc72a4d78cf47a95eb7bd3a8752127141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76d4ae521785b34d911924c1ef9784142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c1b2aa83038b53cd26af8f4878406143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67776b4b08818803888bfcf5dc2f7ee4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9497f1abcdcb34249e6ee5e3d3068145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6726aea91b73a53c5b9cac3cdaedead146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8366fad51d2a06881afded70c5d78b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ff60f845001b8ae35bc6ce429ee9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825ee23147fb7834ed7d0b3d5004804149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0fdd552b5a96506c6395c536e8d30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a7e5ad226a017b9b6b759040ac8e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633c7c6287618bd498a957e6717fbd0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294822f74098c2a6c373fbdbb36bb56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563d960d0c4c48754b9af03c1af8003154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>