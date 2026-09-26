--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b2f0def32a92d5ecb539ca1d9310e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3798f6c9e7f78694c36f2a5037c66cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a421cc64c70d3a7d8e5f3084cdc3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56198e70e06ea8e5c34a1fde7ac3daf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd92a682d5b611a4aab7338a3d745c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fc633085b2c0ac18164cae6e8fc4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27594469d916f4dc792de5d93b169c9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862be2cd0c6098453bcc64a176160a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fee58994b34759e9604bef81eec849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f393291aed6442caddd51521ab70010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f27d885427dd652ea9cfc8089434611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962f8a80f997078d57516d4398caba212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f3b6b648a129d2ca0a784d443cc0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbde05003cf776702f0522bb46876e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b44e00b6972fec8888e3fd428af6a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ab7766dca3dd1873c32633d3e293616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d81cbc0e436f8dc9c44ae46b8c120717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60107c4fb7358bc7c9dcdc563646bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207aa4043e023101a63fd68a6996f5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd19c4b0f6bb9e37a07cf7ee1d4e5b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fc508fc8b2d270ba11482c5c0bc7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de3dc8f15ca8e29a00d3cf58e8c7d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2153385383eab4046054ec04ce25dcc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def32dce15c80aae97d0d2fcac6d31924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0c9ce1f6bb56905aec253673c4a4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65f43f1f1937bbec9e6f21be8bf25126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cc2cab0b736472797b1f3549b112f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b225348edce28b25d6fb8c49a800128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ff2b82abe527480bd03080ed9cfc429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd25ea54104c0f2c5d479591a8de3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859e301de32d958cf3ee3ca86fc5fe331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f28babfa9e2fc0e5fda8893d6b48832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971756f697842cc3e5ba69f3225a24a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686319e012b92c5c288eb943e98fe0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1485dfeaf74b320b43d9b3a2524e4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9172d61dee9bb4a251ff0a43f554136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8927334ec406688e38fa29b569e3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006b56199eba82a58c2d5e95d9683f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d72c1f67fe013de5908f525781484a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da42a7c1408504b50959369c7ee8df140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97743b0aebd4eed83f8ccdffc3498ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34cb8b443b12b8a8e676f920bc804942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbc2e2b8b37c6551e0ffff5ee4442d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050630ab8e5f6040fb47bb55d5eff9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d94b53929913e42f189d4da3624f5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03373f6bd30a8124ee2ca32b13a7cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fe9902f83652d0ecfa49004169d4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab37e351931392e4b1ad6315a545a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d02880352fb2602ca1a935f48bad749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c75cf919905fe023323c1a707efe950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595361a2ac0d253b95c2a955c888973e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3768b841f04313e1ac03f9c0a64f7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1236fe86a46dfcb5d61189d5d8dc3c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63449d2419c18a8f1d063af7983a2fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1267ab61e43d2bcd4fdcd9440e8107155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fb99ed6e220985a8bc2f9548a37c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00761f14eb771abede89e00d3142dc357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a2f2d4d7c9e85a65d0981f60c1d2f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d6e02b11fc1976f86ea00c58ca17059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7459e95e365c75d00a59e09b8722d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62316d7823771adca4498b200beef95b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631dc566fc0127b73a28b0887cd504962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c532f108088425a4d2b31289f12bd6463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f9cb50f7b980d591770fcf2f8902b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136c3efbd308e4ec064b6b71d321c2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ddab164f719940e6b09563ec6316366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5e0916bafe48be46495e8f6788db467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bbe8bef89ad848fb804fc26398c8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaef676f8e1a5f9c6dc0956f43d2e9069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323a9b45a0f885358bacea5fdb1b79970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4e5d5cd68a369056e91f9865439dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57a7453f1c46cb6c1303b6866fe31072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0c58bf5eecbf780bc7caaadaf827b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7b73979f0121d44bf62c1b429775d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df7d9f87cab9d15565a320f49591a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d57a115762c1f31a1d85abaedab7f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164c10cf56d40442788d491ae397ae177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61147f824d6a0dc24c5a70cb3dda9e3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e2ec57d6702373a841233bd3571d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbf9a442bc7da2494f4776c228ff3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cef03cd9cae16283c98cc1df3852481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fa673020445e3c3ed1149442b1b0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dfce39e6f0f9377ea25db25969f7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c929befdd6ad9d27cce5e8b043c1484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149997e0a7187678ca1188c77a02df0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815b9177c831b48802b09a63495adb186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434d130200dc683d97863b3a20dd12787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91327c1ab0c560fa11610c9c23e71c5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455981a705072bf3f725d55a6fc34bf589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22016e7452e8615e02835c26427a4c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e029eb6e36eea9c7a9a04945d76eb691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b40bd339eb4450f4ba640a42fa3b9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb3155b3546935a0d1921acb615a0493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdcac0091fa49331471f8d45713a1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822ac7175bab5683fe9ce6ff4a46fe295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b176a100225f10e18ec3d2ac5fceb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677c91044146c038ebdfcc49ce2dfc997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c2f6ded405547eaf34218e0ec3fbf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99377846a7bae71e8161dd451465a84599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b59ac8793d590951f2133d7582d4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe124b54e4f282be2248494ad2ec4a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314af2b95f9958a56fbc4c7447b9e97102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37bee31a2f1483269fc6ba4308bf55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685b8539d65c37a46a7be6f4f2a885d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3077a635102451a7b1c66c00f6cd7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bf0f8bd2d697a3b206fe753b262a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df6ebbc3d4f6b0f691175f2a2cc702107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2080d552ce335e6aa7275939920878d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb14420d0a486e8f00109ae29e86e36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafc0ef9c43966fea7c5dea7dd48def110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b867a6b4cba5a963d360e84d55135a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294dd5cafdaf425e2c87a6d8c95ce7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8018f325b3ed8d7161a494e58a4a21113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dad5c456019735a05e37dd3c0c5670114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898320d99b80672d6a16a203378d6a1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7cdfc9fd776519df51379969c0db8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe368556e1ffdf72cc4f94bd81b7da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572bb6b9e05d575f72ce4417aa42221118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dd0eb3122888846d6415291801f44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5fa95b6780f9c511a66e8a117b671120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec82ea773facfcd190ff05f245b14a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100abed4276b511b7fbb86805a20e68b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b850d619613efaae620697175fa28123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdefd25dde38a3e1d705772024e355124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adf5519413bd5f90921cc22cba3f0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d463ee03b0c2a5be5e400e1dc7cd56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c043eba5320bb0abe4822bf67337a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7130201fab9851db1d9f8b5b0db726d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c68df06a6dd3a360fbab10ab71d3a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f136b71058faa809c9ce2155bcf5709130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d705cafe83ff1f43ba4e4f99024c4c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103b1a9c8e4fbff89fa637ee0903f10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aceffa85554a5e226fc6e3d4fc6316a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47739f75f83c488c14281b5a5d8d86d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0227d7906ecbc8948b7c6babb24e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2a0c89cfae0b823c5129b0cf5e0cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85656d8694156fc4f3f8c0a17400041b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119239ce30f9b99981444253cadd76d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9ba66d9be1b01895c34e87b1a0500139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7b95a78f053caab72e97086b953ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fc018ffcea4c39d2708b23d86ed81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c288d9d13375f3823c438dcdf6b992142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc4652ce8479ed8afa25eac851f882143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10778c27b504d297b06c54ce260b7d5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d603c73244972d5a4405defb3f75a2c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbeed8418d86b5f192eae588f1c7eb3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2fdf672d2125a5cc5444aaa6a7293147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22b190f482b4dc94da8b8f2f85d19f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff33bf2c2ec7d889d5d9de8e6ca19d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb354e608bd9b20411f34d333a42708150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f2f83fbcccdf6a9b0306d93103dd8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82c3305087aff1a80044898daf4ffb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bba2feb5af45f6d69058ccd8cbd3f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5db743ac78dcb7eecb054aac169552154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cd99cf82b820dc16e6e797d3406971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9d38dc592c8a11e1ca371e96ca37b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017c0313578b32b40aaa060f2aa7d7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fb25f9e3c04837cb3dce1639ff3f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c6ca0d190d06084f9e363f4ad3d995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e25e44334828df87132dd127673c616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a09bda3973f9d1aa0a27a804d60987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186aa01837b9685662d5fc54e5cd2448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb04e42b2575137e8dd51edf3f888029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d9d8229dafd2be84f1183e640c42a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1d5c201b0cbdfb043dfe2edb3410711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40589b6dc420080d275bc0f6911cc78612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a71c1e509dc0a11923466c06c535a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22848c42d2ec47f69324cbd150d9e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b45ba58df2992944dca22b446f42a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448092f1e4a3b7f545607e3505118f4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d4107f3a63a5349ffdfe9406a448d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1d0f7126e7162149eb412296bac5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff71dd3644f2de18d8c90f8f3617ef819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ad5ee7ea4e7db5bfdf8f533018bb320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29213c0e8d785860b25e8f4a5f9466321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8e4bce15d775e2938f7e76177335e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e200a4b1fc37a97373249d7094abee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe367ccf8441e3d3159b53fc37a604624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687304d4055a8ecc5eac20edefe980325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0d37fcaec1b0ba0cda570590bc67b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8b79d6f84f3cddc517f5692d651e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d370397cb00707b5a8bfaf2b025e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54602255732c285499e97b741e5a84d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a19231946ab7b4a604d241f8739a2430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006f7ace7aee3e07233ae3de7a136d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23af9940ff2977a0b078ad550b808032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed7cc58626a92eda0105c3a1d4576633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bac0a9ef7c7527414faaf6ad60984834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff801758a227505205896340ab926035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1487bc205a81a84f743f2ed61887d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ebf94d3d25cfeffa38095cf4f449337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6b6993c6162d78ff3e5b5040265dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c86ed6e7d1e89393eecbfd3e52f93f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79ed07203e821b8f7c59181eee2adc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46272dde34abd588bef8bb37a840203241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2f06c8d0c62e07c2729732ebe856542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960290e5c8c7bde194ccef6b8fd4a3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fbec0ca6b3b2cccc1eedf94b105fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34149d8b2df96f446994bd9106a1a24645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026eb9486b25dad4614037226b417f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6043802b7d0cd61ffb8a17dcafec72c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076925ff0be82cf523044a11839425a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3183847aa28a70e4cc2ee0c7553cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711c9dbb493a9da9077a345fcfabea550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01776393be04a8a822c5bd6d434d71b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f97636778962f43401ef443f8f91d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7136a7cb36040fe165c950490631753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bae562c2007afb9fcedc6eeac93dff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9599ab7d2a1e07f9de94b62d842ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680f0857ee16c164266b468c30845a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e630e637561c118394d63fe502a839a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916bae1d7a6f5c9e1c40f8873eeec7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057ff1a128f86bbf80b094a35cf520959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f1693ecafc4d0a79278a970e107ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62995d4e0d64046459b5f2837811036861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9e0e34600e3ba2a52304df34be93062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bc967179e2db1f90ac81a9177ad0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e866d7174d97ae62b1e125a1cd76c4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cda12573582a5b39003269ae7c5f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd7743a36371fceb963ce19ec55ffe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fedb9acdd5b9b051b559d1465ac15667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c1865dff2ebe4427c03ac9d3cb2ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dc308290075e7c26f1a9bbf32d72169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a3c201e623e322aa4e919d7790c3f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab1938a069cda3eedec810e2344b3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6adabcea5c819518506ac1c08812b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceddc117c215375371cb30f1710ce8073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728212a7a0ed3249c196d2382a0b08174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cd0b7c978d99a2c5b8ac56bb6a52975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef032a50e9377da2b52cb6a6e83c4e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3e8be468449826a00ac4dd9c5fdbb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb44652d27f2b78537bc2c937deffc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c69ebaa8a36706a8060b452d7b43c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da605ff9af6e3c0e89e88fd75aa08b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766c1b07af650fdb259a49570793d6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323c1cf2e6e0dc33f5899f34b794c6582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c396b690598dba09ea62e3a265f1cc283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21880d64468784bee073eb843784c4284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710f6a971c782cbfce80dbf4c81607c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20421cfa7a45ba29f145863d8c38f1fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f7c96a226b1127c2642eb61c3e23d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb77cefa8c2fb5be504a3e46b96cce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d0c5df7ef7d7c41b9267fb36fd27589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937b70b513c6b82e6304511fc0140eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c8331ccd4953806d903786c57a4f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58665c6077546febfef5552662e4b97792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5c099cd23b6441ae0356c226c76c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee60497743da3042b943713dbd9e5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a563c4f55de84ce1a0a139066b2ad3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fae856948c94752b065668b8a125796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c70e8291eed8a8d49480d0ab3d6f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b0ed95823b034f6d51d2b0e1503ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d503cc1c474ce7e03168841c52ed3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54b83829eea4f8b892c552fb3366b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9478279ea174c0a1732f47ff0ca53f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac882e3fb19285e7538d5109869fb14102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865c66318c675b8ccdee3c79e5191a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613903184ed89d935bbe6043dc52571104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc2de22668df38956a74f355ea4610105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fea24292a12a6ea12adea8d7f5b39a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fcc4906527f0c6f99184c6a7da35a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af6e381f21bb278d0d13fd1fb8be99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5430c3e4b657e0c8c359fc2964c537109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f19b58069dd6d49e01212320bf23a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ae3a36d9a5ad8048d7b0cdfb7f38b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270f8b4a3f0deafc234f6bc9fa27f71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5f5c5c2df03962f0be46a6d81ec2e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e62cf4cb1129e1b4976a2bcf029829114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5b4f9218a319733109a9dfa0797c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e279fb8a1f8bcc724bfeefbf2a4710116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349287bd1eb6933ba3c813cfc9d2e1c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7b52762db345678b3e2361e1ce6bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8d5d29591957add85741c1b4e8e4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04c977e73d3b615e17ece02b2b3fc3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a6fcf5a5ea55f6cc28d89620da8f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5e82c3576890fdde120a6cfb628f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4def222eaf0375c88aae6065d5941e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407b9b457da27797b100e8d80a7c6e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb42d79a51c1dda43b21313fa9faba7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8eca72236dc2faf6a8637e7f8631a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f543f4a3ece18cd72a010456da7cb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c34ca7dee8aeb7479e0cb1ac22c8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c663c620d4980acb5f002f6defd54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ffc783c830713e190a2304d748cd2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68877e06da53b83303a6bb36c6aad490131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1de53433eba523180728c529b13759132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285316337bc0a71bc63b36a6e204aec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443b97f1383f24483a6b5a6f11f3ba4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233406f153eec19b879c3de67732acb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415e63eba80af401e0082f8b916b1a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894f41dc8578b9a94764c8f94dcc0af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a659659b20f6939d96f89c7ede220138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cecb643fb0e873c949a1785fae40d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88c5bd0d3b398cd028ed89a7b8176f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1999ca444d06400e5318cd0cf82d69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f8538644651eaad3b8e2d04d46889142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706a2f6810d448654713fcc0f6c93e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5f738defeae185ec6a78615b9eacc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9d95c03675bca803d1a102b5fa0c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a23f6a0d86c26cd3190bf8f6c465df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f23f2dfa16e55162500fb4ed927e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ad330659e710d7e5fc86ecbc965da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a7bf359e110b0597928765396ea49149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb820bd3ccde98919ddb7935c2df73c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6656d5f0cca76bb8705a25ae0e8549151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf6c74610772374df2205fec5b206f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc3cdd6c1928e1fc70bcb0c1184c6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18714b2d159342033b32f83c771fccc8154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>