--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f24719f57c4c76e96713d6854c6811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327890211d7e92c3edc4a2e125ec252f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4096b6f11313d098c1926f36818c4673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f87767aaebbc3c0003af2a9d9f84384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54b9f25073bfc8a6e986de9bb0deb05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45c15934bed1c4426de60d9fa5bb336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573e6193e5dbeb98f6e9cda62286c6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9590971e114657c6317f2f77ab9019f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bd689af4db6fa466d807c8c3399609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e68942777a9205e1c2d7973b5902f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d6445137a3dcdb255f8f59297d2dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66073646f203f104ad6ce32221b1668a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c18b0167afd9299ea9c4805b6ec4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001a78a04d7c237dd395f21473b8f9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c292f8835d2431f3d56b869d1d0e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c3296c400eb4719687e704e8f687f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a74ea3ebb02498af207e670c48d02917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508a382c7351e0f3d1d33b3d556017018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d2bde7111ad37360ad682fb8620bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd004dba1eddf6a54deb7b5630e65220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb84cd2e4f46492f5d2899b257beb621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633e38c63d111d6fb786976b73520f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed222ac7d87ab5c88a10919f7aaed5cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02966ebd1d12fb6b39c7f184b371823f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b65badef34aaf3a732366233d763425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b013e8f31c30b16d1e797f59064d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a26e9ba98febbb3f61b3b0d57827627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b2455426eed62e09aabb532ef9f0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a653dc2fe2b9b2fa9eaa869ff43689d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f5e16fbfcfdf188aa79a18bfd8f9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753042d1341fc413e586f7b44978ad331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7aa30b2b7aa20098b2022eef5060e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a254dc14bb4ab9da447bebdba8b71d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2041cc9c9c1f76847623670f5e3f89334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c746729c4d94581ac2478bcc31077635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee418bb5412fae6edd4204f8e054931f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d548821e3fbb37f12b8e5cd14a6a1fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fe1caa6236f857cb042f9cf2c227d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a24b7e2c6a317d610b029b03c5aaec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e848f0e5316d40a6a3a5f2917d3aca040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f36cd9c3a42cdfade882e1b85f53541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845321ebf2b1680c9aa9dadf2780e7c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053a7843e8b660b0b6786f210cb5f0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f13ccac1217ae835a96c5785cc46144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858192c0795baab9162f249d2fcc7e8245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aba9a852fd222d7d9a7b5cc09f68146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d61dca138b94ebf3b9fb45b6268d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e7e82e4e4e3820ade8fe4fbc9e63348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706df169dfca077ec43f0fed1c5b290549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a83138f493605f4a0bc8341bd07be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19515fc3f544a1e5ca697d531bacee5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c52474c5b165938d6edb6fe2dd5c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c07152f243f87c90c9c20e8dbfe2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0547bd34be2b17be229e736e8c099054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be4d3faf298952906e2ec65cc07b3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac5dd5cae00f468abc531bfede734d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d44d3635e4fdfdc35d3bf3af125fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc03692fadd5dfabf0ad1bd1f25e21758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95537e260b6de9e762855b5b28fa992f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbcce2c021bd1ba1f5fc01fd62df0d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e804da9c21b17be3bf1f8edabeb3d1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb6cc3923e700e5f519916d513847462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf54460ad78eca16493da1aa2802e3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61956ff0584e7c14c8810d4e18d44af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455e1bc06109c5c3ddaa3725a2283f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4e7d77a1addb893dd470f3795ceba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1533cc71731f6b7547b32ae35f213867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b3cabb2210a9349e62441ccb5182668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6eb42958f24ef985ca940ae7ede8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b49efeb78ac87763706d3b302fddbb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78043a9a634878c691002565a41b2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6850603b1f63c64601fba2c2bef0c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44f5be0cb7ab5b4673e82ecd128e2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b84b509cf7394950552ae3b197aa674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877565f53233aab4f6c42751b7bb79175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa10d276603589b7f913311f48bb1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a4f51efcb858697203d8f2c2e090d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3de74ba34eb35b73a5049507d5776178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449245bfc42a06a59b8c614abec312579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6a535d0c7aa3714867baf21849b4280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59791568d33a45b537f41662a56631ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d114e51b4076bfcc1498bafea3857f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc65c24543ce3a744da46033c3b31ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889766dcff4c143f3af7a18cc5ec836184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86640fe09847fd9f8d8878b84686eb4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072642355c981661610cb4b2880df4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d242db8dfdf364ccc9b069a91dcbc4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a723417d9cc954c0dfd31d9dfd69688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e858945cd4c688b915a8caea005953d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f6798f2cb85d5cec8b76fc55b3bff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8c3a1be71a13570fdad9d14e52b2791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7785d2f6fd618944304946c8d2dfd1e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d4699305fd9129f9a1ce75b34a54393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b919f27ffb59536b71330092915fb694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18c964fa0f2af20a8c478bb2c8c61a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80d41d2ae19f50b887634b721dc1b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4ffbd41704f6ae32341c6e776841c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d66659b1a1d9534511cb94f50955698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ea5529e52599c5f008c625b914fa499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dac3fa70cc53765759f1594b4b776c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f3abc980e4c399c05175560a85644101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eac761cdf5de47e7b44d3193701a16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d37e429dbdfc32bc912baec4ca99fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd69ddd2b1e8ab5756cda725b7d040104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e59e4885adbd2011977bc6bd8df837105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fb467654059b68eba9b69eb6e3995106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb3bb35cbc59ef16651fc8e090310e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5d4f1085b968893dff280725247b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7562d28e37b8d9fa119b6c31133e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc4222f9c1ad202bc8148dd737b9cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b62e036d76ca303d713ba90ea2831111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7ab200bffafbc4484cb97929b712b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f7f2fc4a3b63c6a88ecdacd3dd102113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe8f501d04f19c0d508586dea33737114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e3616f0b33cdc26afdc45a2a851b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bb1fe9663906773799e5cfd1cd96b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7f9b7e8f879ff4c848da852025571117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc11e6a300348c46fc4c693ef468dc6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e456f8a10ccf21ea402035da7040cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd04f7c657f3a24939406c31241b0a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db115b6563037594ef115250edf57608121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fe6156ac5eb57a6e293b18707031a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290344602563a0be44b4526b16b252d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb56f618720f55d02766ceb158178e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed98e7e689fcf9de54648d81336bea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32db8072605669fa6b2c72eeb491c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cc0c6c0fd7c9e2f85edfe9ea16678127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff13ec7b6199e9fbd94858613b8243128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c500274c5e0fbb404c8150002cd82d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24707930d98b800a7988aa78e7e66be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ace3f48310816c54edc47636729de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638ffaaa666760f255f1e06f2cd25c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33a088b3c3d01e39f3e1ca12cde635133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d1cdd43c4b03815190eed295cd33d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851c78566d619b80c9a7ed0824f9bff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b346a2a8aff7d6fea74991475b85b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c274eb2ae1aed9e9eb0e43580754baa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75559535062b21175f363ca3eb5df8fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdfaef7b767e4b8c7ecd0adee06d4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dc262bd2287a7244c34474abbde38140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65e518aa014b0224e325c1db64a498141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71934c7a5523d0eacb07fcdafd712b78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6cfebbcc8745a34eb5e35c1f5a6e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605d35c4e9f8a36b14bb7eb87bce654144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec8b8834201c15e130af863a2bebba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457dd4227edfefe15a4c24083a84731146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52757c107058dc5482bb249b39dd5ca2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e9ab8f5ecefb8f34a21c1b3656a69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad463e7146cb69ddb921ae79010b8ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce339adf5d2ee5f0a48b32546fb5e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bee877802e1ac0fef4cde5fd1a1df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85674747ceba2819d814615648720b18152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521f8f69522c04d9a1ac6aee6eb9aa5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990ffbd82aea437e651657b87c637f1154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9443e5658e8dd2c973315e1690671771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b96ec1828f707f77a6e1c6bdad7e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941459471e6a11e12cd27c3d206bf053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8dd90a1395b9caa74594e7fd452c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5023aaec30337a67a2bc515f543f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22012da7c3e3aff32333a096b96eab26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eac45ca7851b2ffca29966b771984c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5d70d8e7275146e7367ecc3f0a85e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcdea9d14c5b91a43192f1775bcbe59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1d87b425a5a27676dbfe53c2a435e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8a2c7096127910595097ecfefef0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b050e1e064d8dee66942fbdc7afe612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27007c604f7ed41cf4a96bb885502fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a2bca14c8ff166dc79a048616694714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818bc84b772e3378481d28c84a79d0515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2553c2968b3c12347beedec06befe0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b427dbd17698a2326601c24130f90717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692ccee256d008608ea9724abe1153118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702f107baec6137cbe717361464664a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87daacb9dfca681438bf0226e68fbdc820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58151616e8dd61e9932b54543a4ea7e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f841400ca2b8f4af39bda3b5fac7c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3800116995a7a4631a4c7a19677a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd87db9357b7951105185f5c26f82d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a58b9d4b742b8b2b2b2e0f5b7e338625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49772265d6fac37c59e896f10fc48826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870911b00f7c2456fa3e061598b344a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0045a7b5cdaba51adf344a45f09b87128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773f761db225ab6dbe998d74eb7278e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e621266def72420e076d5f46d84380a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad0efe6a8384943ff52a43d2e896dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3df4c8ff9f2316049002a18169f4cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba8fb3196502c81b0250c5bb3cdd5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686eceb31f96b778cafb1d70c90ecdc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e02ca080b31079ea27eba828c2941f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959a8d47ed6362410d8f723d8383e1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d41921da88d1f03052bbee9b81609c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a81eb2c3f94c7d7aa435c69d32317238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff2ae736df662308dd9f4e922614c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c86a4aae059118c64a753086507b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2b0785d1d8604c1f0e9eaa889430b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ef67b4ee3508ff2c1cc9789eb423d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe335baac900189e0cda9e5f63333d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7bae1cba9449de00861d9e6c2a1ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc3d64bbea68222c5b63240be066e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1336cca2741d04340405ee1cd36db446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23935049df5c416a2a49dd75e7f8b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce75377661fb5be88447513cfee050948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a078e0dbb1d55999b3259dd588553d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a961779a6472c75ae14b4f1482d2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5019a7fc9a309353bd13aeb5a4032c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa7091ae9f83ff0be2ccacc9d3448652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579857ee45d91c739633b4ae140c12253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4ddc169f7e7058c13f1034353033554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a298d2f27e589bb38197402a388373555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823124fba43f8705c2f489ebcf812fe356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e559e4c5216526fa9e9db2e0307494d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618906318020524419e37b44c5d2ff4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be18e443754a4c5b56c58f48d18f9d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9352d650cab339cf64db1603e27b1160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b79e685510d2dd496417167efa283261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170018c85f4e331dc54f53023ccf38a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6545ada51ffb0d46a5e60b81b99ce163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8c211c7b876cbaab5f6561727127964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafc1384213d809622d6b27adaa7be065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4f1a7d7947abca70fd30f577e592d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d05f8351584e6b91fb10ebaf6240e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eadedde6a1d6adc8d65146cf9d69e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf48dc76b956b09a0ffebdbf6fd9b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c251b96317fa0fed6145d70a892fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37206b0359b237d447389816b0b9cb4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214692e1f53058903ba0453c6524ac072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39cbb228cde9815f21ac8ceb01837173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9078284f90d276210e510eea673b7d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6ec15e3e07968fd2a0284ece034eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea58a746cfccfc7cf331cb0110a19b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfba60e11ecdb299567910f284d95e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b502d21c9ae37b6e529f238d2253c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf3aaf38e4cb41bf64b1b830559f8579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cca6766d3e446ec5ea8c8b343f32e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7630eaee3eb406b07578e9c447e6ab681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca50411e614bdc01b631457e749b4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93ffd7bb30e925710c87b6fde2e17e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b741290a16c2f6a1fc4ee1bd37e362e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925be00afc0d1c191af517018bad049c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a52200ed81392d56c410c2efa2e89186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda02b21e43b4946f76f56d947a333887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533f7af733b7a4e7a6f4cdada33f75688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93f0e49a633788a6cc1fa2e4cb1f3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844ec2652d1e52eb1713da7d18e146790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7945aeab42ce782e779053cbc167991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1546d5f0f5da2ca30cf73223eca49192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8b14d1fc145fd83b956d3f3fb7ae893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a92ec9f4a3d0c9f9d393440d25c1d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ae34e9cf9168aad63f9f9dc0f397295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8053ddb924a8664d1fe6caa594f36f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68cbee0ad3883818fc7ebaf8dbbdab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bf9c7e65667e58fb4470cedcd3b2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd43b1305ac9a8e0369fc4ab2eb6cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059302d031a09bce0bb9ab6b5714ea7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd662a0b7e7958aa242b637f234f6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5b3e0902b4d16fa9fff69d75db551102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f055c8b283b1418ff9197573ffe4c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dab0c6377a8d94829a4ed9d7a0c8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693dcbae60bf8a6e48e9897c73e1e4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342afb451ba15d69ef16528847d1ce9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfbbdc4d680e530c74c8a8ca58aac1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c6d1d67a12a069fa9cfd17ca314b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5494c824efa8324746ff6b0fb07ea71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907db765e64c4e8328834be26c292890110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507ad48d76ceecf3a28b254999a68f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256616fa644c856704da85b9ed50329e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2aa188509a513f82fca032e0f1cf0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaf75b36633c1485b26879b66052bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ef773184c6bf996d713109e57de23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b2d44e4f89f8056def0723568dfd2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ef42be1966945a89c5d4f5d21dde9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de79cdde2f20b4d8269616b5676081118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e39105d65e188120e7190e1cecfe6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6f2badce59371edbbb09f9e6a80fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0f7fc533c8b3b36e0026f633ceebf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70363c9b8745b155ff672b52a33b6bc0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6c94cef3a1a13947b48a07d6f0b96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe081581af9df5762871868350c30b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e67316cd079c616c6e7f8d7013bd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2170dbf60102fb654e62e1d303444126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba44464ac9f8e46ebcd0659f7c9659127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becff93e89e01cded7f10158cff2ef36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7330d7e1d80932cb77ecdd706a35123129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6880a342f274e7a93b0a9ee69bef1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442611dbe5572bf47ea6e3dda562c44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70d7f2cb427f2f0f22d7adfc3757a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65bdaad2cf9d8c14ac12eec44ad002133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09224d25af01fcfd72125132989577b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6e632b4e33a7707eb5d3b109e1f89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3c8fae121cf352e2a3cf1502db449136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e5aae79017444aae51277258d471b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ee8023631b91ac6571d08edbe13f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dc4c2712ccd08cda8021242c46086139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb73cbc7a5187d11dcf7de793c9e79f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63403e196f9b9c9c0ad709ee4c8c485141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e16618edfcf2c132e238d22a4e378142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8553d5ebc33892dfd69d16da34abee5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7428cea355096ff74c840748e8a6f2e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537786d94e8fe631b6daf1832ff03d3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a73ac644e53fcade1f829ff62b1afc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede11c717e7293b481c892e6f9e2e36d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598017a30e96ae724daa32f52f2b9247148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade68d02881ba33f01ef0da306feef9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073cfc730b487e51b7aca376d5c8d2f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dcf7707cd3e57008f4576cea46adf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2549ce39d75f2cd74be90a123d444152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2378e7d448b0ac318cae9bf97b8c174153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386dc48e18f786f8b9f9a4262e6976a154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>