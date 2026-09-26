--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a5f0163f0659f2a2cdde801257dd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417bd242b825c367948acd9789ef0332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77201456e87c580d715fcbeaed78813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd761e6f7818bce2d6dbbbf703485024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334edc32f12aabde5e103bf3c5bc80b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf86d7cbed1e80af2f1a09ba8ef56516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d731e349086717d6d2f3f040d3a3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbc9ec80af1438055acd8b2813bdbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3960808b7403ea7d4d9f1a89523d0bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10549108c4ff482e0e7d1c59873f2aa810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c171a93e3054311292a87895665cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe54a8019bbd00ac2de63d5e1e590c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88db32e5fb12cd70083306e08da3c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795103c4c78978a6e11e83117571d7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f9cdab817005c5d45aa7d996b83fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e39979b66206a755ff15886266c4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499eb0d4fb9673a3d1bd7851a6bf5f8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25443394ee74c4557d44f87ed349668218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830db97c7bd1de59175b1d7187cec14319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca460411663deecd2b524e530b6a867d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19047b4befebe46e0abbc817c3ee05421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829ce70b0f6e011a54a2a2a7eb3203422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1416112fe6c3c88e6fc5dc38e19e74623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c6c4159f99c37046add83220a4db424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57bc0561e4bf0d92bc28ba0340a74425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fd6accc5cf0e788b840add753958526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17050e1a0a7f10b628131038930c8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e348bb82a673a5d4461199a01981328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4854c6a7044e3f2201625329980b3229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7279343f3fe47f4b89d34c3512fdee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139131f70f6e93efcbe044efdd990ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0e79302e8bd94766af1fedbe5bfd332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1be2fd1e5988168d76b3b8c775927d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780022c1f912c04bb3fb1788feb1e35134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5b0971dd97168669b555f7f93837535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4aa9400fab4da136c7c4aa3706501636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fab992b9d583317b38d850df5ac83337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88c83e3521f593ee7c0aac2d9da82d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2846837bf748fd81a44301fb112bf339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02047bb0c8486d0fbb8342570ba48ebc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71fca9cc19dce949595a6afbc4970941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e5758d2a4ea0832912e9c041d59f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cdac22b69c709bc62bb677eadb2d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9c4e498c4552119f4e91f09726fd644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cd40e3e233d9c552260a4f940ee0c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076e823f62c6481c6f6747c5dc5bc0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa258c6318df432329be9841d74f62947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0cbaa118697701d35a9bb766bf37e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8eadda19ef5bf63e62cfeb33a1e1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fc27bdef26bf55f222b4fe73a869050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa558511e94db111a32624c4e8b84951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265d1ef7d09277a9930bf8b919ac22f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0143a00762d2334c2c995ab698b3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40a77a8611207b015af7457ab7cc0a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bd577f16ce3c87c38e4b0048ad4e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab780d2ccc49a556ef5eb983054245156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50218d8b3b7f510b9a38cf16857816557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8915d898330fc70941f69cc8e2103d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f459dc4d8251db78e52a19dc3126b1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548a50cece7feea76b2c0c9c957c59160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96d84ae47a258c5849e764fddd8f7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49f5c6e548e65a786dbbdf1508206a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedb804aba497891cee64c23f4c649b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefc601caa94f84f0cb0b6d13175e6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dd2ef8f3c73c21c940d2566a0c27765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a6a4a853631a25bf7a09425c150cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8833c2c8f13e20c083d68e8f6643bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f776d27d3026930813ed78f2153e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113f89ea3845b778060b92f0f08a94a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9c653ea9d240ac79109550d85b78270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037fb59c28c3eae13fccf97a062367671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a774592a5fc19aaa1be7593699055f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4625e108cbc03345596063c929b438673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c42b6dc09eecb8e1c3378c2b9de3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ecb7d3151311d980e2b4040103cc775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa78cee2bdfedf2cab5e99ef89b9d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff4d0f38fe15c3cca2ab5ffac4a78877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe24ec5102891660ccd17e260f1e6778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce079321ae1c47f5b9312839d99bba1179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc05db9428a8cbae5d12d31c4dcd5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8d7b3602c65d807a59cf728e370d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165278cf98b9695e7943b21f058f15182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f172d824ec56735d51999e5fd4110083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10cc45e9a045ead21a8ae1c76079ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07b8358a83c3c86b31ff8525306c6785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0ebd0e419dd888a43ea7eea3b3b2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d8269e0512f1d82014db9a4ab4ddf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1434dbdf554871752702d1822eab17688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bf852c973b16a42af83c28b5d175389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0d5815a4f0636cd330787701fc0ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3febd140c799f2de4e3d05a477f8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154d9cbe927b3719c54cf05a7ae6eda92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60608c1d4945513b10844066d9b7d86b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973d11f54e323701088f078dea3b85a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7636c6019448633f5979d6ee9ef6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6641a3d65b611730c549a5bb392a8296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcd5ea719f0c9b3b9e24e3dfb67b1e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a212a8a7cb79051f92e6947dc859398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e49266a3eb4223fc08dc7a4d7468299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d77e13ed7561add6e73043b073310100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1193d3371d63d15fb6d340eeeaae2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ee2c76fa627fb7a3ebb378118a7de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05651b8b82e52d628bd4887a989c6cd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34368e75d2990e4cbd1b1adf5173d29b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e801df5737acdac5ce864abf2bbf8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5a22c8367cb8129229a46f274cf18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8483cd239e4eea5cf4d958f0a60070107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180ac5181a3c81034d444421282f32c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193bc08d2f6ab7e547d8d160aa305e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b84d04f2fc20414432077453a682b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524abb3f3676191346a30f2979af03d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7556d2cbfce82368b83b45d183b51ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fa8d070ba119759842df3ea20a8aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3339ac8fad3b0a1353aecf5664895114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bb2a97827d37b557150f5de3dd4db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f672f7facdc5126d69a33d5cdf13e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb028847b43d2de71d6e1fe50b5d9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33975657f89bd5fa9d3d22d0d3a731118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45899d3d7bd44e7a3772e286bd2691119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3aedeb4b621c01721db7e2d1b4fba0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aae2b1b1484e53ac4dc6bc2c7669d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8386486344909ebf26c5d2c9a468c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e08e2ceec5f9a6d79bd737a19f272d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bce88c9fc9e2f4f123bf6608041746124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7cc4f54f40adb405ca867538be46a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2234f51a9418e77e04330883b2f446126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be6265e7e784c8188ac2e3ae3a73e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bcf455afa7f56547ca2889d9a5390128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84464a4ee1da01dd2b08ab6952588c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55ee6bbe3451a2ba838e37701f5be3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b690c0ac37b066f0909bd9c75754f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f42a1ba960288915db212ad921550132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856c6efd45d8050d90558e807cac451133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bdf61b9d90afa7fddb99988d067df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12608f2ec337368b3d38a70d7c390c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3fcc35416d241088e79df4980c1f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27181e6283d012387998dda69bfb39137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f094a1844ab9217343aa2ef944f44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab7a8a7ef059d663a1678567cc4173139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115f5dd108fe09f7774e6b96a55d6b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a64484e368d7341a5270ed9f5ec92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9e278e066caf52dec273ae6d90aa4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c793b4761590982c769962ade1c1828143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2523f19524242ad5a6f0224ea5795e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece015ce2a7fc8ace11bbbd5a08312dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbc5d1306cb80b9f50aaa9c43e31da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991b50b5deb78637948e8512557bc7b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d36236a208a8c1f7c1a9ec63a29c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83949b201ce89431cfd367280572c6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2be58c6de4518296735d3b49c9b08e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0748957d03550eaeae6156bccdd82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee839b9a2a6a20790c2f16b5d01d9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87bb1db6c2128d621b79531504054a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8ad1d56dc5bf7f5b0d897603c531e154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f18a36b07be6f2db36e3759ca899c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e7054bcbb7e0f1ba80b2f882acfd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609333000bd6569fdd47ae69e0869f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca7bb62b6cc8ac4f99e77fe28129944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a43327a64340cd04719a4d7825202a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedbc6d0a5ddabd8e8a4d18c235910c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930597dd9b1611fa182a6c4936940c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c665edee6b0fb98ee0e9cc85989938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da22de76c4e210f237c7e81d6e63649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441acc1ea8666bcf9b3fa9dd699b32010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7f8b653d43c226348618024a4785511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791e41a07824ea1a9c1a62de680428c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e398848b148579e640378dc51c495ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17cf15a359e29d09e64af253d0963214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79535c41be8f7f947477c4ff9fc34315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718284b3008299c5b963e023fb1de2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac837268c69fe088901895ab5d7ee53117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee460e8a80546c7ffbb47cd73ed96bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f47eed3f17a973464dd708c0ce40c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb021eb400771a3379b68170c3d3edb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cb16b8a4541bffcb06210da45252c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36e7c75abf0aa680f48f654267b66622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf0248dacc726e2d27edb5f4972e7d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59809d2bf147993c625b24b999ee8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe5db6e27644762f37eb2ea4e2edeb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d065b0d6aa41fc162d2dd8e7246a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a9fd4d9141ee7deaf6bbbfdaaf07e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6a78102d3fc5a88b137df9e28bce128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb526864d368d284987492eafc297b5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869bd9050d5a1ee7000ecb23f669ebd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c3a1429b8325b0fa3161696470b1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08657f5054085bacde0b041ac912a02f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9c7d373296b450c94a7eeda0aa39e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a590c1f680eb81ea386ecd2071f4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95000874a8bee4ed14edf6505d1a2c1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648eabb868a576a2bd398c06d0bb69be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6d0de957b3c84114e6d2c8f512c1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766130a99271534e00cab92246ae73ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60ac7038872b24230cc0964751ba5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f26af1ba3b3ca905be3a11a154616c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a5375d4d9d6e591000c970c9f3c7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c1bdeb906c94e8526a8406467b68742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2a1f88a6dba1b904f12c62433441a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009a6075629f196e33744f7eb9fb88f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2db686fff0a9aeafa740adb55c033345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b812fe06a5c151008d4e89f2892a8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35290d4985a211f485e60fbe4036b19447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccdb08e8ad079434c228f919a343e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce178fea8c13a2070d279327751269049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f630f60bfad859655ff522f6045ca250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56252a0fb08f621e4c1fbcc4c929a1ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a0c2ac623337d9c56d80ab38adca052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319b49034c95ace41e677052215132253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f40138bb868840181a6057b4785d0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3cb0679529a2b03fecb365abca8de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51f9599101eb45664ddc0f6f6ea9cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c747b45582a7a7699dd90f28fbf061f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5005ba5591baaf6e0860b379dfa744858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baba5a10df54008888de14e1cd23f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d680806308982a7966358c1125e6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548376a8b0e1f6eaf6dca673d780e3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d24288652a62accd0794da51de23262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92d74ed2702049b61d22b2fdace48d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eaf8f78a8fb2f52eb50765edde784864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fa0be861e41338c31474d81915df565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bb5e367dd0713f9950f85cebdddb066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003ceebfba8eeab6f9ca9d40f3f907f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c8f55c9fa1ebf13c62bc2c8ed0fcf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fa52927d66ab8a53e1a448813639869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e2f50026a1006ddd3b60247f4c3dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cb803a3f7ba8b5da58ed0ac01970971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7d2644927bb01aa192d53f5d32db072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ab7ca85a4b9fdaa5bedb1db7e4a4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acd598e1187aed76a1568cccf6930a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4b338b80fcc8765a90bb118674f2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671139e36ade19bb35e2e1846df1cb9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633f9689a5f518016d2f9c08567c3e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2f463f6c64a86d3f7616f2c047c0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5963db4cf149c9fe1589ee003c7bf9a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4a1f83dff6ef9ab68933dc73c0a3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d769a4829c6de0fb81e0202b3ecdc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f9824704b675ce1b776563033eccd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985c3e12ac1840086dc07059d8b6d8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91007488d3d9100f1614a7105abcec4284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8002a7295049dc39b077734c1d59c2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3ede23b70d17f1d2a1590ab5a415886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f84421fdf88eb705c26d6fbe315c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbc8381617eb46135ee12eca8a1df988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad90754448ac24ba793d8ea7d49550489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9419c34f5cb88db481570ba91045790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b7c2458e565a41f5628f85d7564e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50beac94b92eb8a92c0fe4835eb357c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d7f923889283722ab67db46c757b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a61ba75a625b87efaa8f351a6969fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcb2383bb9f3f9c7a7216bec82418195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5aa4887b067e919c448b101dcad1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d649ca5282b66195d693e53a75a2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b6338cec19684576a2d921602ac1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b8c5d9d058974431991a618d6510299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64dadd521c50721644a154bd744b48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c9336ad1cd293cb402cd64b40e88d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a50a564fa1536bd8955fbe2c887bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e5c35943ebe68d8bbdd825967085a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c77ccba301ce2211afd3bd27d495f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5abb3cdf2ee4ded321a66062423dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c61897e71418986360a6947d17c1a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c535107d1c25a1d8a53f1d589bde51c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2029ead3a8e1620e27f18ee287ae98e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec3b56695abf6b119a22774ed8c9f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fc09775c0698ccea20d5198c9fa0d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccfe5fc623c6cd2053108104e8440b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40a6f2fcebecc6d093bc2de163b3b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2818238fe1ea3bb01642b1037e4104113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90693cba7a7d365a1a53a19d74f976d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5bc3caeaa4cfcb6e3818c2f481683115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bad2e64922044727b99f5ed36d03d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d400739287ff37b4576b7a661da81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e50821fa52c764fe4e102cea5fa894118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b80f9b468806a480a1a7b311165d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea19c5ea9605af111973b5f750a292120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c25605768d52767e597d7f2efe98bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e4d2a1e456ca6b519452b77a5ecb6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41e658b3b039a79f5b19634472b13b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8c2fe56405873d969afa3329dccde124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca120250270d321c4583e2aedaa26a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048167806af3a10d01b23395cc04989c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767429a742adb35413d62125e5b7782127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9add29278ca1cc21159b1341c4df1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632178c07df1b6964767bdb8b6433e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6192b592f04920953b1222b63f5570130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c0fd83c070f1ebcfcf4a7718bbf0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12904d68c2e15723e99ff7015d833325132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7179d56689fe1357155964a94d475133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223038c68dda8083574cfc14c8ad720a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d9a026161e414c933a1f69e8597ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a15822f58386f6413ff4321059177136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f662a8ebf85a1d9a70427665948a74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4683b89101c92780402d8188f5d4b53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a7edbc10be01d1707e62db2aaab92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba902ea0960e34256118b5dc16379902140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d32d85b56ced4ed10dc4ddbf59bfa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05243262468b4421d42a14ec3a670b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72de95e74d76a7c48701f8e81a2a5a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08722087f09010be6d1012bd8038b344144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b7212648791a8e43e370417bea84d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb337bd5538f2681211e681b779ba4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7c81c75957d95730594b54f3f84ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debc99585526cf1b9f40b6c3f67a6dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9364cafba40e629accf6220c3e6b69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e655ef3782ff7559ce63bbc99c02fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f09ec39b139825d1f57fb72e4ca237151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1000f4ffe9d80df0a3410414a63cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c9a463abf14ce0996bf206a3913e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676e0983f9b9a0af5432d3ec307d8be154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>