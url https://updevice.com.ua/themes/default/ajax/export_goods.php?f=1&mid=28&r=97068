--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc8c3050a85600eca268fb103d3b8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f52c8a43b0cf99eaa0814e7c771fc02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a126551885c7c8a8b906331ce5a9e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29515a6576a91fc767014461741765294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1832ea91df3c51f98a474cb3071485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08caee9820d6d1d378a2e87bbdade36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff54f133f18390468e3df8e31d3a6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c55ba5ecb282a5d4d6cba8bfd58f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870fc2c030d6e613acdec9453ce2e179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39428e82e90c546cbc18b5f84af27b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d497a32ea77a7c73e184887d125ca3f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f2d6223098f58389dd2bcbd2839b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71efc93b8af5e7502159f6874946b1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ca7b0eca9c797a7e5d52db843ebd514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1340e22c42eaf5a5fa37738a3883615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a300d39bc30452d00ddba61301b80f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79301e8e598f0f040372b3f652e5b51717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb41858b4c38f8a082ae03b9ca3c5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5238a3b1a35a83c0c7827fb02935f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53868761c03664abe0c6641788a63720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c508e90c8c2b92c671dad43e5494321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6a4374c083ae7eb6965f89232b8b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505518904aa7b61e07831ccf382c39f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325159c2c3fd3207f2b438f51a329cf124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8e4400f144c38a08b26d9242745f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775e726beeff33e836921e525746e8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09c2d1ac4b75e3717d78c9aa42ad7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd511c1e4bb9ededcfe78a0209d30828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074420ca0c34f7b3dba4629926e904a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a259a7a20899934eecd489055b5c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d62acd8a195d8af70bd8ecb709ce331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb612cb768c658d338abc0de09336132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d5aab1135ca8583f8010b718abfe733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb0d853ce30faa8e73bd7779ced06234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0224ada1b8fab22485236313c33ebf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff524c140f3cf291017586e2986d82b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41190c5f82b386a38262051c6b12a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ea0e50356e0e19507c7376311751c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec134d21c7249f70a2d481421be3edb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b6ead55adab4e3733b9d23ec9d48540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c125a0e877934d2c3389ed0848d21f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ad7f643f2a35e1b79213df97bb02142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fb0aaf1e07821ea3710cf0b73382a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186344bbe3ad7599c025332266eb865e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7367c19d0bb97bede6175d425857145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bd4fe27bdbacc00729d3de93747b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51e1fbc0d937c241ba5aa80788901c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86711dcbf7b78b7ba754298783044b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21ed606196f5ded7cf811fbffde90049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15d7c9455d7f6190dafb9f668cd8af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf7c84bddfb7f8b5d0c6f3d381e1ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227001fc95474239936c9364730ccc1b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307186eb75d20708913bdac2534abea153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2fb26507096a7083b24d7d1fa96b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7354c9a188a70999269b7165981dde155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd70f2c2f3ae34f7bb07470f8490f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582360df68fb34870a7a896cfd51ef9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae407027b7e41f7718ed9cc5f4177d4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de4c5bbbaf80ad22762e54f07184cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6bee2c386c4eee3cef658997a14b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500af79ae0358423057bba6f38a95d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c2402616297941a5429f05c28bf3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecb67f8880eaa001fcd6f84b1395f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f5b901275d447ee6682412c518da564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eedb2d9047ef4df4413e9d56e99e7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb9c5081cd5c43b2421201c639858f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b17d931ecd4415f17f621403eddb1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6394f8d98d56ae270611afd7835f5c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8bf9112c05ea7f610cd96cb79fb4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08ce400ae9625af1bef4bd124118b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93035eb8e3cd4f02689b6a1a4545c46171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174890c4e200689fa6c1a92669d18d8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cb4d87735d0ac2c18853205aee65473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5ca3e6c726fb113e98721fed8e3df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b76dee957a2adb47a3dafe996e510d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692816a3a9e39ccf55aa79bec147b6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404dba6277f0fecb06c1626e94199af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaedd88aa636aa0d85c0765b985d26378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019989ceeeeffdb50fc6b36c0594237a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253d316f9057d3d04ac83c66a3e391780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3d23f97a0796cf7889cbc0b7c784881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cc4bf69107c7b8d6a0435da865a4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d43d0600cfc99a09def7f0ce51cddc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea63f4d676772d9a5431df8cfc3cf784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b5302751683d890ef6879fcd68df385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822d1b36e16b82ceceeb4611089f53086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b8484eceb233ef9d5b65bd2b9fe4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bace14592ebb974d34afda7320d54d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1e06c2b4afef378546809c82b4a3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280506dfaf5d0f529e3083917b2435e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324e0b7b983239daf547dfc1ab5755991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae024016f35e653f249a5b7b2a042a3c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2627017f22f206cc8317184d59c5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256977e849163c3cacee8f58a9aa68f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b2a1410948a336003825e243abbb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341732370dde4dfcde068d8d7b36645196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2c86e76b598889db6e56e1acd8f9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df518491601fc889f927650890ab145498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac3cac760a561ee9e16304aa4587cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf31810ff8cf1dfe388c380bbe280a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bc442fc1e32d1d1ca65e7b34c9081101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cfe78cf1a64e32a66e5ce0dcb68db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac31acc7a72ad3e3a242ff6a3ad6eaf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e99f376c4295009643958999ab9795104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e2fbc85fccbf075e45205346cb022105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394adf4511fce923be234a6918550bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d450579c47f67e594267394d514bd60107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22f4c9492eac2214d3fd55233672e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8488cbcd52f8a0215b2f980e2653974109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427d09637bd79469f83476b52fb91aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049154216702612ab6088b93618c8bcc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dc00ee1ecb5cc836728edb3a351b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f8e2813d817a13507f1bc14eb057e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b26b3f53121fb45e32f07c3a3cf21a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b252a8060be32a100ee833249f83976115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6eab72338fe6ad7b1f2db909770d58116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bc2fd1b823a77826b580887500a2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8d38b2b06ad548cf7cd7162f3fc38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcc3f4563d663d855e6271b60ee1ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f924044f9185dbcc50676b18aac3cae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f775305978585261423d34fb834e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e87d262660453eac76da907403f47122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931a910ae19c3ed346facbd5603d5d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8074f05c562ceeb72feb84ef50d72c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e8c01183d691edc120b8f8b578a7f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db441327db1557cf5ddf695858f2e60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfb1b7794526548e0fdf977951868a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385a8d967bdbc7d33f265c44d736942128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972170a8af558a8a06277ea86abeef9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6483c2dd59f93832bb175a3152772c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a34b87ce3332dc539b54089b363947131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ede0e727da28c7df6a6baac20c5fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fbfb7797906b48cab074b1f8c9feb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da5dbada09088aa46c2aa50d2839d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af6f4927ce33f68a10a14c60388e9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c041ca1d75b73de13fe9428b2f88e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441e2fe77c995ee0380193c9fa0c4b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c945595a8588ce1d595cdb2c5d60483138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e200e5d4fdab63ed9443438450f6ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32893a660f8a10ac38aea553aa18f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698fe234e014cc93e8d12c767afb9fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8666ce82a0475ce487121a436cacf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857418f5ceb78e2aec5cf930370e7c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363b5099388d927e0fd728fe65384db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76511bb2c247466e968320a3a9666f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c26b18f435340c9338c00de1e11536146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7284a8691fbf641a87c9b9ec75ed659147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4b2005c3b8b550faddde33517294148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0dce3e5e0f2ad28268e1a27cda2e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a4ef1109e6066d3b44abf2c288284150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f2968b8856a7b84ef677f674b26bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cb5ff49d5342dbe879342e513f565152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda48d84e5791a17d59add8c27a78ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe9f6ccf23933c197b3a09648152e2154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097ab157883c1921d4f3125ab25b9e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5eb02236df8896901d50f3051f3fee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cfc39b4ede78d5170474be00abcaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d2ef22132486a76ca4bf09276b7b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852bd10194c3e7f3df139dea8f579485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9a09d4f61f4255fef93d1db7e23786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81a34658c2e5274484f2cfb07be0c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb18a52ff432b3f4baa517b971d1edb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26aa87925150d93a0e321a11976f649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db3ad86b615e79e9778daf338d1e7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067aff8667a64434a76bc21f8fc14da811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd40855f38db09ce3e205c880fdd88012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c110c14cf8895b50f9985c73a1fe713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90430798f1e86d65d56c21a28cde773414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71436abfd82134aa8510a3cd827b84de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2015616d1fdad3b544f56e00f7f8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8b034d24bfc30f9e2f53fac17205217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d11f558a6952953cd52718448a6f6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3afef76a0f1a636519c05f4b7dfc7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f3d737dbc911b2f68d62a13d2b45120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d8a0b0de1cb23852bb818b25f980921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610a15827fc2ee7d6d1954c4283d09522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a5c444a41eefc61f652ae21d6e63623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189b3190556f60fcb68d8ec24ddf37724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0968fed6e94b317d0e2b3ba521b58b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0accd53f15902489ecd3fc5c0e22ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc482a4496a4624dd3a79be923762727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007d4ad9a962b9c23d2aadf179155a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc87173d56ef4c69f14d09263bead929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b144baea6020eff32f46c6d8e01af2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e457688eefd3c83aabf1d551310f5831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70a971e96f9a0f523e79eb5b8fbb1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d14377eb877b6f4067f9fcade1937233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e129c74ccd351e69a597af92b3bb0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22d4ed4c6ea852c8297856c6a495c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74056bb622bf938903e732dbbd83c34b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1268156a010d803c8ff1a636cdcb9f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a2d87c5eb624b31f60a3aeddf879838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fb54f2e69cc92bfa64f573bb655ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6b213c597080820e8f1abfff6893940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2214c568ac087894fe4fdc2afc735b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a173ed484fc52bc403e881a3f9d044242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b15e1a1c942750d05495f4a7f206443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eee966ce61daab267fe78f237f419644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e16f62d70f480503e8b7534b662fa745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01f7cbe6501223af1ed0c1f900b4c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcc9b5a587c95cb407c557db085d2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325145a747f6a9bd28a063c19ba45be648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d88a49cd0aeb8cd352d9efb817a9ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dfedaf62fc245c4de44f32eb9c92b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563bd60d8bc4ff30a92db23972fd51551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf402bbdfeab22e91881bbe93857d5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aface5b5760711ff571e3403a849e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7413077464506e34b0b116d7e4aeb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef01395fbf2095bfc192928bcaa33255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8e1ebd016bd89750f16407750d73b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2a8d61d6cdf41a4641e65efbb29b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c927fa5eaf912724c1e3634d6b811b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6daee69aefac0e723146bde8cfd6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340333de71f996dedbb9689ecc6387760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ce6d6dd6160cc4c9385c3bf81f9a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea3ca725de13816763aa66862d640e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a0af09afbf32e027727e2d5f309fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793a2688d705a0b3e0d9abd90ae449764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916b4be14e31b7aed39afc89133b94e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f4d4d9ecfe7138877bf741634a53566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67837510b65d256ac1f489ace40f591267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316967609fa2f6321fbee13c0cc80b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e2a1017022f7896efda0423131f6669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220093827cc84a305d63b319887475470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b1b1e7038e150ca1680f2083c01f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5100df1c80e74c4426180638c80b87972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9cb6a13d555a3f51f24c083061a3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206def236f5a359fe26fa130511690774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02099db1f889fbbdcbce5b88af6b3ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a4721c06df3392b38d1c8f67edaba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e442cea44fdfff1bc910da9a8015ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1d352876253f3dc45582d64b2ea2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65df6c5ae50034440512177c508f4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87fe770875ad48e55754d7b32f525880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6506e318ffb7679d97a6982c66dba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae5557525c4a14514f7bc4ff604bb982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fee73c7ca33a5a40a2dc984e16dd3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0745827603a33d59499bef4f34cb38084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aea1ebd407114160a14ed37b20662485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ee832791f8e0fb14d5c642017c54f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724794e5b1c932bcda73a0da10a9d83587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba41b88a2d52a1c7e75540484cc6cc788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e23139c5ae4f4a16155d9ed2db69c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2c0480eb4744a8cb21dcb15150a1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdcfd980c869c822329e5a72d34e0e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379ed2b054c5fcf6072477bc0552c7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9275cd88bd034c0104a6e0dbe86ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b81c500ae3f2b58460d7db443a96894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a5d285e54575fc76ba339c6c8f11095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe2ba9d1689cf27ccf19cb3e15deed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095646e6e490ee7d27357e7bdac005797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2e804bed7f04929da79d70960fc8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fcbfbac66eda11c6289f9f09ba41499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c0d6589b6cefcdd15625d6a2d79c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abba1adb1f9e7bbc624b90c1b1713c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523b8f5425c90d27f715a88f62003c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e26ae504a944cef1ca8627e28dc8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d50f7daed98ddbfefb06c7904782dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187dee98848261827690d33cedbfc24105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8fe2de092b0dffb62f7df91548b85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c480cee2e37bbea801ae4e526658a24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80e0217ac6fdc5551bd196faebf26a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89471650b78b59985783253366b387109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43fcf071e1e30397dc290c9836c73e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6315829f91fdddebbd0b9a336e96f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd12ad84f3ec76c2cf65f43b0a071a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c3fa8d262e62f5fd03de62fe8d778113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fc99ad9479336aed6e4a915dacae3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd1732e31978af752d5541b1716588115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9252d06c5539d4ef2252ce9fad26e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20233eaeba05559e1d18b70bd6e64172117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ff62caf1cf05e44dc7c0de9207cec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6a3534386f3086e6766c10ad12bed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068d59615c405230750a807bd101d94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a098f997ca602394a6b5fcf11f6e627121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628a03bf8b9c6c1b929564d500b893f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de2c77d77db901d6ff0699672b6956123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e8aafc5ea0fffa1c8f2cee59a5856124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc70b80a1032e428a0624d3f6adae7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be98e52ee4ae1dbb6c741d1d7ec6a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eeae481e2c1dcea9608a5378e847f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1303786d189a7bdfac8dc4d1d6701128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f3e6c78ab941887ae2548c624c3d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddd0aecd631de79cffe60b54cfbd6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66885eac58afaf5ca46bdb8b00f19e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc475d065b64a2920332c64781e8eed7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b5c36ffa0eeb79758c36b7b90628d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cce42c91727722447f328a44661e04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6ea056294225f0b8108a7d43a1663135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741885cbdd0bad0b796400e9979e609136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952444916648cb41bc32ddb54a87798e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76619f4a4299f0de6bd97e05200941b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac84043d60118543b13a318b8d799e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9f57bb63d91815eb13d7b362140df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05033bed661455d6fd4e345d2bbe5d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0887e4130a6a781efe1cf714ab9c5d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a8e5bf20aaf6414575cae63ecbc02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ebaa06fec050ab3c818e90ec41e3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21533d28f4ca357abfa2fcb69a5b27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fb5286c83d7a5437b6252dda9f318146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd31f03a7f4e9b40393e16a3db7d09147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38511a705e1c44f98a74044adfc56e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f7740051ace0cf486b9e3afe63edf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66b2c1944e75ed2353db9c7b897b49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71be6f134ca7775ad89d96156041c20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccca28104733aded060b29d5e87167152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae80c0fdc6b618c1147177578c40aa4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68370ef2b8fc25f52115f7daebc9f559154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>