--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda29ca09525ae9739c00c8ecc614d061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8177ff8461f2df28bca8ecf18ed6f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112d8d3653e25a7e98f6ee4a4ca19fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5ee822273453db7cf3ea4e0716de54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ab476a1e144806cb965efe63236da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75cc4d467f7fe1c24014f117d4a7256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893300148934f6ac8f2b7f14fc47dd0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f619b181fad3e605c8cf966a9ee928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c48af287be4f34044f7af543c8f8689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b16655cce88514477997262ee62e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c42ce4fb2b436fd504bd327322de611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3e27c21a4a97ee2bf3b2a0c36ca3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cf06d4f0cc36afd50d21dda7171c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed83b5d810bcb395c0c6b450998e34a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1551c8a5fa3e39d73905068a1d6117015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dd5c2eadfcb75eb2d22d4b5e6e12e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d768e92f7cb0afe964b5a75c5539c9417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0c9030a05d0243c5a224d8fb2f41718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301ea0da58c57fab646af6601e9da6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce425a69a86b5a770ffdd3e32a48ad6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8f90b0192a16d7afa007f075a5a2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94354df8cc19a0b887eed28c0ff7eab622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a365597915c3bad24ce41c64f32d89e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1feb58d0fa477bbc94f9d7a37433f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c345f544cc5f68009eb14ea9b7a2dbf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343575b88f1acb47e86a016c6a6482c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f92c72caa7267779a46dc704c34e9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e84ef1425069f31a0f87b6a24431f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52738aeab3ab8d506c8fbd9cfae34ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93bb3610bdc0e7bcbd61919472c4b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661a5d6756f2155b770ecd5ecd40f1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f68fb8193fb852edc8aab3c33b4c1032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0593e64167a08ccf1feded77ebc712433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefed76aa9eac6f0c20d16e9c3a472e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99e0c6acb742c3547abc88c67b70d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b14750a78ec7c2c3fc7f4a2ddfec5436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1787123957ccc67f9e8d8b82a09bff237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944413a423409a14073a6e2f661ab87338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2e33f675a45264616f3de7ff5552739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2995395236be42882627fa0cafb1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426287e91bb0afca86b1d5b273a27cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6ee2a37397dbdb90838920ecad24242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4294427a4ce585b283274c8bc19e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c88ec1b8f111e897df767144b63d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a7d5a6e062ced89696332d8020bdb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e14d47273e0a23e4555ab4870896a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3923e52194edb4dbc3e3ebf8c8628447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e6867f24c884330845d8a189fbb8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe272a434ac5c51b530d61edfe34307a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e29c39a1535f9eadfc54a519b0ee8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e2c9a4093d332ec2043dfb9a5c7de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c29d596db537c6ef704dce7b3399752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808dea783038413204e89b797c4abd953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4a5fa792a301d5d2c3856f77a914454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743ff573818ebb403f487384b0fdc5e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48887114f5e67abef152695eb2e3348b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c72db4e4bb949939d74b513485fac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdfffba562070deeb5f49eedd25ca858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abf1654dbbcb0122dd9b08c5f227c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be521f09c8ee8926be576c01ce06a93860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1d5e9196efc9bce9afab227815c7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e8e4428803161d713cc848b2de91862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b49e13d394bf714ace2201205e123e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69282b8f94c90c7e1f2dbe9de5e851464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f166a4c74e7a1eead00df5a8e5471165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec775a6edbfc4505eb1d69b9b5a19c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094c5623b41bb8898e10fac7ad8a4cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec06fbda45a99df4ce74eae8878a5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125ddaca3dc6b4ec06271879c91765c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913ffcf52fc776f2eace943ea37c15170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627351895f6abedbe8439bf6fae05d5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f1a7ba761cd625613e0cc48d221a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50fa449ae9db25bfdcc5bbcb4d82ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392e3b8da971f11159ebc3539bde61e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d14899fa55e276fd60cfdd6af9386275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac399d7526a539c0316b5f732fedc20776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4676abb5dafda84326d6ba732bba8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37beb2a3e9c47948e4e6186de5cce11678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37570fc2aa2769853a1769bc89539079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec44cc3e86ea653adc35e21b7a4a68c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765a97bfd3c3b45dcbfbc6eb5155b4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc513cc324e0e4654bba33f7a7f52182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687bb390fa9fa7d65ecf8ad78070fd483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a788f2de1ae00579d930f8dc0343084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b21d86fef4191665febf88bcbb1bd385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a17e51d5ce53d0d0839337d717ac3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a245c45d0b142e3fd1327112af8ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523ac92d2138e763a1638bf6db3ee4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b5a5930ca425bee282f4bfe7aeaa689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2db33bcf7e122b702d936371ac92c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9c0617feec0eb1f6ccc91c78c279491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a15cb091adbb94db74dd56a3b8458292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198ff70c485f878fae5ac9f7f7866f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac30e6efec607fa18a5bc7eda47c79194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56220cd14237a41c5579d79f0c3ffbce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc146a80438c655a6a5c908531158a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78842d4b805af0b7a6b67f9761bc97be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083601eae31148023993950a9a1c562398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b42643e0977f4a1c181e80731851099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f52c1749796c1de02d84175c06d3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cdbc87d233fdfbf2bd845984c2ff5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a024eb0369bfded92996153ebccdb3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e1ca8f3d843c56a4424540022727a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b58edb02caded34e9423f6481db2c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bbdd716b2f019470c93f08b62a27e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed69f30076f7d418b27c18e000d905106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a128bacc8a2c706096ec8ce132b97107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce60ce9b4d19183a8c702a5f0ebbdcb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d0cdf907e7945459c9ffff236188c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c1ae5e7803f88e211dfa346ebe867110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48af8094d561a02fc4ad76aca356302111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde40c2e507e01c543e4506c73b82f96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa53c21bf682bad114ba28d2439fee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0c72a64f2b3e3342443cdb6a6245f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b471d8cc981837b8c33f74bc44bf46a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30f76240b2de54daabf3d5f0d194f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435cd1685ccaaf1737b3612376bae9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0c156455e8c7bf783b9f80aea4f83118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcccee79ab327eb95e34ce3badd781119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce76fbb04a6e8b31c908c3e3ee5561120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eded6a78e280497170e4f278599eff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7c01e7f2f35267c5fbca48937b44f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025181ddac3eec71d037c9c6dce3ece5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf078cd09c7eab5a1e822a10660320b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089511032f70ccbd4435d152d9e58b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b43935373b35a7e80f689e07a06b2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8ca23c9b1b9e7c716e087f2eb478c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8773ac8a8efc242f6a126a1a2e1bb67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6401f5a59dcf89027f3906a67039b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8c8bddfaeab9b3a33fc3e1b77314c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7c7c5ededf48cd8f06fa7371f7b3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41882bc750c6be5e0c98764914e0ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84563861e90d911e199d1f815a860d58133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d30ac91278fbdf43099bb6d48ed96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3610ab3c919dcb09b4f5a80f19da1d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a45e1c0b174484e88cc8525db1cb4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a3c9fca69286fa8ba825114f4ed05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6fbfaec32f96fb8cd6b7e331bcfaa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc0239ec1677a51a9aa9b837b8a21e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c13b73cb558af8c028710f5afbe21140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df093244cc5b84f085e75d9fa9103274141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ab9c73a1f588fce2b80c77f9f230c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5892c96ac9edcf57f07530ce1ab2551143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f2d19ba6ec1fb2edd450671c3328c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ec4dbdc7b9233f3f2e369661a7c04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938b92b6b19dab698e92a218a51d39f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783eb904ed9f57384597018b71ac28b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7a901f50f918d2e4a1aab1302b947148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8824cddf416d6dd67138e442e26c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f456e4ab2d34542673f033df70cd318150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f90745496498ed58e5a03560d764b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699d83f13d5361d8c114a64c8ac430f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bf0d69fbc3ed4fda3c631ba912dc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cd7b5e084dc9ac9da64606f9f7453154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39d96e25d6360e18995904baf247151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654904deca9b47a6d119d5c9a7d6aefb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9fe8d1311acaaf416f588878befa73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4f1557f7a1fe5088f1d9e5af6a1b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b926bcda3ef2f1ce5eff4d6b6a4f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0f7130f997647c9d3148ff2eb9a926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cee77a28306730349531c8f01092637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79389a3367ffcdde080f912fa9c8f3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501124f658bf4c3918d22d49712661209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514496b8547328b826617aa8bdc5be510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b980e278aabdfc51c168168c2787b1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8947c0e6d2a4620e04f82fb6a488912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029aab1564b55d3b26206a6f0e5b67c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f798cc6a9f4d9d9cff7568aa05d6c4d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210eb636007b4e801b1b3e4de0fda8b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1035a2ce616f76de04338500da0c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e0b01f388f9863c350d28e9dc42a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71839655ddbc89f1f060556bee30a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb1fe42064115c7614f50aa2aed1a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c812cfafabca135e14b13a14cd7c6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1259eb3bf8394dc97196713ce872721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a314219e59018159308622f02a75222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020906cb5b337881ca28772ad08f73223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f12b8bd7dbb0fa2a1390e483bd5f2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d83d641cd06a9be169c03cbccabddc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc0a719e37f28c10a259acf88b97cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49133a3260d6cd1dc4cdead5776b969527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4956e6feadbc8ebec2084c2482e7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd82b82ec7d441e4c73914904a3337129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259650a554aeccb69234fa61229fcb4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c470754c46709f81c2a86057552cc931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9275723330ca8bbb768cd577cda0f4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb886a02f8f6d91da27708229c9e0f0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fa374951da21e3c933cb54ac9bf9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b148bd989317b09fbd1521f2421b0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60228d51d7b4e7d023e9377a0283911d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93edec2b6ab08144e437de71aee75237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68ba49c2de5e1e7ba6ad31499af71638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6904df226ccc660e87c5c8a0f3d9a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1775c6ab1bd5507fcb7a6b9b10788040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7c8ffb397304ad1c9a1f1407e562741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719c4fd1e4f2fa82a6b138bda9da8bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8d6278b5060a5d0fed4b7bbac96e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef934de8378dbd6d8e1d55cd057eb444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0a1194416f62d8993d9e93374475d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a3e248191a862ad94070e25476abe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b9eeaaa1c7101089b122f86973fa747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668e238918d86a87b575e5d4fb9ba9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d67c24afba08f6e3140fc35d70a7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e35c441b7f87bed1266ad5299561750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933867b842e9af3bf9cb070c181058751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b6dec656cd7d9529140c5de14dd2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4de39f1d2d51f5ea58541b2eeda0e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62547db166fa5b618fe0c9f0df02cb8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba24f6dddd50afb1361accae2e08e6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba126ba6201c39cea38aa7117f6c220e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da991a2c7cc2f3b085f677bc7e46a80f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7bd15d4877b4c6cbb2b5f35e7283b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1d550402caacf758db9207015443259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776714a57a59958af0929ba35d4982a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9fbfb2ba7ebfedd29256333208f7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe974e93bcf8f8c0f48d450ae1b1ebda62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b4d3102d8561606ccfc991e35b84763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158a0d36a27dcd16bd945ae19387e4864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e0480c319aa64c75816c4d2ea969065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42883cd7a6bdde5a5785aa627dc1926666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9bc994916314993fe47de5eb5e5ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354044d6be953609734860debbff8e8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cf2e49088ac97433112d3580699b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c1cedfe24000e89a5699af715025b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f3c7409fe9cdf40987321d65c1db971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea05edb7e601cff8f7cf1a01ff3dc472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdd3e205d897cb0d62eaf84f0f415773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951215f5e27a0f3142a31dabffb78e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943f59572a626dbd667dc7e934e31f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1df23386d85fbb201c518989d3087776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf967658191aba720dac6d6f3aa3e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8b21e86d508d20724186009f2940a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c15e1d9d2d84d47d90f91cff77441b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c13970be3e1e883db28aa1fa1a85e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cb483f01564efc4814ec66aa1ebab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e7faa3c5d22ceebc9303282f8e51a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eac0a018a9c8c16cf58767a8c22e6483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996071bcbaf3e0deba3fdcf5cf9f8c9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fd649be18a55b73fcaee9f04316ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3981bdf6011d47eeec1b51757a8dd0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a36d15e6e7ba0174fa9d858df4901387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6974ff7a2fc58c93080087013100cf788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb540a396b749474725eac897ab9a02289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cecbfa4dee152740b8bbed15fa15590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b26c8635eeb7b8e71af3ace0cb04d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beacb33f76ab4626b74cdf58eb889092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725410d8c6b727f4d7656ab9cca10f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25ca8e3cfe97e630ecc3480ebd183b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f59f28b76a5fc1a3c725ba441ed37195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc5cff770cbf2952b6236f33f7250496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc612265d00a39ab0a7b6c7b1cfd12c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f217a57848df331e1f7c0585be8297b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb4cba80e2e688b441b0d953f87c3c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c6e918b4e55f58f988e7d6f0a2067100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5edf95c89268c050e5fe7e96f38fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd3a3cfb642c90eb6fc542cebae676102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17874b4e065b9e28d30f3d167dd1a558103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab9eaa3688529a8c0c978430732860104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76b0d33ae15512d825c11905eb14b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3a2f9dc108cbce4cf85282f1ab2c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd269eb0ed860085b18b8af5bf7352f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefac25e34cebfdf71fd97c98993f2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe749d007f602d21b88ffb025520af1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456d1d104e5aea17cde5319d5f969ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154d98c435ebba8372b3ef79bd74a10111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92c0867983efaf6b385ce1139ba344112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7756e73989cad8207dc065505b4b9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492cb1e1cb8c65f3f3ecd39c1c4e54f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5def3541cc2b1255f6d7f6f31163f7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dd9a9cc48be2a74525673ec524173116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6686e4277892ed801b4fe4d964964ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634f9cc5a7df08bfbf3397a1b438976118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a13ce441179fe7c1cff1a65b0b73a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafbbc4393e46c1f529bab607ac832f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdc4569e65db98cd83358a16f32c2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e97bb992efdbc67c7c47723b13290122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bf119e991e6f9be9e2644b9ea664c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62daa8e931cf998aa8bf4ac1882d90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75084a9e4a23016a6b7c5115549ac2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05add003d8160d44bca904798a4ab898126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648200e041485da8706ae9c9a4dfcde127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a188ce42dca917f9a224ef48e01342d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3883a8ac18c9f51b6b9949f0adead129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639a83302d7700c0fb7c4132759f655130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bb00d7f17f9019f5b139f8b08a4a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f3f1e8e45e29b73819587c4bb3acb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d84c9f49d416ee0afac23f2db3f77f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c299aa2a0eba60b99ec36cdcb3bf842134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51679d0e606a66ff7ff4f1a5a9b386c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a8a15fb40cabb436cba7b3e19d39a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545a793f12d9aa585dd0e615ff379d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb008bc9f4ede7ee4913e7d7b1e4bf2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c011f3059ecafa1e946a6855adb11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99790f55612ea80ce36cb6cf5189d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3c92c75efdb95588ac6e4a9778821141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedf697c84984bd931ec884f97169c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0981a95f4ac8de38a1de854a8f3d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc9521b3cdd87e4fe1169f81852c33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf747a6171b1af14812b282640dfb5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dafc18bb10a2bcccad149076132ea3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5ec60d5175c9db60436a178d583e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd1bb8eb90ba5a753a24e51b54d55e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76ea1b708e95bd13c5dd07a8ac1a2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54121468a74929a1be8d08c2f0d94740150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9aa6f47c7487cc5c723c83710aee4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098dd80584921a78d7af3320638340f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10927dd3ba2677447366827e149415153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dffccc2159ed1ad844d563b726785a154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>