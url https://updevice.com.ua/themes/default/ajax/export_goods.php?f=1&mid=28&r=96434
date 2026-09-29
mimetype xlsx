--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294994903fae06551e04cc9a388b6051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbc260a1138a7bb9902503632070292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b92ed6ea1e3387eb16d0c580ae7e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fd6be0791b144e9509c55403f67514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de890bdffc3540113f32c9c570dac4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a64db0ade2469397cca6a1e16269af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1532bdef60f9ade43fcb634f599dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a327f6b597ac5be5c7063531059674b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5545e12c30873af31c3ed3be328a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dfb2fcd7964198e61bc364448c43e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d189eba327f649f06241c78d045c5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb221cddc2175c4de0135d1cf4c5b58412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068649f16c84cc51e4bf60c8e7338f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c6cc84eb1dd9c55ef685febe606f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec45ffb59fae44f56b6109ff7f861c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd582b5231c7f55325a0ffb30b31cf916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8ac3d25ce1b9e8d213d3f96c472eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe659712fcd7cc086cf09074829a1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d05494dae13a8eb98f59901c2368419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd16f3b20f65bdb18972b1acbf691ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c315ffe4b6213c9729e85d455e47d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768d816cbde6565bf835f707c47001022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd781178c9c0d746ceb1c73a24eb5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe56b6f3dc8606bdb0710e9eeadaf924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508f50b0ab3b6d4042e7b1cd65b58de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450245ddce21f88efe18f63a778322a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4023fbc2ea18487e214bc92abed8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a194a15d35c077c47dd663f3aa88e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117ec9a15b2700da2673b64a098998c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89088efef1ac5bee39f625786f40213330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb3e314c00f869c7662e059d30334f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c712141bcd6ed816c6098f906d475b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f8b7ec5a8f6d72a88d07ff629740033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419609f0e205102c72c43b6f8ea0f37d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56357ef984c0f13f132ce506e90d7bf635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a4f06688d3cea23ec92bebbc9b8cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068d026f83e4b4e398ab8a44b11d83f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718db0d4d272500f0e376f917739de738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e28c5bb41471c5ac337fabc7c15da939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e0643071d6bb089313e36fbc30d9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418aa6976285944b446be1412ed611db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1821ed8c39819d39d978c4a3b7e417d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c6669b8e9ba8f49bb8cb958c3323b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106ff3cb9b5b4ba32642a414f5aff6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cbc577addeb94e0ad4101e5d58ca245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a083a145e8e751e1913a53a0d2879446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e227befecb8cab827927f96259779347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36a7108a698e305df4f6aeb27a829b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4789ba010087c6a005ddfa95d7a398449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0cec5960bf72c5fcb091a1c3eee4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5afe5bbb6ea14a47f1381aee9ed60f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de126dc08698a9f1f11dacae6d5ff1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555322a45a59fe3c3bdf2db77ea1cff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95d27c8ac9bdcb3a0a1bcd798f3d7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdbefa6e5dcc5874ca192215155bea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f54a9db665d24fb510a522e781b9b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e40a65086dd71789ee014acc66d78057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003caf445afdd73f5a631737b6316af858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1826aa9b35c46ef1f6500655dee3c3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681272be4ba04858cc21e34d7201b49b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ec8e3954213898bc4e86dcff244ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11af8426ab293dec9fcc5cc67331b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15defe7bf6e83028ba23472efa80c7ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f2b9cd50361ce59645c20da3de4e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5129f9cddfc233c8aed6b7c6c172665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045d9c3d478a6064883e780f0625cfe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec58c64bf95fc3ef9f954577d0ee3167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fed4356e7c071af941ef3f5f92ad168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f4428235cb3db0a7c3254157ba02e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838c5be65e070409bb63d24dbedaa5970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de33ec56895b1696d4db280eae273c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedff1ab4606842543f8cbbabc74152672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fa88b86c893cd1dbddc9cbbe3b8b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238fc61e4e97be5df6efc620b8e988774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa57003bce5c0fbfe80c916391212775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfc1c186c9501e42f936e3518b58e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297053f7c74cbd01b5a9f2a93db636fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaae7dd63463535f7ce21eb0f8dc38f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eab98164e666df776de8d403fcd22c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68935f65350f2463056b6fa290151b6480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee6793c6b14b59da668c0e656d007f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c885ea140f5f41b5e06924c7a725582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3391e44c2426dd451005701f4cabce083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a2b36170c0b2f7c67148af8dc6ebf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a06e4db1c84da2eb6c2ca467b20e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8932dea6726b6930b36c5dd15820c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85981a21b66d72053f2daeee68586e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fbab9e3b6522a8edd0e3cf9c70d0888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad13c12a402eb8b8145510f94288e4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460038b3f915267dfb756251e981696c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610aa62a4f933bb35c5beb8fb5c5cdd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955bc4dafbd864e2cc7b9b9f9c3761592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5574368eb2f66f0cb0055840074b4093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb82eadc1916e2017175b530f121b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35570b2100bd06831966156f13452695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedcc079df3c10bf90f3ca92fcfef4f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1ad648b28a5abfac1e487c872f6db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e1038afa874f95002787b60a8e19398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb81e90411bf6a52fce8adc942aefd699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122efcff1e3f9f763066c498719ab7cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818cceaec3c1ea2bd5a0bbe0a19b00b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15ac3cea7664aba08cafe56ca02509102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074a2df60a60bda0342a4cdd7928277103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ef24dac5f18829c2bbd4048345cb4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509200503d73a0578023da83dfc90c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d0191b1d3c0fc55138404d3f3be39106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c969777a250c8e9c2a40efe76cb7187107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76606161377a586dd27a09a714fbfa47108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290396f4ad7964dec8f30c3e25d0b189109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812f2fe8d8d3d658acb14bb351c2057110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6914e00299b67ad750e5ff698853ea8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365984be2ed3e5ddfd9a10e22c92b71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b8a19595649232307595975886da1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d01c21989f03e9bb1d5aa718d621a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadad742ab830ae80d55be9f052c12a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36cef19eb6f665432fe6d2a5e2e434116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbff769ad33123c3e752ce2d37e2bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812383de3e1e75d7002fc8becfbf63ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc298ceea81c98f938f1ec4ffcde40d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e4c169306b136543931fb581ff59c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efd1a6ad75bfa82c627f020a08f073121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8dd887e99717ca632149a2da741c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e6b34e0c4b8807c8280c75e87e96e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa035939083ad4143a7216fa8eda4db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58531cc76ae2473badceef78c607f627125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2637ce96dacdf725edd4d5a129731126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e17749f07170b3fad2f359d3664e0e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b599ae2c35e6c933f474df66c5088ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5e85b15863a386cdcf68abbdcbc72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9782e07f49f128632f8b95672fdee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd299b89aecfdf740c218c52e7b47ca3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6441c9733abaae779a2ce82a54cdf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c202518137c8cd3c9f8617c11d2269133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8712e3e02124f4f31b5159ce8c44187134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e0e025e61bcc68837a416667addb6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164d9e536c91e64a4c1295475219509136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a2bad517329417650b0e6b09f279a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa79c77e40549b0d60240f7994896f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be3afdb8afae4d78b63fc4737d8a4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78436610d3593517306e2d1ca08bb7f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48ea3325e0f44fa33a942d14172020141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a061ec344d0c8a405ad0ae8d060b6f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74afd41637b66a9a7fe2790c4632d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf4fa871d69ae2bc5cc311486fe96a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ca3181f92c08a26f23a2ddcc9e82d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885134e7d58eea96af6e3d3b0975c97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baa75c626098c3aca1c50382fa5317147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b656f69e6b91b05f95f7e2163aa6f89148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29132f84c44d774dba8e24c0fbff4a40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05788c896fc4097ca1eb9f728db24c79150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c218df2af2266bbc35b59c0765ea5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985f7aa56cba199186f7ebf043bfa8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf0288da24d578f9090a5eb4f6906f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d81b6d6ebba4873d7598f2a1208020154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce9e68d8c202e465c05593c3724c741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15f839eaa34fe6bac1f968478493d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297326c28775e90b6a82488a1288ac83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb3c093d1a28334693cefdad2ee63a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd71400daf5aa38db0f2e3841cc9de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d96f0633f9716223156034606371e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c11192f5831693e14335750d699247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae48da1d4951b31ed1a043c084b20b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b27ca62fc2f374ec9e9f1abf73c6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b38cb87d354854e9549fbd7dd09e4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b84a4be0f2ee5b513791d90a4a9fd611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6e5c513720b7a02c1523b0998316712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8487a17043bf814918e22828b455b3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b923f20db0eea50935eb0e6726430114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2cb0238ea7f80e759dc474c17dd2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec571d0a385f61f837c32e7528e5dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d3ccf50e6e3afb5fc37b2f58514bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64767805eb470e2c3cb70abbcdfbb3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c680ab2e386464a74ef986a95f49319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fcd1aa894ee032d80f7f29860475720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65338cbbc39537cf234356e77ac2202821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb526ba649c864d6660b0c088b26f9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525bab8e424996b46bd457ecdacf0b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ed75eeeb6ea7419c1ce413ba6ac3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9791d00249f58a298dbfc08375434625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165fcc478aa80844a1af4a791fbd79126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cabfffd54e608d84525e1595fb71727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406411d572f7b3e243c9fe9b4b37c2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df512e2740b4dcfae79ad9f797626a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1c0a970cc6844c18c74ceef5d423330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf32f6c92ba03d823bd77348b8b07e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48b6a1e12d3d951a2ebd0f09bc60e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1c4e35956bbff54070d7bfb099f8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e347e41d5ced288b64ca28569610a5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53334176b6ffb100512497667d1c68735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf647ec7ce0a7f1448d4b042a88d4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69964c28c010b8f437c06ccb122d8d7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7579769ce38d03948a3045302c02d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcba001d5ab2d808c4900bc60d8082139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee249255188cb25e375dc67b644414fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383785de5e5d7ed4eece6e9574f6c63c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881d3415ddfec7b46da76893e0e0dac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b0ad607dbc15aded07789db28ce0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a44a709666faf6d4756bba763dba444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128ceafacdc57167d968c6d99b1a89545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d73c2f33cc24e3eecc0fc5fec2116446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599113345d7c5fe6c78430e46f5af94247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cca33620dd3a5ac692c5a03065a7cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040ae2da914d14dd2234514d7c4f49c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403f02ad3790f397b46bb3bc08c6d0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa9a25d5cabed96297c969f350421051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921c0e5ff0e1458a44eef1f84da098452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2732de4fb955bcb6efc2dc6fa0acb953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec38296e12c5452d06daacfcfc5474d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91c10324db3d2fe7675d0008d6948e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8606482124b9eadf7f302eaf310f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9548b24d8a54a70eadc7027877ceb057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854a276e0e191d0ac09c68e5bca96b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc274c5da5c340cd616b79a44c421b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65589a41ca26d86cf7b4db41ebb5c3dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0fd661de6793a31740ef6c46b5ac961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f96f4f09a7c5ad2955f7c5283e422e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a656430e5ad871206d7246a4c8705bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b732224d40c4c9b27d049965f05929f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f09bb8399d254d1eaeb17aa0a3c3fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92981ed65c180a21d2bc578cfa70da3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440058205a967f8b525c7f14216cfb2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5756d1f44b1c4e1ef50e4d733265ae768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06731457f8ce6627be8bef115484b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f905a61d2d919487d50fbe0f374e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f74fc39dacc8f2237b1d6a541158a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ffa40eb1c246f573ea968d8b9e6f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86481c795a6a533b15c427e3a0a73ec873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668da75bd4a844392270943f30f674074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a50e5a68e8f139c74be1ee5d307ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b927b8278eb8d93cd208539b587410d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bb85363ebe275ac253d31bfcdd77277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae46c1e5420ba1de5a4b8263bf22e1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606114c168f0c98987e73842f86a02479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc23cee12377b6d037185bb88b2c3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f0c9bcde5616f5336a7cafb2baf2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eefb1ff0dd6dd24bd5d8be58dd223982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650f4fb45d1f53da488f7c0f50153db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422a48ab248922dc33e10c0ffd018df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ac00b33869c933acc181d044cdf3085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f04c3a537e9044d29b121f25ae7b1186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797b2e4bb393418392ee9b22ebf4c1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234a79ce3e5a152f696420fe4071a1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad5fbbf76b3fd7c6e653c8d25f0c6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffabd08363f0a09e7f70ecced178ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab9ed8a7cf17e991a0456a1b9116e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be431ade3c74362408028ef093924d4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ec8f6bfc1b2ee9bce92241732c52b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2cac1b6e3842ceffdb69d933dd88194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b68edb76acf0d5d211a4cda645c23295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc539562d25dda7f9fff45f668cc0f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77805feda6f5df7f26f45f1837c30e1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc0ca41ea15cd906c21e1674709a7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd770fd8c22b6b77c6e42109e75fec099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d148a60c3dafb9d853f1ac55d38e44c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867cb485b75761e700ef338104b8eb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df10e2613e94de6f4222dffa027b44102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a5e5ef702ee8be165c44be55d2dd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a3c44524893975063064a2dce35f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f0184db4a56c702bab5869c2f98cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09117b074fcec572d6b263b131eb677106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539a293a49a920d7a58816e643bc29a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23e0c00426430d11a44211b64dd0c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a752280d52a234bdaee192e81eb9a4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b29bce7a346ee3c359f325de9d32a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd4b00914f99697535aebb99c83528111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e48fa9d7ee3c238693764eef8a1d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e99ae2ec70c31f9d4a378bcac49ab3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91003344af44f8e29c68657970c95456114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d822e0a6a79550c324506de465d2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fac141b70fd2202e35124dcd02628116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3b7823ac093e011402925ddb86360117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e088943e573a846084d82aed8ad7ff0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a1a38b38b90dc2034442bc7109be4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdc47e3f7c60597c02f25c0ca2589e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2badc982900d7cc382dc282813f9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18592c8ef50ca5b22bb10141253bf6d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8895755ed31f7018c3e269caade9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93a5300ed7ef13957b51186638ebe7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf0fcff85d1b6f372fe3ddce75e23a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8786fc400903b07db338af9afeb6d46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476ee164c6da89d78c094fa70d8cf20127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fe98cc2d8ef7ec2e026aa87d385d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c51d0f2858958356489c0cc9ef16a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8d0707e231d57663e7b5c6a32a70f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed08254fd2a94d79ed9ea2a92cc9eca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3effd764cdfa0f05ecc50fec7c0dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e0a60dccf0e359e6427cd4c196582133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d612e60c54cb3064800295ee634d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff3a00a8df39b4f8336d75ee75e967135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3057d2947a5db769288cd6c03133d52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06624130e4fd57fb60ea62b6eb5467dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5399f5c9b0fbedb0c586515c0320bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc8545f8663ce70541c2fd64e5c6e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26695faf1e45f577d716cf20211b8fd3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5ab23b1528792308f1100a74f52be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40d6d16080206f9bc20fe9a94f1d1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724d6d5e7b0f58f01d0896733b54ca0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a17b88eecf4a9fa428afdde0d8739144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf73f82f7ec6055e49b4e9b026c7b08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd432a9f83c3555ce3509e0bfe899b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396c34ea3537955360eaa54a4f14541147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de25b5ad8231684e5c9555749a97a98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0f878d695113f4e0618bac3a23f53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eda29dd6b735ec4dfb4c283804e569150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023beb8fd65a04f646e9fed093f6e37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113aca95c6aeefae0002c76ed8c696a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191357a12338b3e1230623477cc826a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2919db784a9747a5bf34f940a1150154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>