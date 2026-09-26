--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fb90d80cf6c00669b73ad7bd6aecc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0254637a6a962764a6a87a5d252441f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbb23f306977f83a5189947207cda53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0916c5c71f6ac688722700e190aef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b717edfa4ffafe5e5fae5f17c109075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7cdc6294d885a1c96c4356ff892996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee100ff7da5da8936bb880ec384ac917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82636b7595111809dcc4423ef39ebc4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b93467e6f8af624e6dfa40b240bf729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42ea9ea5a17b14965a05a115e8fa5810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df5c34f3831c41b55b15e84e48742a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71099ae6acf4edb300f010aad6766612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cdfb03c53cf0ce09f6fe7005513c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ea1820bb03fdd6a2e5eb75a2fc87014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e07926eb6fbb0a0945eeb308277cce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a92c193ed95bd0d76d80e42d13e1f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f6b49e23474a0dc76f2493822fadb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d77d106e18999e1dbff74714336dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d69722482dc429a0f917832be555f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06d5c3af1b7261753b214604628cd420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d549a7e63f1914a8e27d93bcf003f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0d8b0ead758c9174e93896ef7f38f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093fc8cc3efb968884b1f29fb6d767823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371e3f215aa06ebe713ea97c13b0b1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb54bf76cc0e661a84bc3e875b7acb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624beecedee2619654edfdde3239dc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36abdf30b6ff099e506e353c75f1d4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb6d7e582808a3508c215b21eea12928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca833ee007e91ca328146659510dfb529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a55fa400f72ea124d1dc21288da3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7fa708651f3c386dd3117291d1dba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12d832ba4982d59b831fab38c5829732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ce7797ecbf6819bb0067ca170fa7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8262299a9d1b95beca9f86bce2a6e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb2be043fb8440d44e851a0e0c507d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027af779a4d85fd50c7453f50ad936836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e23069dae188f0e861d499529cbf5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b58646d47c4ac2f478b73f3fdfeda38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fedf15cb597218f0e44319f12c95d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827657c9e077e682e96f87ae2c20f7a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298823f07a45a09ca7a487bf11505b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62b3a8952e5f7146ebf9318a565b9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e7b486f7057ff0d96d9e3ba3bfebf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf14555307c13c339e6736f9d57269044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b6a7e6e922555552756b680b8bd8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b526eacc05a3f66f10e23a3c014db646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532c5f4cd4e7ddabfcbcece2095abd247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565748e26c3075909b3a756a48101df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98cfc908733002aa1514eaa4a8fef949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f636d54e93f2ed006fa7b26bfe462f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ee7a76f6663e9ecc1cddff9865f4551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc504a9d1a10c8021b5b225dcf2705252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec39d72ac95dfcd9eb08c378e7ef4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f82a503cad291e8f2c4961aae4b1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34147f071224c72e6de3fc892ec87455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e03bf7e3568ee11bbd84bb4dcddc256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150089526fbe79ebc9abac93e04c4fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c441f70ca0c8a5b61f1e040b37e1ac858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a5a84b7adea316b36b51aea595fca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13bd03486da69c6afb9b4ece62720460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f40918b08e4f579b7ca72b254fbcb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e8e671322abe5044a33c227ae4bc662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c4e5af67f7e687ead56f5550c2c9863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f95c7f13771ff3b67ba0b8593f94264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bcfe58a1706e73ad752cb8d7f7b4165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57678f80269292e826fab24508c8c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548bfc3d31844d84bd45ae176f3783367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd80cbf26fba17d80643258a495138668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03949ae7721ae8f2f9aac93ba1feee8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d5729882b53ec30f7a3b97da5342870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940b4e167b321098ab4a948ca029dab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3c43e8659d2c33cf1d1d504cc8dcd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853bd155f0fa3108a14df90df19bd1f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd432569c63ec80655c0e056dba03874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df218e7d30d11e90580ff2c4bcaead275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936805fdfe28ffaef108f5ec9f0fb5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea58286d96a493b7d012d7dc83b353777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a151cc1ebab81ba38c3df80769c381178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f010ded714158a7d0246650d4b7985379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f88a8de97fe26e5842fe5ffc914d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cecfa2359468386c5a59b9cc15866881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285473d7718e9eaca6cb75cd82b6ddee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94362d9810ae5b62b1754ad032fd910983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c814a3d188868912823cbcd96bc02a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0fee441faaeb4271e4c07e5b3243785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0c39186ffa990282c60b7cbf14cf986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f560a911a543e27aff72b93a52f98587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d34695964f318a0c354b47193d84788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa818c5cba28596d5681a858ba3e1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a84dbc0b6079eaa9fc6500ec1ecb090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b1f16ab1a776b930d4bd23910223791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72702e87c6486738e533cc041dc6963a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27971ea756fe8731875402e01d254a4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fc3a0ad2be094d494960123447b6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932668dda3c53fae7a42beb0d4d0bd2395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c4309fe53f526a20454ff2e1690fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ce0dd9d132174b7a849e87d77c99197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66180266358ca7cf45ec92419a0d962798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9f8ac49f924b67c924d934566a77d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed572d0a2dd4528702c2c80f911f71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37379f1aaca4b095a40f69212ad908d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96be0836bd6b849b52c2fc4ceabe674102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b335c77d5b337746d36328571d8b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa68c1bebab0555458fddfdf96e3a8a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b762fd61b2d4ac220f7a46213d53f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f5836e89942ada2949a14bd6616e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71938357f0ab26e39406985621487a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349532f2e0895e1ba83815acb372f39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8278a38bcc0dd4dd67a779f77ca62a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87ac3303a09756329644a41e568b3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8bfcbcb499c4c47242fc5792ea8f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04384b79ead78306b9bcdeae1d4f011e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9b3dba427351938385a899504237e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0293309862d1391fac6675f284fd3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f4f5d5ec757dcfedc651b2c9499b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce01584f95e2cfa941c6d78ba348d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b31ede0a4d3dc37b32dbafc3d5dae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3679a1578274520b88090dddf295b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd38b639ae243ce8a37abf0c3db248119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe97114f4c1fef8cbd1880c776b8d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab691ad86abdf0c6fabb89d5c7d7ba4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc5e64919aa9c3fa1bfb05f70ec22b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad9f7a6c0ce8087d829c51115e5471123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff326266a0ee2c1a4bd21aeadc0ec05d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9035be02fa71bec381e255439989049125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a59c220072a635de1b5904b569dd9d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eaf1eb5412846b3801ab7b8a2eac33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db39dcf4176f58484e2cacb3fb5e41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099aa2d447919ba2de9cf35b189d283129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde12ab011d7307c19d0cab3d80d93e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ae4fb42e6aea178b53082a5540ef2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f76cd224a43a9788e9256dc16230a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fb2320322aaf810615b15301b0a8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f531a26e971ccc6e06b35bd23c7d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43045cd3b9dbe44107ddca25325e299135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417de14e21e5ba60b9fd25d0584d2744136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fddd385fb03c3d42a72e61159fe9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddab407444cdcc7824a1656c2d34db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3177dce37027ca16e5d72e57b4b75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c3162165c0c77ab0cf4e85ecca8f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff5f77a235d86def90be8210e72fa5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aae814cd87c2309982dc6b030b9b8f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7310966c3fac0d417b033582ef5b0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcad48227c6a400104bfa72039a5833144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28899a5fed567f76084c5b405e7526c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af60687aee49c34f80f80673f690b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5999d082c165fec4e822a24850a4d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1de67cfb33fdd29aa7b011119f870d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef58a80f78a4b053a6c186122fc691149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695998a01908b72b1c0ea1c805563fb9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207630ef0e4a7f29152d20203e88ef9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e504be7439a5803ece8f6561e15b14152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826d9d072eb17f0a9d64bebe9bfc2a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb662d66e812e5a02d0e85c38fc46c154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fe5eee92ab9b4e575b34ce53869311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e055656c6af632eb3ca116ed9d69fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4ecf86c785a3469576f717407b4653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e40432e94bfeabe85be25766fe1024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9e5473438029a2235df37e6a1b61c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926cea5da5715cb54819539a323675a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c62b5d8aed5e329ba7581b4ce52c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f015b51464808506bef1439fbac404a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188098bd8ac468c21380a3ecc1afc27a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82711188141047cae7c8bdf332592d1010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd7fcf945b22bdbae2d2967e2df8f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72104147c0500ef4f7baf89d83177612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451747fa23e247e8af35d7c4cad00ce013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9a07b5b5b7410b9447b6c7df628c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f54ece80ef44904d2232226df2e9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4ae6498f91de9e818061e42a9f51716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79d6e5fa787736a11f4bcb106b658717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3ad2b1fa3a97a8517973f2abcd85018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f7f856978fa23585da5cc2e8f590d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18920ab617718029b76a889a7754b9ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be74c27f8ef77ee47584b521ee601621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9430a47acaebc71599998bbc56e96ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d718474b2f4c7a822e6d7cee4ae5d5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3935ee03d70a4f709eaa985cd4447c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdebe7d001dc4686c7c9c075101d0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a606c29a48e3387059888803d2a0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50dcd30fb784a0dc96cbf909f812f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b138c11b5eb815c811e8fd0cc6c21d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fe809b0916cf4f6e4ecb57a5f41f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f05646388664b14d787bf0c606b8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb577998a5f48b03fa34d7aca9a96abb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f9419d485b8e6b1d0ad7effc5443232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f9d276c5cca33d8f3f85dace50e5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c4aa6f389a783f2940a34253292fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d965459a7cc4053a939cc7dbc801835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48cb9e364719ab9a67ed1ecb3875fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7e7ff34a278697a00b9dbc4221e9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bd090f4077b6dd4ed42ef14ebe92a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ce8c1ebe00d04b3cf744a0432862f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6656e597a9c604638bae3fcdfd67ce940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fd3246d9b31b76b6330cc237c3eec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012eadd6f36e211a33c852d6538487142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83c1078892bcb1580452ef8ad0959043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea997e5e70a755873fa62ea663bc2f0644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402afbe3b315404be2d61b5362e8a54d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675a259bea856115a1e23dfa529552c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ba9b3350905abe3cc4b6bbc9def8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29795993600d26539184f253562ea7af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14501c7bcb060ba79dd7e9213a6b684249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ac8408ccbeb6c07ff411b0061d41650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cf3c38afa3fcb3e4dd583c7772ba651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31690b7a3e4693e7f18f4c769c7ec91f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bf44fa5a6f163b1f36d69f50dd44453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ea6fd1d17e4529dbe846d33ac01b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccbcbf3f3a822c8346a2ced41bb8e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87b6f3d42a9a16f90945f10ca273da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d33b1c55831d55ba13575aeb87a1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77302b3ccb48d692b8444def0b934e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b69fbf08b93bdd2014d89041cb24059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258fe605af6a1b4ab7cf8e81dd2a76c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f534c471007e5b4e5fe2b7b76ffbb461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13339c1f245cd37e5107e249e903262262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1946475987320225fe40bb7cb8585c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71b72bb90f7f330fedaaac030f988164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc452c54e03fd789afae140cda9207f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f101753ae9f9b1ba219fc341f8352566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b671b881df348962854acef209dcf267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33a4116328b2fa0650b238be6176ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2420224944f3afa2b6a07e679845d2c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2fc61de53ba5dbe1a7f4db8e78f7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332104474ea0e73dda26f941f82a03e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35875c5d67282b5b0a2143dc78186e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef18fe1f8ad4a69c0d832c4b9f92bb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed33fe5e3aed219cfdc1c926a7335274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8a4bccb37e091d1960787f8345b2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b379733ebaee8da05770f6be52bc00676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de8d1f6f9ca32d8fe3a56a2e2b186077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236b13c04d32c1aacce7e363dd1c85e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d7b6ff0fed23a9a490dcae19d7c9579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a86a01e085b15cca608ef2ec9197dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc6da8993f0961275bf27afd2f5c5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf540c8ce11f9fd1b74886aff1c7c0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca86ec677b407b262aac9b4c38398f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8d97d2e009ef0d4f695a65c9e231384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dab3da1f7b4ac8b4311f9ec4ac7fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b617c8dc2fd5976107dc43fbf55ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d38e2f89c601a0aed9a4936b3c6ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b420e299e4d5424e0218b7ec7b37c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2191dfa8c03995f0b43c60b857b74a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267b4f07ebbd9e17e52bbf697f11bbb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d148b7618b9c1a526c255240d1d7cad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacfc2f0c921caf6f33f2351e5303a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0dda9b49f6a145a3fd880af6d20df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4960e83375118aa64a55afacd4ad694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ccc257d649bd2d704f0b249a3d46195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707ee9d8598ec6767ced537e547528d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcebf630500a9369322fb9396e995497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814a598cbaf69d26b44b8979093b8bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6027a5255b9ba663adf10244b42e03d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e8eabeab57e5796b117b2fc6d58ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214bf75e5b22b7fa123ba838675555e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f619b45538f29a77c495dd789429103102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4808065c2dcacc9a362889c8cb1cb72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed70830efaf6a8119773855457ce43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bd1c229d8663cbe363ed5bd2cf75e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ae479ff2ebeb70da29464dc61008d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cfde959d2fadbe674eeb08f9d1ff3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f917ec5b01af53a72ed17de64bf76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d029aebfd540dda7efefbd9b11bfbae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa32e1b52f26400adc468fb148c513110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d877a7c0628f275b1870e6a2d17545f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf39a11b1c9dbdc0563099852dda2a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff4495ff978d67b1228431d276ae3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240924535217a3e683945b679deeeda7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ab938d3595ee79e1c704c50b6beec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36efb70654f48e6ef62835c8cec3a29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9923a0daff01a7c5c85ada02c693b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d19e5f4fd8cb1d0ddb2eb89fb8523118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e1b3b20c1ba4a83ad5d01adfe5b39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768c1a91518b62f45878ae7ca03fc86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef8bcb6466cf99c264300095f4b48a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c63efdfb834a2b8cde57ecad95f127122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2254f5313b3001b304c31f7cedb8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee31633c940123cafb8d2d7bf51023124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4f5ce0b335a32e675bfb7344c7571125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f116c56abc5a74c6ce8c18ca9bbcd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfb7a53fb98b0715e12f0601402944127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c81216fd268e82a0bd9e19bf0390d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e15062b3acaa0f3e580287a41d0092129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e667f4452165f752ebb718ed0d128d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04501f73b1e8ac7c7de84e6bc4645c2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79583e1edec4e0011a38c4c4318c8d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed8d50695214c8ab8d56488ec267a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc26e286ba51321faa9c5a12be38ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019c41dfbb87a902d4bb2a33b4350f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d8d707b2db2852dbfd504e94c4b67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15b51ca508d4ce5f480d5da65ef970137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91520d14f97c195f3f27115b8f5e69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee29a8f3b73209c6832c2a3fcf0d73e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e510fc266358e0dca909a25461195140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93c466bb243925d90cac3fc482cbc4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6aa90f8d1631170c5d3d96cae8553142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ebb7bb9a9feb94c30d882a6adf04e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabdfedd577525eb2592b232896f169144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9cbf2f73bbd3f0656137d60ee511f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdcaad67d8d277de09ca8ebeb3d6cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47605081c76fb86169fde030f673d1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc847af138fb2d886bd934f200c0494e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7a9abcaf32c8ba26b26906c129531149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34658e8e630606d020d5887b78f30a68150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f67fdc1931f98e8b477f699c162a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ad50f373514f8db35791c7603c8bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84c8350f1596d010af6d450cc2328d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3b9dcdbb421d493a93b9ea62bc59d154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>