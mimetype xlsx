--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf7b8ea2319b55ab89806fe8a8ee661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d414866b8a1edef0e50dc7b8e617672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989dba98037a22d2e22fa81723a3f583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002eb1491a5ff47feef7bfa1ac8271924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8044925b8aba8522064ccc338fc7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bfaffa91f9faadfc109d1d72640306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c2f4b503de1f797c45865afe150337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7192192c454ffb93872f7f24feee348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85602414e3b1cbfbd1928b60f43698249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf1bfaa34dbbf8f61fb2e2fb38fc7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58cc03a0874ee81888bc228bb352a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7998858806781f52c172aa741a57812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb51bff442a8f38c34e2a29babcd46613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3b9ffa9a5d856a3280c0f5abff54414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418da57895f45c51458028bd7e30f4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a057663cd272d4f0bd3c01f8c758b5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de02ba774b318d66cafa18d5c1dbb7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fc726ba92388f611f6e6ddbbb619d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cbc32386e5e89712a8a5f0bcf4e9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac89cc947fe78012ce595739b38cd3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f223e446dafaac0e8b49547be2005521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff401bba09aacfae8e11e95aa734d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7f27bf3cc9c7df47aff92b8dce0d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c062e36cb81e253f82b0194c1fdb3dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6eda3225f49195cb9e3a6b4f8445a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c6159c479f724941ad7c5465450e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb44c5224e81646e5f16a7942f179f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553f7e47cd61d0138cb5dc3ec282dec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5181b0efa31121ad4a6cde7b4780c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b4b7ffafd5e0e16e753537ae622e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8f90066d2cf9660cc7759e3a757cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8c2f480515edaefadd6023a193a9232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1102ca2a74ae6508f1c9c77fe67be5a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3fdfdfd971b42fa456b168f19de0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404a97059c890221896863eb101717735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9951ab8d23fa235544dcea044b9bd836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b91a0113aeca38a6f139e80e09a6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1d0d215541f8e5ebabb899a6fd26338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266ada35982d38323c211740bb19fdc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f520dd0fbf8018605fef97025c965340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f92124d73cb39d0d0d73be370a4fc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18205657a1cc6ebcdead7588ea70c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783736545673e232e55ed6e978d255b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9380675226fd97f712b038d24c200b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b057da04935d758964bdce3655b42de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bcfcdb5324db15be2faa1b0a6bdc746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab9491006a153e400eae396e99dacb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d3f9fe296516b514d99bcdad45d2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06df4b413d3a6fbba6c04c33905b3c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc8e96f56272b006880be4dd19277150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c36cc3a356943e19b8e82794cd4f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab75487ae8fb6475be30f344819759f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137412f5e2d7a17b22f24468e01777553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712160cdfee862250b7a630d9a64a5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc96f75919b024240567d7d63d69c4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bebe1164e2bb09a387de94b54e80a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459f7c601a6cfa0ad332df37573cb5857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d3c4cacf8a3b9ac5949cda8b65fab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f299727dcd829e3ba62d9204e86c5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835d82e69b834346c9470480c694ef660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceeee203f38c0cea4c9e1f7ebb9ea7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133776beaa24b7f7747b99d64b3f533962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21481564d9ecf5fb3c799d714aa19463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e555df144c14985f40caaacf079db864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fcc748b53c0aab9dcd93459ee57f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d78b0abf6c9dc31024ede399bacaf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6147687f6bf2b8c88ee982696e5ba667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438266083fa3a40e96a5a0e6e1ac73168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797929c4deb0c15ebe2548f8bda227869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5752b83d708b8aac5f1f4fd5860fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738ca46bcf24eec442ffa8d4d199c2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c7f601ccc8cee30127a4eacb82cef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e0cf0aad76068481e2dfa787ae66673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7e14b0b3e40bee61d71a2ba498d5e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f1c844d33bfd16110681166acae3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ff5d357fe97fe059bfc738ad9fef176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4684d580e5aa772d7b79ffd09e5d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e787cbe652420d01b1a19397fbf301478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db57ad71ebfd43698e894ecddcb739c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a669e09677bfdecf42205b3c86403cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a8ed27ad712385453de29ad018abb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ed0354710e824c4928e0ad9a3450382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676541627e47570515080da4b62a8d7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35380774e1c27f4ba5c8c134b8e6586184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e52f542f178f36933290413ff3f8a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce1b0f38b3a88254f3211b7521730b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e89e2812e231f69dafce6a981475c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3709d5619808ec30772eff7d1b633a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58d29ea6da880e0dcf00fdf4cfdee789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc83f011699dfae9ca5be97cb03414d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00257aad8eacd504ebc8f58a43f59dbc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc26d12011ea072b62f2cae8b9b34a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f377d4c618b1ba153dbaa3e35ebc85c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b73540ef5f3f123797f0ec45809cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b9962842dcc1f98a30571240d9b1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c545f3ba7cc29a9ed035d2ede9e0e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df4c67c3a3586738f28975259946ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578aa3ec1d47929cd9106242e953f3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca050816dd6880e78b38aecbb8c252899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b226a9c4163b3f8cc58cde933062c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bc633783256b974faac242d6901cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650073e379535831949c86ad7536181102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651de65ac88a8d2d8a28d3f383f16bbb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1adbe663f54203a4c4d21fab6e11d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832deb468bcbfd17e52de1c1c08c74ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1a753d926b37986a8ea1445daa8f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40378096018815a0c96c7b6832297e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed525eefb7bcb29c13bd3af714938874108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4b23bbbd9e685e88fe5bc5e8d089f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d787c3b9f3620b55694f95e0bc79fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88d88e2596d20d77f1b5d2efaa2572111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce423085c6d7a22684132b25394780112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a167d2457272991f8fc9547aff832113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c947a8831cc2bfed5ba8dd0c6fa136d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d92a95458a8fee25ad0543b60ffa02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2e35b4a54c72414b52f94598a6373116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68774e81315b6dc5ab4c2a975e6e9766117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a402e91b0c357323c40b959408fbf3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcebaa5df9cd654803615b39ea3de4c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48f505b2d8d43c0e75ef8eb1ec39a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b753d91cee4e806fe56c64975319b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb798e5fd8050e0fbbd6927c7a2c5cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad8378f719100c58c507841edaeb85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16f461d58bf306359007e55e5c4abc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2de7b7c3ebeb62516aa8dca820442a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bea2ef8f8e6c2efa19578fcffb82c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597439650bf0fd802e25e19f41f92dd3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8ecf4a789d9660ab1a450c420051c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e95e8081a30b12024068c569156e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89183d5583e16d0cec64aa6f89497ae5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4be3f84c3d5887454cb1c564548be8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca80ab0202c182ebcff532db021835132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db792a7a512561bc468f78f7a20d00d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142588c934eead8acc54205d588f7407134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a534776d8042eab8530a5f28ef0a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dc8647c72c41e84a41f19122ec7cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451bf8783eb490db1a75786a125d16c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602f080a89c0f03a20cd5801300a1d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ef86b6afb4e439589a18ea9e8bf71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9def7d176872216038ecd5d3909af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106eb79d7e1f40ba605df5c21f043d09141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546e58d8b18844aff2122f0e23f0d38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a02b9864c1c878bdc015b8903e40e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dc9547b2c2653c6b74236992720e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c01a3503eaf5ff2d08dd9083e4daf8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27185499d52599bb0893fffab933f3d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0d56dcf897108454e11ed59d5fc97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb241982906e1753b14f51ef03446c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dd5ac4085f4e61f1b58d4c84b3d4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59c6a24fb40db416e7e53a353102e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87024d958c9610e0aa03c9c2b669d7c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc605751e8b315974ad9bcb605f10c51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be0ab09740a2e2ab427eca8266d893153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14843cc9e47900b82430ec87ba401f154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e40d83584afec81ca529209f6eb7c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ddf0ba5a88771c12cbcc8d6d13f642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35f7e41f369b7d22f3a0e2992394ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3421e22ef061dc663bf77b0e039c3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eeb6298bd691e197adba2790214de85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65232a2232a5d28d0904afc750dcfdf26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c53a5f320eb0b66576ba9f61cd4ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16727ee5c8a93bb2bf6898f56ece738a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fe2267827af6fc8fde3b1aecad7d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9db5603ac7ab1ffa450a75f4cba08b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f75b9c4c4613dae8c3258b1de960e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc20d57aa4cd9774c032767faf6f28912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dd3db7582c1a181111ecefd66e4f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d726f8d9c39a10a6ff76b831aff9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06146ce14a50de758efefb57a04511d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1c76b21561b9e12d309b30091e16616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807372b2def3a1bfa2edc1bfa169c3ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330adf2338bdc5256cb4dc61cbcfe40018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccbec2966d950439ed22b99fc3b31b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1e0f075c75945328815959ad8bbe820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a33fd7836d3a9fd2d7dd8328e42de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab9c0cb3b94d167371f7c76b5d144622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75a641f589a17700d2cdc5a7efef3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03d4e2416feb67e60283cff8bfc17d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb3cea1fced7a46445e6cf4002324725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f000cafea375829ed570037d2635e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90414487b206d2aa6d3774d8342090527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596dbea8d8cdfb28012f5f314ba505428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9080779f06c5defef21c68f43574329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995b865b6780e78a049d94c8fc12aeb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe8d2b6b1c0d1deb35230bf57eb75d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200ad34079d1eb056228ab751846d0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8ffd5d8e3c6ea549ea2ed849e5e8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf35076c2b7aa91a3f0af8a9d7f29e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33b694836aeb78d530b35bd0c9f32935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59095b7f346ae23de8e3272b1a59dcd536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1163305793d69b0f3471c1f4abbf7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b2d8fa8568104a38b271824cfd58c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcb38075a0d678161f9176251277cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd0db1a1dddf501a4edca6ddb6cac140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067d9895b2ab1c970eedbaac4a766ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c4d7ca66ed858b252248b5cf51e0442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db985410659ca5d7eda40f15101d99a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1682d13c93456d1e418474b54172c4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab7ced4e215d1833cc1edd29aef04e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a02d0141fb0dc4872ab5fc35af71f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25b4195acdeacd135dda9fb95ea61247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc3fcf0689e8ff91474444b8aea67b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955baffa06cc546ae69ab06a0e4f9a2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be273d1f23c133687d32d679d99377850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f9b4f5effe80c1410bee8ff252ca151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a4527111be8a8cf6bc02a9a47addd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded64b8d7c88211becdaef991046d58b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a13158fa4df898fae620635d906ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe5302015935cba710c09b2081813655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97720a0446745246d3685f9d15d4828e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c47105ee27b176dd5c91a161dfdcdf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e045945c79a5e17c3c5013b0a643ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912dfbd2334c2e5597eafaab6dcfbd059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ac2a7f72d25a96e99f6490d2e180660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331b90d4f35e98b22e013b166490d3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb63c3fd054bdd3820de47f65d1d6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f939bc09df29da9676dfc7573f618a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1af68245ae7985b92aa164a507feeb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb16add850654a9fe1a3befdabb8ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660c2b8194cae640e0d47264fc838e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d3375b09fae4469321657ae08938567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e005278830feee98b4acd0c3c0c7a8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cc47c95b9ae3c6b4da078ca86635469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652e088bd492e29873644dc89f14a7170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35066d7c0413d2826de469ef0652ef3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae19f58cbf876920f906e800d01e59f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfaae9163150be87d6662d19f94183073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb14406380a29c45075ea81cee9564b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a6a4771c242683fb5c9f332e315b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6907de015a6e1d5b6c4a22860a43276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60d3dcd1bebe11bb788b97ccfbc91a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b8725cef72331641ff81e2fc8ab0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31833fd9eab0e1a2c8ad29cbbeb088eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ed764784960a97dc8447f33aabdb980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bee5780d95e5ac0466019c6665e1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadd6b7d116d198766a83dd79fe25ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc043c4227e1f4f36a415c34a0d40efd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2afc3f029b7e899cb43d2f29fbd2584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11ace386c9b53b1c7d5dac5d14281c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8b3b7f79d85ec067caaa29b61deab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958030721d2ab2ab3ab9ddbbb1cea57987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654309b559a68c7f2d3f1e3db81f57cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd30f9a33f47097ff1f625e40a9d89989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a956a0d71f099b5292da833ef849a5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a817e99afdf017838c1488c860315191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b20cecd0fd030de1942f08b18f8f7792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf4570997f3c6261354abc63f69ded93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c382c4dc95c4aea0f9a31f6321e0794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7f26a7755ac14b4f85962a4e412bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d40725fbab3f4cc951dea831368b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26561f99e66c3d3c7c7f011aef9379997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b643558a180192689c3e6428637a97298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38be6e5da9e12d07b254f00150290a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5be8e9f6ba88e432c1dea113cc826100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8549c7d09d4ca1f3ff1268712ff79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85841d9c362ef298069d4eaa5efabce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071265f38cfac6af08d2b6628654267103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef66bd32bdd83d44d7c367cc911e02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879898547088435224d3072f033d5b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311371fbc3914a4afe62b382fbb6f8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee81421c845ebb20b4dac72d578e66c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c14c2d96d4314840107e05eea9f959108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb14990bcfe5f8cf53d1bfa971088f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c0fc716fc9efb99967551c912e187110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a845489ef0e1b007f8bfc628b0bdf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586255611dff2b7d9949f33136c2ee1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c4a45799cd6cefad0410447be032c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55405f86de892a10913c9236b01372f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc24acb88b04501d39fe9c548ba15f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e1b8a71ad4a6b6fea2d87e0b72225116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cc4d7e812c02d5a15d7911b066b9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a988b3d318f88327195cfe6e49d98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b0c5fc8bc218cbb8610fa1b81d079119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c4a576f7f41e18cdc63e1d3e7a817120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d618004b64c0f578d33e828135912121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a46a27d04e3807c5c55dad19cd4b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce7bdea617f7e69fe50e62b4c261d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d81a34e47ae55e50a9eeb4b2d72ebb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482b3c30f994dcc2ef144ea3b2fff14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cd191d31f7134c5a4decc66f65006126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549c24504532cef2f8c66aea7e04403127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87afc110880422786b37b4087773baa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662aa3ede3250fb59dac32b1a0d10bdd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ed490aa41b535c31624639b2ae9c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c2c6d77aa65ce34b65e10ab0448fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5373bf7884938b2311bcd1f15e9e412132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4dcc5e143824e09e88c5e463f37b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858182bf85fd4c8a3aadfaa5f21013b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71584c16bde6fb484e5938df54393b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28b482e849b01c076c2aba24c051a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88eadfb30369b8dcb70f50e66322316137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21da88a2e78f309f3d33c8fdd808ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a4b50a25280aec05ebf872b65c7c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6c7a5ba6558cea1919d87177e274a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c5ffc809da4bed200e844a2dc6042141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80630248e4d15205f67b1dc775437e68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25d5fe8ae6a6267394ba74d46de4af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509996ecaa7072201a761b153279f294144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf41ed5441ed7bf2cc8e21ed1d1f6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6113707f437604bc3aeb5cb5c42f98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa435bd510e6abc17485e0307d6f64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607a2b31d72933e64fd169d4e26d872148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796a9236655e23d5eeed10a17a50670149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dd345823aa64ea60fab45ee66421c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250cc2046d80b08d52c40ffbe8f05f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2ffffb359221a62a37cd9e0040635152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c80608041347b1f5f88c6410a71c75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fa58a838e111a3098e1f855309530154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>