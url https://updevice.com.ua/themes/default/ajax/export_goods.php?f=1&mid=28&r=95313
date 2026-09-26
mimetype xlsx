--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25764d3129ac5fbcc9aa711af6a0a4ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530d9507e8d1b59e0fd26d8bc02954d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc74ca1ea39653718d4e8a218a742b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cf07245204a47dbe62ba2e690c9c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26903e4330fbf3f6fee5df485e6efd95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307d542b41c0b59cd2a73ef88fe17766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092d5b398897039b301060bd282e7be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21376401fb41e816e9455b5396c42048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af276f0873162e0528a8655d393983899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3109ce6d23d7267b9455a009356cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992543b47416d028a46aa739bd1401011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e27ab66ed0379e766d570503bf8d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef0aa2d6288afcc2a9ee0b825a7ef313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a276b9160894e172bd4f6ca8016c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df026a5e3bb0d5c9bc22459c1bdfbc4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcd323938589f7caa7b7497748a48316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f015de1ce5717210e61447c5426c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ed048b7df1c8d4424ba43153606ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd44a4d9dc3d10264371626fafe07a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c19a967f6fbded3284e230a25dd0f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64da62c4d7e4ac461309be829f5bbc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6d513c89a1816b2a8b48f706f56f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868bbb6a5a4e4b74dc233b605e4e9a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4322f444f78a20640bafb1f83ea6224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c61a936acd75b8a835445bffcaca225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd712ef7c721c0c778993eb59c650ac426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434fa39953c3ec55d3f8d6ec46463d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12df6a9c6d44909e08ca535d09d780328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3899c3c9e3a749eb54ef44983da7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f10e8a35f8f0ad9d81ea3309dc063230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe544819b1f6c910ca9cb96276535ecb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da73331be2b61c2aea7d5545dc3964232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e033c96e42568b952fa110e8e59203f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a9a9c263dc0f64384f1473b3f36e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4b17f34fbd42670d9cf79b6a8ddc935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66b71dfcd1edd3aea81eadddab8e1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71546c256624fb3cd31dc33871d4b8a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7f51086d3ba780fc977673dbd3b4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a0bc2a25af3760dd60f5bc630294f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df059f5eb799cb7f840e62f92ec5cd3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a42fa4b2198f9716db215dc3885cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1d63fe3d55c632058d41b9581897742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d36a76deb0f410812e653108bd347843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606665d12ced1d5da1fff6105c708f3f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb04a6ae6cc73679598ab7dc7a064a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3a520c00a59455b084f9d49e004af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d4c3e366869cefb4b9786eecd260447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239754fe85b340cf601e5e0b41a728548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb0dd2e146124175a0fd796d28be1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d829646f477ffcee9035ce78f3bc0a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fedcea470b83bf937ebad368f013b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea91ca77943781b932e72871ce4e98252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fed565bc0701dea0ebd2dd26a342dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c13b5a1f433b8eb999f51c360abde254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845fe043a769a634f02677881ae852255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af5e8216a7340fa2f7cc9f77e3713256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccddc73d5cf1a60f9880b295d5cecc757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc0a6c8621e0740f83e7b2db5c9b3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3440cf19f29a47602c263e3c8f9547959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcf6e0f2e24bab00e012f8817e95b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe98d8d64a3a078c5713b57e2864ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8e7cd3fcc5218142a2e076fd3a21b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97960fdc2afdf85f0438a7b4b8a85863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fcd0f383c53132d99dc4a6ee97de864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a9c3830cf6832043694b4cf91ba7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda565d9aa5bfeddfa33bf82ba5318566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42f22308bc7e315534b8c960a0c23367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea52d5bf0484175d77699a2f03e6e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b085964532cda66492673115b616e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c11c39083747cba8cbb78af1c28cf970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565c565884546f9f7c8b6f3ee19f69e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb47f73abe05e9eb48554125e17adbb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a389747d7f0d3654c79a51b31f4db773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a2e4a50c6f27897f3d2da7556dc6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c2b6321be0f4e712a114f22ec7add75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37a3e5ecfa17ba0da374ce2f18b41276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6682b46f5dc19e8e238240b78e04077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409f32083409dabc542e274e4890d0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49f97e85b0ff8075fad333f60b429379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5b41498b79741e51807a7e126372980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2217e3e793a3fd7d9dc67998613db481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e59d34025d8bf27d85f01d036397882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5eefaafe6b5dfa3cf1c390126c15d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcbeda69226af6932e8f632d9d001a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73698383470abb536d944d48b755a5dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dba2ad4a346fb665ef85713151a8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f422252ef481ec7e7cf3a8dde0fc70d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca182ea068c098a964f12f2648c2e3988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638ceb853af361512d76dca5d0cf58589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898054f55ff4362ccaf3224ea6c72bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613073a42e098183ee2bde361062d5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3f483722e631e5a25d4467e7c75a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adda27483bd6a904df20715cc977e8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5fe8b785daa93949099372be56ba894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1127d969d5acef129a06b392484e6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7f5909a2ac9bbd73cee9344740edb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ff561b831d4e5a8624734ca6ed20a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5b339649470c69342d5f399cb8e0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54535d5db8221eac67d7718958480c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa0c40bf71fbadc9dae04a66797576100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2b37e67071a759de5c3673aac31c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925268b48a210fa4c7b6d798e9ab7945102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7a085476567c05e538a1129fac3b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8b4ae680bca7dc7640dcc307d5a3a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8579ce91f03ffe4fc24c0b09fbd05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094c5de60bb03337b5babe55f0dc2c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ae1e89b24c43f28732513fb8b13d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26f01389b363772a3d69e8d3160e21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128459b56f9ee6e0d9125e688494423d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd81fbba7661c385e93f6ebca65b7d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dcf79f72431c85de15d8b6d5cc471111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c02696b2e0479d563daee2afa92f61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d83f1b6d33351a5b072463ecc68405113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3274563fbb05b05c04127b2a78c352114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194880e28872875891e3c1cd5489c0b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40851d8cfc70d7e2d39f100891e031a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21089e28347c431ce2526fd948fc7c50117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49492f53a54c719483aa941ebce214a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cec2ee217b74566bf7bfddf2be75d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343f7c68ec9177a9c2e5c1a87649cee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ebcd5ae1c5b76e454b9d102845e2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd037430e507aa6dc27ce804780ace122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129f961c2efd0c0c1328f3b3e1afdb3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2d07cbd49bb8b657a392044a1f5dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172222206fd03839f836f6de77cecbc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f9eeb2ef12fbc8ce0a75d34582349126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f1125d5f202d7969dde26d5072f58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0e94d259a6afc406816b9c79aca8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f043b4f91d7d68828a01b5da332f7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31204cd1d6c7425bc90590429f5be05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c2e0785466d0127d5fd08013f6294131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c375ebe9f7b7cf616e06fb775a01b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d2b945bd1d543bddd9c696727046d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd228319dc788db2764215392655f85d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f806c9d505687f064d6395ffe6ce3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d888e2e9478d5f018b1d5cdefca795a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93aa9b9e9eda05664c7e1ce88eb691e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320935f96a84a38c492648c9ea805058138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e589d223cdac6e4ae6d81158e8a32c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daaf57c2dbe4708ea8a7ce2f333ec38140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da7abfa30065fc6867b75b3f2cba7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96491fb7232b81a15ed0cdc4c9a9e43f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee0cf8f80563087e3ebde67ad9679f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3eabdf6e38b99aa971ff1457d7027144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a2e877952e18a664115f25e675a92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c75ed2313bd844cbbb29857febe5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132097d890144f7c872c997df88d9777147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e653e26da95c093f25ee2f0b4d703e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc5f67528cce648bfb076a75dc32c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf17cec81a761ff53af8e0be8307d39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb468b26cea76c9db7bcbe299b295fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2f4e3b55dead9fa2b1534cc4936c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035d14701d260cb0826c293c4d675b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15c2906c505194c57e98bb607ff8bf154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba753487c43f7d13c9770de9139e731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4bed0811f26e81fc7c7e742ae4a5a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e6148a2d727876b7498bd88a6bb483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fa66070423bba5bf3ec13008282e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6273c533d4327a50f056edc3fed71ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912b13bf2500e7b311aab1abcde10266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04e26b8404aede5449eaee37a91acc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41cb79917a51d85d1c032170cb27b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947a3a19d39423c96dd86197cdea46d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d345fc415f150fa828f700884a34f3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e65adf9b00a0a68ea32ef2937915011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d8fbb955961c8dc3b01c03145920412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672458f59c2749ea05056fc446af92c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d96cdaa86632ced1e19c99800775b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39998ccd4a55dff4bb08168f868ad815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7e9a50e37897f4cdbbc9d2288fc1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68316f205f82bc7f8e17720bd3dd2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42773d7631708780fff60154390c525e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968b23823fef331276bb778b7c8b2b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8b8be4b2d26c34aa853fa4203f2f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675996dc3affb6b98bd6a1d54997dfd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bf3984ba4db3778656ffe602ed7fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cec369c15f2cffe3a30569fca5dce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3ed24724320e2fbf0308a26548e1924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b57e5c0e7b6927c25c63c3db22ac9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc44f5221187460ae3c8a72c84a4c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8247f49d15e97169593b0855202c16227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0775a23c95f1338759bfd9fa3e3dde28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6f6fdc67564e4b0b5b5720949c33f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f724196923a096683ec5916907159b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bdde8924b4c85aac749f9574be63f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de525324ad602f6dfcbf901e81acf232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e67f76cc30dbe9e869ec7800eb5e1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0e8bc1b680cc147bcc80e3ecfdf8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b6150bb3a5c6ba3d26b824057744f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00c5d2eea3a3b73917d37f4a68ec5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639075726e809412081b0bc0863394237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febbc97a0a023401024ff779b68988a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c8592cf914d2f5dce50743483068c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd5beeefaae6be48f0e2ab5b9b58f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d136459fbac5d9c54af288cd92e3c5c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8003e905cf0d6e839d1031cb4be6b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea689e4683ee6da22ae357dfa724d7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73dbebffa3e9b99b2d78c2b993d1e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6baa138bae616d042e86d978b50d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e378bdd52a6b6ff8a70802fdef452b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0cdf685e03f04c73d95d8b4cb4c2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c345dfb2b5729a5f01460a6760cbd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a93340358ad1d8fa65889c3a31557b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019907a8079742588fc7936386d9ddd950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591423dbbb0f4b66f11e1e0310e8673051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c073082a03339be7ebb2197af1f74152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed188ab96be5c783d5760dc33b9a5853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d75e9e90151b7e90d791d8ad21e1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95533b9929f6da8792f0646551edccf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cace92eb6095b37b96db32b9d57af9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03703df272af5a70e38be7d3b199e58d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aab12d6312777230866bb5fc02f1ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e991da11672b094829cb20b1db361159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3d4a6fadc4bf7b0c4a84e542c1c0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571207734128be080ab3e52ca7a2a35761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954719e0b92020dcd39833b4fca6f49462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0386bd51e8c68979d8943f16a6ae363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c9e885bd460a918f458e72c0625e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5c80540ab846e0a9241a9bdd9e6b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9052e2e4b3c64e3bc4c691f3daf60f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52134aa4599bdafe97569cf2fb9b4c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b7b21c6617aa169fd97228e5b5cef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216204dad21d098ebb6b69b7458a479069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116b6790faac7a659ffe0e94b2f29ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fe9d4918e36913f0f3cbde910804371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8570ed735c9c1e63c67a36699890f4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c906a294adef1c7089d766396f034173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bac9672b281efcc4bca6f100037cb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6114de14a2c87a78ae56031de388dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bbe6efda4ce3841631b51c5daee0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6394dfa8093da8c1a18cb5019ef0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be44d6cb90d911270b2ca987514062278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f301266d4d7391235ab98aa42031c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509a1ff78357a0e741b4bbae6f1fe5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1b0bad2ba5833b121cb7e5cf3103381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e63fb6c4044f2fd6a7abba0915918482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86274efb19fb608daceb9141b35e3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8664302167ed782d578db79ee195e3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ebbc78f778ad5222b1a281d902adb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ff00708a4284bd150f0a2f57251d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52ecba573f8df9ed8e0e67cd8ee90887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce3fba2411f06784b78c55228d38be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222b86402b138d5770b01079c18f98b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe401cd321efdeefdc9550c97d81812790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50838be27c13d651a3ad5b17fde14091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cface7a164933ba778e48b1da5b9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba255b3b91e3c866dd50298bda67634693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73c642a676395cbd48f3403fd870ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc375f799993c95a983141f202e7a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2e6b4392400f680fb818d7c17b88c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905b03ce5342109b3bde63ba1d0c5a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ec08df0ead25b2ecca02eb9b29ed198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8402348965303f3b839edd5fa9ee099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9ccf9f49820264e393bfc25f88bce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb71ff36054ab133acf8f1c40a5bee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddec106e21360768cc4ae2bba595a7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7e422a2e9cbbd97cd2a5301bd8797103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642552511f73221a9a8ac0f830e402c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d261084e5542527b0673df0df245d2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eca64cebcd1ada92f20503fffac388106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a3d80c80ea8b238a87382dd37f990107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8620eb9be7e892e411f3924f84f60108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3dcd81d6c792ce4cf8a197396bf48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0fdd44a3ffcd40cfdb44d60c6e3af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc86e98c0cc1425937703071b2850cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747b3c2c82971a45f309df7523d1aa6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eab0b842e7fdeb7d33909caba74798113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40636d11e3b5ff78ba7b308c9c5124a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b84dbcb5347b686206dd3506b1d7ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731ca1304078ca13db622429b6d73e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a25b4205f10d04031c0bfef67c695117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffbb838d913c1096012c22cbbc1fcb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112069b8fe42601ea66c0cf3234c0de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d46852dd67a48b2d90811c67d64c15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2cff91aa5482c245f53115dca4631121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa11299835cfbf5f2d4145fad1f183e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be15dcda090950fab1dd9be5ba08c83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d847439abcc4667f0d864f7684086124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8f8efa2fa2bdb4c43d4207147e9d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8c86fe99fa36fe8a53fbfb6acaac8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24867891929899ad71472cd9237378127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a9c2e4bca3123f659f59f5b11b7e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fd0ae00a061183e78de5050306384129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbb690ab92450ed81a2e387d9f978a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6738709ce0c1de13dd24f02276f1eed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3971827d2516794f21c9d37e45041132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e48f91721f868d1a5826a1b2d0469b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c4674fab3f7538b8ab074006e3bb2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe53af2c7ef0902929f97ccd817655f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf656ab32dbd9fb2626e8ca04f2285cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0677a4290ffeaf7de93ed2f878eda27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58824d7cb39421fd05505485a3bcd2c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b11762405d2403a95e261e90f00045139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8188645cfa35b8f57c22c063f42fc57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faa6e26ca1f65f0783d472e35ed45b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7a864803ff2e0c513918a076d012d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054a7391ce078b91f0c88dba60f0b47143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203835d9df63dbebbde15829e3741a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224d8c94c300bc7242f4b6c50b861aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40571b2acd7dfa3e19257bd9b5db2a01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a0bc1991cafefa28c12a309cfd7cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9d9e3c844b98632aefc007e7200a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851c6faa786b1c4464fd12c213702bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f720dec42750a9320f10ac4f50a781150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b5dc7f5b8be5bd78d8e30684cefee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3faf4d32685dfa9f4e7852a2251a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34013f0d7c3f2696e541e17b82497dfc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef2ef7e6e41e34cd964b55cc5f8716154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>