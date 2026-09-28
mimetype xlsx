--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90517517a705622db58bb229b44541211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c0f73f589b5a42cdd9932b311720b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c1f04ef094c01c0485d998ccc62b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3382653a1c4eddf2d4f3463b974e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db96addc6ac1d228a76c0c20adf1565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb10fa26bd38a16b34decd2f03342a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637e2056587896ae57e041c29b5f7fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56383c83df1105bf34a258f3b7b855368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5e949731638be8447a3fc3884d6529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee8bfdad379318786f188955566ef510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82daeac81482edf74975eb16502b3c0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bdf031ea076b772421bbcdd257c5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59518a52101112c96a67595955f49213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd184a6c420c12d2db8f9ca65f99d7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ab88e95d8c5cfcf3810ea0948276f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6367a28d51aa70202aab950766f02ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f8df9c349dd4d1d12fdce2867bf2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f54b1d3e3ec93c855440d5cf0a84b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b7b4ce86556f91b01da6be3b14dcf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dd51cc37eca7906a1c39bb075973820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57889e78d28e9186111854519995c2e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b85020ee45d4ed93d4bacdb423ddbc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c33b102bd221589f418cb9f91b141823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28832ea186ac30045b5d56235bb7cd2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fc9b179ee9a46e57e30cad1882f3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3839a9c9077d527d5f6f248f0e2fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fac0745d9010ea2365ada129f8159d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac936c06ce5926a10d0856db0ccd36c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88230e7d1bb917a29cd014a30cbd653429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed888daec6f1831626ef510cffe772230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b8dbb89f040603d76c37dbd8d335b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247a0f54bb0aa685aaee372ba00ca1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74d96fdd9554f0321bf4c7aa103e8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332703a2e0c6a607f532267272d45ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d15a0e8e24f115078e425ab0dae9f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d95e82048fefc82da1a4b79400166536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16039f99376175950b7edfa469886037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc39e3b1d01a7cfc9e928d54ae358038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671802d79c8bdf7eab6ddb8fae9deb1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068301201ec3ff2c8f5dadbdd82672a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83cf753df9a977f173e14b716a3b4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e891d62b55bb6936635303887b6627442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af371e667b86475674abac8b015fe93443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3cbdca9926cf96e60952d6ebd4dc944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1353306383324269c9b62c8bb26b7d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e08c31bf4e66d15432a9d78a553bc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff3867981325196943a75cc21f76eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08c8b8b380273fdb7ee7cadade1e7e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dbe13b3779b2a6641b44732cb972449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2381857d5690cecf3ae994305ce662750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae7ca1091b6c8392161f46da2253fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141901834f34fed6cc7608a387d7294452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4ff1ec738fa4f83b5b2beef5a138353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c668d8400808651577545bd2062553554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c7b042ec6d5576a96f8082c2659e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950c99f92d184041a7d99453387b9f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285f24cb9b222551775da6be57adbe157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f33661d194d736743a0e73d08631ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab8e4aec39152fb10d1c7bf7eaf59b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633e03a67539bb44378d131a4f7bf3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e4a110cb398c2da51343415e9210b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563da71b00f46956054e3d3b497143a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5c175128bb43ce0e102e40df84f4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5a00c9d2ea95fb6c03569617ea18364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef34ec5d89ce596a280b7cb03e5a3e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8da194f0c1ccc102e1087ac9c74b8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924251adba2646909bf4b22452e8c6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050334442153169d575445bc2fa4faf368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc25af649544ec907fc374050d58a1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68984cb6dcf5e0d8c1d47e5575cf65d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755854c925e7e791c06d1ac5f91a396871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a449e314a4e4ad70ec6426747ef3c5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9d589fdde10dde22ae6eee649c90773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4f4f7d95158e9e3f8e359d2ac572e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33194390e0f4cbc3e8eb1b143ced160c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bc27bf24ef9c4bb78457364b198cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc10875e39c5706a5e05c5cd1c35dcc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab42fb7bf4935bf5a5ca31332ee45a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca75b6f95bd989be75679f8605012579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438e27adb5f51ad89e8b201b6e9d27780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a302f02e1b387795a6040b8ab923381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89364871563390ac236b43a1f2e2d6b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322f7c137e9a5e2b1712e963271327883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cd54944c4f655db89c7b486601fed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57b3ab01cda0929490f455baad048f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fbc0362c4357ebb24b3bf465751df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737f7a98526d6d580a7276a0853ff0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d830c0c0f4b8980e0b1ef62db713c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b731f3a1d376beb8dfc450e77542ecb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e363f18d24ac5e1f2d773c7c13702ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd125f4dcdd6c5efa4d54c36049f8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a799272ac150a96a3edb77f6a373e3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350f05583cad3ce88873b6d8939d77393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3c84d3406c16e79c34ef836a11a3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d945957707766a2f25b394a661e2e9895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6e13dfa9316136c512b74b1ca409396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586356229b6bc9b116d0f6e06121efb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38da414f48d57452a04e86e474305498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb35b273db25796f62a55a48ef18c9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37434e698af10d2dfafc5ae65843173b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726291e783d1a17207200e9e3fe873a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cfb71446b7379b582203c9dc38c55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3962fbe27dd5d838b4486bff4412c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56336a1807fbc1dc61e99456a4df1061104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c38fa951655394213b9564d86657a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c1b966409fc5d9da17f17c5a2681c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40069268cfeaf41d310166e021c3bf18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6babbe968a76e8c25b76444081475108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3315419245e0f7d499994573c97806109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05dbee9ad2526e2e8937afc30f0218110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d4a5a305574d8a45288877f99365c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a3226846f2ec3469e401e95897860112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bacb1777f8cd4e0d0ee2855987c99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d239177857acf0e13a2a6a6bde0fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869281aa0973dc910668aee38f8022a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760c532aa4bb901c21d4256f4a1a0f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e72876fe47a1a414e0e4fdc2e1dde117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ae2d5620c1bdb4a4e1957022b46aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7dfe59aebd3904965cb8cd45f2f78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75747e442a11d52806b0e15a94697f13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e24844bee44c97b66f71e4a792e4f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29840747b9c7d6e9f69c333efd1ef42a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8daf8f1a1fe5dadc31902b8c57c27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc43a1c0e252a483eadf90d52330ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63093a5ff8460ac31f915da62e3ac1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75ce139811ef8e188f001bc3433b89126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc391f75785082c7fda9debe2ccbceac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd478811f6a66b759400503e269305128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818145701d1f25def243eaff92f9de2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568978ab315c6d51c034965b04917c55130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17553507091100c4da272204445c1163131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3320c1d6f6da872c5ef3c132734fbc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e933cdd1eae85fcb087fc2e3d85ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ffde7c5b13111c8d1be9dd7656f1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965961ac9b3c79884a81047d41417cef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5413d435688fe9e985a1194c5ab5fc0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae205b0753dfb66d47dc5c7f0598132137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38452850ae3fb1781c3857d4abc15fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87733a7689a102c76dddd881cc7cf73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776205369a2cbb045a8add5a75a6429140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d929a2c4b29d12f729f41e43d57a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d8e3c770e3e9fc8405ec62c2439e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54385713f605febd59996980d329d6a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb4c5498b90ce5f0930664e6ad971d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652116f29b6bda97236f26a0fd49cb7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc962d1ddaefac2d03ebed4447e8173146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d744d5d51f166f9dc297bd2b40662b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb845f9d5a8a539f6f6de7215bba8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7629b590a2509fe60ad53afcffc3cd0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded723abd1fea8195940b784c112f171150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77e348a342ea485ee9d3fbf149305e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a81888000ce9620ff1f1efffd8fe77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc154715c6612769e402c5df4dbc88fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283caade9509a0ab99d6e7dc6725bc90154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb05f688a2d45de5d46c4c67f89b4a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf6053aca03df4238cac45e50a3b922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af4a64b8beee17e6b3af2f075616ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e2cb6f8e3910956a970865a66fb1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8276028780ced3f5e776328c1535465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb815b2e84410c8b9abe5b6da24100f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cb5be5925495ef6de595d1ded8b047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64faa63629bb99233ca56c4ccee9b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dfc889d04d9770ca335b0cf2995a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a18027d85f53333f7f7d89953b1b0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40392409be4e5e600bf23f3742645a1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b8e1ba09ad2824263cf75e63d50a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92abcd671098869591540d9e8656f8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508facadfd2bd94fc2a33b2e35c857c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e976f8d7b665d1a6eae872a978e0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98a6c347c61b036d22cd787e74bf3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08854abeacb7f8ab97ecb14098c3dd6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9f019e50bdca99d6f4d0d88a4090d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcda6ec8a0a7c2d1c88b836c26d7d2419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909cd6d5029e5ed0730a96e8ebf75e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cdc18b5337b3123bf9b65ee8864d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56816450aeedc4e5c999913e3943277922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38366bdd29935157ebd27bc5565706e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf185cd93698eb1046e60d0443cf11424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90822faf31fbc8af6e6598c7ecd882d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83508730284ebafc1d152ada0c19c88226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fac829a63434b15519a1611cfdb90127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49944abe419bd74c5867f522208d406828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661666b7a309964673c250cb0c5da1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b1e39ccbe2316da1f0b5d5e5dd0ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ff1704102ed1126f84a0a6a0175a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9b4a5a9e1d2b418dffb7a392e2f6732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96744b800cc98d3551a0077cc9f969c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f80134fe21cffb290d25f17416c1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26974292b3de8965e794e90b040a5d8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d816d837f80b357aa248e91916eb3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7af652b96ab1c57be5708a4c736d5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec19eba9f0e8abf87bc5fc9fdcffb9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c562966068cc41d4e07cfbefd7ce29d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a602d7302832a8fc43ea9a0484dd47540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19186d1f9d064df137cf1bc5ab34f55041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5850c0ac332a1ddde7064be8ffcbf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5279cee4e4bdba1e434781cdf7117943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15a7d3d5931afa992db8b34aba61b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232e3dc056b5da4481050441e3bfc1245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d7bcc5c9372a5309333ad5f85545846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bf07e5d149528946a1a74dfaf446347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a4abc197a4fef6cef6ab6b2d3a56548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3cb10362a4a651dde5a9098305d7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789eb636757406ca1bcf2dcaddea89d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0613e592b358174b6de8ee4ca8ba751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae569d7bc9979f5e382246e4c98e4c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2e84788684ec2579b42ae9ee8fd6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7bf4c6ab421a25bfeea5fbd91feeb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2c1bae2d2d6c8dffbd09a4f444b6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0297eff8d7ed206260e83d5311016c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f558218918251e42b2fcd2b8015903757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb4143abd729af05efca30fad74b1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419f03592685ed28a8a2dea457d3cfd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691c2494cc08ecace74e82d48ea452660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ab614be2c52326c7200b905f6d53061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852ad80fca9fd28ee1aeb7508b8af0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3cf7b66991db8a3a6789c4eb2fce263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cae749c5d83e203d267c81cc20e84164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d493e002d1ffe92672045e391f802165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e617949610bc307d8e23a40074a4d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce2ced881ce263ed77b676323cb7b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea7612cd3c9f210bdbe62a9ee3fba968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad74ebc969158d6b232835ac819ba269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32a84f92f8ba56c53a9cab5418e03170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6789bd99344d8da51637ad138f943f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177a004e2405d5418811fdf7b3989c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750368e4347eafbcdedd7e38f37cfd5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b175f4f851304aad78d855c65758a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3db758a63deddfac08a01d426a13475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143d1be72cf96143e07a0bc4c61d7b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1867f0971661a7b27547a63e32ea2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a95c7535ef76a18d131b0d9cfa53978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23d72f7c3e4d86f3b5513b955a248079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07ef5dc8c8cf2b81106c263f46eb7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5912ca1e9496e807e6296d77f259f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6690393f1d2068e7de359dc9a49a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6289445596e8285d6346c74dcece683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a49b1f2ffb7a3bdf16eeb6153bba484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b37a31b2aa0bf5510af83bf4232d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392ff4d4ac839181c1fd319b94ec83c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16303963eecf7b9f0bec29d8fc3f9987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db7aa7901c326ab8aaffac3762742988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab225ee0dc0dbe82572e7097442fc1e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fa06290f63c7a04cef4e3d3d1684090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8441cd0627543880dd8231b6719d9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a2649c1019ea5784f057d55c1c3f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7657baf252a6029ac062be588628d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6872fc0d816cf66d2881e7321c170494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b628e763b7178282851d9116d55e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8067f341da6b8462a37202202841396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6539d97ab06ebe0203f88e688497997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd11a172cc3a88792012a3cd9e092a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179f5951294d00a7269633741dfd20399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf5c0b8ccb68a444db24556bf241b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9897112c486c9b9ba3efd930caa35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5958a1dd8c79a769123ad70ab355e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2ffa5ec99f18ed0179c622e294654103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e35896257b46bd7d8507322aff9a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570149bbf5714034bd26685bfd6f8e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003aa707640ca37454df5fcab7c00d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67790d5261a07fc04ed50292b62c7134107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329ea78db65f9e3ea8813be0e6c3426108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69cedc12d4c51be25766712869f656109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1dfd7c28b803ef342cfdcb1896cac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e2aca1b1bbd238aa1b5ffbb3bebb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76476b13b2e321b20cce7d94a2e9b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d24ed536eb61bbcf2f2c859c21f7f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bd7fa879ec8ea258847b25a14488a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c23e0fedd80eb0408fda00705775a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540fbdcd246815bf3a981e52f2e4525116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d839e2b90315a7529d4bc5837aa9ed1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae90e2ae101d710d8ec23b6dd29db65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906d2a5b2c7558e5d21463aef4c8eda119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd1e4d5754a843893aee7640951604120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82043940fe36f13553887cade74681121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80393c8b4363f8beab1943e49fe2cebb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccb29994e8a03918b1e9b1cc093e8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186ac86e5c44a047f768e2d8837bff7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473b181573268f70e3e3f5d50affb49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e7c91c77d1d6ed60b4a7df48c150b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd159b7a76b8b7871a3c477df770f3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff604136a3bebb96b2d1f69b75c982128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae620ab53e09b25d48f8f9fee7d6dbf7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2afdf0d664f78c8052eeaaf7c74adb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643213dab88b266544df62bb49f4f38131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b01d37140b8fb3b546e0dd4002639132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206635da6c0eb18a923c797845fa098133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61872fe9b1bee489eb596797dd65ae2a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71282e0a736d089864e81888e73f4e13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6704e2a285f4b27dcbacc4543b607136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fe9db6d0423def61c48abd1f3e79c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3a8fb2bc92977803ec86ce4aaa8a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3d52572ac842d61165a0eef5733bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db0f94471bc194be98f673cf3a1560140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c1d378d85a0c41dc73fbce5147533141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03c7a88628df1b4c6ad6fdc38ee93f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68004064ab65fbd73a9d72edf8179d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a551f3ade37722f1f9a1e48db69a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e83aaa34e0a1de511ab19d9655676145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1ded2bacab8938509d1ce2cc616d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a417a4f30f4cf48db56f5bdf62cf1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117fa7955c22d4f48f6560122a30eac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe321e27be3d0b811371912a51eefb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7396c59863345c7a63e9c24fa1fb9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa63e7d20fc53fb59ba8388899ed4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96338e79cf2839393b5ccfab94c360152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba322cd29a9a48ab7464d404242a332153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8f8b5bb1a0d22335843a0b7fd6983154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>