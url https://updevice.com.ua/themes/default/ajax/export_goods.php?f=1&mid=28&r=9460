--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcc91c19f1fca8415d8a408828154a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509aeb3c59562af417aa2e089329a2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484383b6211597f62af7dad6047102be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8036ba8279d1afc9d51c7a20878024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdd3346f8e7391a014f9eabcc7dde55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22e141f4cabe2d9e9588378c7c97d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a7325f0bc1723e8a583ff6a7158867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb911b87ba343cb719ae1c5a88d25b3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07256721fcbffee06bce3a46d1792d879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30539fbaf7606090ebbb1faf0819d91810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2cd459f494666e2430e3828ffce6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365097ad318d2647a7e2bf083a54526912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b9c8cf61282500e35a2f90df60b8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ca6e1d10d5cf62176fa1ae1503db714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7805a0547bb6489679d5be881c5c4d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df9ee7cfc1675a9b4290389ae89ae516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73836c4d4493ee0432e12bb82788a65617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9ce2fa07e5ec8146be43f6d96e56a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f102f579c85c1cb339464df555e9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fa92c94541a7be2c500e17ef0cef020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d771de9bac993a6c15759972e3f3e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0390675d1f902a1d6eb520d31540122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc38439aad46f3e870765a2fbbe75e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade3840d14226c1efc9a85768147d2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63c39c852c12525f2bb2ef095c86c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efc6369010d9e9f3e6d38640d01a4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8042f6a19de1fec1d84eaa57c31ce6a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cab6d8f7975f733dd5990312799d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef4ffcad2c637c533ceaa435b819e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4857bfbe6337fde0019cb303ebd3f7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e6394927915b3fa3b1fc4105d679231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce15ac2454c92c793462ab1e488f24732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41575cc584b243cf92ee08ffb5eaacf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faa5542d8864a9f7dcca4e103ae1e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42697d945db1495baea6b82e8c23b96d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cec24276fe577907275806322e7fb036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991f2b85cb93ff87bb7300c8c8dfb7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de657267b7e705b05f063738e92e581e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131aae3e4f82c184fefeb6fbd14627fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2061d3cdd65f1962af2b3c8390cf840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc924d4da3c65b133cbcfcf9e07a91041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32216a2067a86c28112058fa5a0c31a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9355ca1c4086a5d40523f7fae1f26de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd349824fe7489b3b164ea7c7ed0dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbeb51a6b7e7ec1ae4323cf5d9cd4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f46eb6181342892cda0491155770246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898c5ebad62710d15e79415641b49b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56a77cbbccd4baf5e5f81d9e55e48048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771c539f06b58fa6d992bdd53bcd8c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0807ce5c094fc6d938cfb9b0077e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf860cd2c24e9ac3f0dc554316bc22151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e1d8183349e699b93bacd12b86baa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ca361686ecddc6fecffb89799008353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229d865b8afddff46e8ca7be729cc4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c7c388116ffa114a63c07b1c2d93c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041d03940de9ebd73c4eb917037c30856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc61d36863f77e57684a3b4bf88044b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf5e0c8d12f40f639f8a7c88f2d98958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6e62b0528a6a91fb55f265e09941159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dd40e610ca6fd1a7abec848e8a6bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96c96a1227290688097cd1d0be9d9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cac9c35d916b49add2fb1d40961ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99014eb149f4630cb746908ad487de2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082420da95462d155effeb56bc14e3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef8b7f2d1c7799dff0340cdc1fdccb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afe9876267ffedf8379d139ecce27366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b950c25a2263ddff7b8c513ab49362967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01e096e71325f9aa7cb708ebe3e78d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e682b910be0fb2070c6718837026cab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a8ec41f174bcfaaa9a43364270ac170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67327542b8b323e0c8fb2989063417a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf728d77af338dfeedc36ecd77006672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932346f0783a6c5952918a909fe884473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87206d3f4d747d0fbba030b5981e1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac18f3388cd5e52f3d381299a4268fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ae127e0bb3278c8ee471cc0582ff776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fd5e86408a03c97f7a801f5c4ae2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465ac5f8c8e69b50c06478aca0fd08a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ccfbc26c8bc4081358cd87048fed879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7a32f3e5a4fd2a73e2ffe87301c4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aedf5ddf0e4667300cb5feb5ae888c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062cb87278126d8e4859cc7f7825f2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b848e45c92b8dd05ca59f265d3d47c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461ee61002430b5a4d80dd3ac62465084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd59e8d96792a36be527c57278ca70985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4781f35578e585f83b5bd63dccc0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19751ece343a9f97b482449be303c2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4fadce1247746f8e29aa84815cb7f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79124a6a65f0e8b7800866e49b71812289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66907f435852c8d665bfcdcded5a2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade65f07f476e69a633ccab716901cc091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b458d3ef7a14daa9416a9994d4828c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851422ae23e7cfd613963c07960cada93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bef08bde0e2b527cee8cb2f6b5cb2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113a3e20ef8f374d4a157be105fe58195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a28f5fb637d6b1d5bd449b486ec32396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea06313684fff132cf0b4d5b678dde97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b032e2cb69a3b244f2bc9e148d8e83098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574a5d72878ba365149edd08d069bc999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f6905d6418339edf862ffadabb031100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d808fcc006f616314c10ac2e00aef3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95c85d115ec174fd2517f199c6b3e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8531afa0a5ccb5097449fddf5b7e03a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96740e1c5a45ca288cc46d5e3d860757104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1062d686be41aced6c604a96e63258105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb94bba58c082d1fb96201e30d33a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7d2be78215d0360f38a4f0c70ce6f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae672e698b0c07b4355449e8291cc87108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ecd773593612974ffc9a7df79dcd3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23fe97817490681cd12dbd7f380b83110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b01489bd93f3ab53c1111608faa9ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f075bef944ba88a811fd3b2e4303f1f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa84b89ddcfafda8f2482ac01e99e4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6fdf5cae5f61494fecbab6948426c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca5b922e080c10c1d74c0aa0a13427115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d7dce323070034c278b6b4b446713116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f114bfa79df0dbeecd95ddcdca06dde117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0728b1787a5deb3938487cbeb50946118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d6e7f7cebe790aab56634f4618b15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdd84f2897d1e1f82ae674b9c29f6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd827518cc043ae71fcbb8477fa75ff1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519a0851f0cf7f1325e006baaea912c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aba95c0961a34a442a231995c91aac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85fda3d6f279f093a9b2e62891dbc5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a0d8a61ba7e686f8a9e70007eea4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f79a71dd24d853130f08c23233abe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc134ba6f2b744f3a858f787e183a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52392ddad725b110241946b458638f48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f755aef77f7960949754465f444a5bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b673763b5893132fa36ff4de92689130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e4e72ea2c2fcabaf45d093cde437a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a9d6f3d1ff1d7df821f447adb9215132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1dd5dc652b9aa50ba49d3ba1fea4f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5c1e7713c7ac2d9b1ec4cbb59241e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946efe9f7c1dca09fd6118786f16d14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6771bc4a35be5e451ffe4ba6eeb8d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd0ab7c48be9d807718f737c89bb2a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaeb979513e00fe839d9c0ac81d546138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4669bf1b8967db587d2b2f549771c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dfc1d86e4d452d976e2a019065f87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8ed925de35cd31c14d993f3d73ff8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797c8cf714d3a09323bef31ad9e4717142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3f224bd3d4c48e4c4bf989d74f0ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd4a3bca6706ec9ee402a8fce99266144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70638c5f0e834af84cb9016693f7c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb4ba293ae709e6930566208705331146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adf6f4282ab8fea60b3971becb6052147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c100860c5bb246b6df784d84c5896148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbfdf46b294494809297f6cd3a775c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a239beb002e46a55002bd547d6fe23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957e783937b79c7401aa217039b4e58151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4a88ff2ae882056b03ea2ebfc330e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65289173e4a39924d1ea4bffb927b937153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a62b27c51dff72cc93fb88ee94af1154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a2820a8ff1614c73fd9e3e23f40751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a231291d285d49b1fb5a7ac5d49a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f388333cd4c32d316ebb434c35e7a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d4058553885d0271b2bafc6f5e29c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6658b14dd78e118e7fe21a5566b2e855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a8b8f8226b40fa2212f1662ee66116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edc6dde2cfe8f41269d51f65e105ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b0a74f69df2e5fc65e5aa8b65da378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7eb03fd7f470e5cebd10fff349748f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236da055943dfbe8e054f1b4f40c07ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8b33ccc03bff82dea8709de17fd4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406574458842a28926c52083874ee0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb360bb596d7c442c8605b2e57b049413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbe096b631fb770b47bb69e632cb9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a2de8ddd81b0a9313d247ccb3229b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad6672b85e18bc24024f85092bf06f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fd714917471af4ea585907cd339a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8b1ad3cbe7eab496952fd3c1061bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ed7ee7dd448e2ec5a417de8b1fec419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325e1409357ab8ba4c48d56b6b548f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d79b57e74b17f9ba47b2e552ac18b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dcca834a470655cd5232aaeba3f1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cd6eb4b26304412c5fc244af4e60423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fe1b7c1ddd5a6446ae0def401391224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90292de936bccf84ad48bae98fe31c8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3b29d72faf5416ec84c8345583f8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e3152072784de41972ed7dd7c16ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6fd263f6ed6871ff9d55a3a0661e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d962722f0b9083f4f7cd012e3adec729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3295c7ccc4189747a8debe1278c5030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82a146dcea16298ea1c56975c5a47b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db0e80e3435bfd6caed96dd696298832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e315c3f399c12882f0d03bf7cf121e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb4f60d45eff1a1e992a7a45f2ebb034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1228b0061cec07c2e128c254fd43935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877f52a90e46e44760a257bbcb594ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5566b17354758339a9db386f88d1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33616476effbeb5eb346222fe4b5ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff44ee64a09576fb00b946515cb2e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac19965ddbb42200e92145d2fec977440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d41308fa990b7ce02e65bfc06d9fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af371429634caa2c4127916709956f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b40211388ffca4e7fafc2ec1b96be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253a7de8f6b701d62e7ca64ae9b166544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00860eb249a8287c3a70d363cb99fd6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de077447a3bd5caa01051a3484b91246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02775610f97db92a6b33608d4e01377147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d3df9069032fbdd85fd27f6cb7e2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a37b76eec3a8fa210a39d9ff629c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e95b25f68200b7aec702d2a34c09550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee77858b7772106fe25b69149bc2d4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79629c551ddef260ccf84fbefad119052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd2494e179da205839cce2f9854edd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dafc9e923134e414ffb10dacafc8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93676c8c9baf5efca5f772a2ddc302655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197e68e118eee6c5ec406ddca508d7256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9712b0a6041fbbc10a1ad47d1edff7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac7d3fdb43005c54530bea880092ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f9957e8b397cca7a89ca38a81e92b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5241bbf3770db968dc1e381bfd553d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d26846e5f747bd97e47b668402c5cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29726c186c4460c37c2013140274020362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896271948a74660d6269a6171cb778263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcecefd00f195ccf6976d3cad0c0bab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11f63679eb4022e3388697888afeef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b41c9789b7440813eade1161c6ab366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a0e1d35c52b844c43a07e65502ba067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46a73bc77beb665bc3a8bfb895b3d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f7d16614074884f9c0b26c8c9e39669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464fc35ee4caaeeb4229bf087b7af3370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e7d2db79c60f322e6e4df623d71a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e6ccd18a48072679cc428d30ae23072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8f8a20823e432f0df9a2b560cbda673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05217d8fd65bb32ca1d6043c64af7974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bf790039da9903dccc769a4f9c3aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24335dbeaca23b7706c9c16eb8e9ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee25948cf5ad8e27a807b6663ba29a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00e6b5fdd74a8629735dcdb799edc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925d26369e174bede4823a6714767d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dce2d52a8be73835511a1b0d6c25280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e61bbe4b37068db72b920055d2c23081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29bb45479546080a4a2b3998bc64d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323c40953c03da48a59d9e2efd6633b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728ad6f6410134fe0f48ecf1781b6fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92d2568cc86f49338855693762a7ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8275f2eb1655deef06553da2dabe47486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638925110265571c65c688f1b9209d4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45191553f8fc971399709660d598ddb588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0945239ff75af976538447ebfda6d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565327dfee0f44a35892678eb5a312fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0650b6abebde09627cdc17573a06acf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22431d8caee73190f81dfbc938721192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e452dab9ba3799d020ad2fb4b0988b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b26e7173deb7d0f00f8fc26dcf8c3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b6970f3b442297900f9e36d147cef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcfd4ddba2c2f2e72d7fcf0a4f8ba796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f103af46b181e70f1e7e59265db10e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08923c0ef5bab6a25b7c2b59c7ed21998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99254edad035141988df13899f0e99c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c21487e5107c904727e014255ccb7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a09e2b2a7a9d58b3227d9256c26df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de966fa21fe7f20e3a6b2746a451b62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed73930d15fd907fa3f1e2c40ae2ef7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7a0309cdb8be5c2427605cfe2eb91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4188a271d544fd35fe40b53dd165c3f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2311e2162ab1dacba63c1571d771d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a27c76b3ca819deb6f46939d318beb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd664f3be9671e95f430f4f48bfe23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b30b57e3ff2ba3e052817959594ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b3e117e3e2acb17735d70035700c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c51ec5844163c81b30c53ec7a6ddcf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a238d1747873d035cd170cf67cf1f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f09022a8e347641a5054d71656a39b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7acf15e34ec8cdd6a64be4ffa5763e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c3207c2f9e7c1551abcac2c3b2667115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538d67725035e579e721691b836a490116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927284546726dd9088d44fcabc83589b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284d62e87b9394716de6ddf8b19f803118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44dbde182f8eab1a4709b910fec96b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9337bb6cc55e848a18413a9f48b6e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96c909e7317378ae26bc2b050ca99a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd20cd6278a4ae9092010ca6df5bba8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdbe511aa16f4ff6af9fe83d503157123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669a0817f5dbf7d2df03f8c2b7d220f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5da53f3b21f71f69bd459c37e19a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc385b833b0409ccc03da21211b8433126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e151092922bb7d485b362c5a1a693127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd470adf3797aad20c685324d028205a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e585df06ee71dc6f1ba7fcd22a6415129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741e7d0aff2e9977ed6dcf22753d62b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd2c69200645967f5e49e6c966eb46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17048dda801e92863e4fdf8208c13df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e1d2511c992c7a1ea1a1d666262ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1b7eaf0b5fb6188856370f778039f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8897bb47dd6ba2d9d24e2f51c20a03d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b026f63d1f7f7bb2e7e820402a61e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabd546624ce5781e83ac93c99e5949137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085e8e5011274581ad5d4d5936dc2ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712b6e8f4c845edee93adae2e79d823139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51ee1e3fc4203da70fa14d5c99b8a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8eba6338267de40d375bc2f0051b04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf4263746a38c2d938b93227fb2150142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5af23eab55ea88a06cfa89d3eedd3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619d5db57150167179fb1cf07b60dbc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63522c17f26f67049777fba80741cda4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebf9f52c5f49cb8827ea51ca20c931146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f373b338583d0e721acc55726f72ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5edede4e80ff2aa5dabd6426027281148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346799bca94a6697c3d3ce5890c9c888149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af09e8ebdb85fab6addb8ed80476fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdd2deeb091478fc5a7124d6b9a769151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8dfe2ac2a740b3918c800d6c0aa78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0614c917c42e3aecc257eff7a97c32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db329503416b328c115f22076ebedb34154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>