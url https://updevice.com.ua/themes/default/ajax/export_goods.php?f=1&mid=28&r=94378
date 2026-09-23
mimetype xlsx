--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc170116ba263000a576555a082f6511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bb07f64f51228ab49a43035350e902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fb020c6f9cdd0a773c4b7350d590e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff702295107b6645236759083a232f134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c77d27c22217275cb91d954c1f4d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47a3856da1a1a1f2c99af56785561d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed23e2750e47dc3654a9889436de087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c90c4ab2064408867569a9b34f15a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4791a149b0ba09162d6f4b6e60c8989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77987b561bd818fc4accd50a105ac93c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb39e8b7259327fc084546dc340a5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904293e5af4e14b9f0f5f2ae81a8837612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c48a2674ed761d6dd2c6b1802a91213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4c2d4d15bfb2830970a43f8ae20bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96671745f8a4124bdfcfad5411f6f71715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23494a363f352dce201ddaebb8837e1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ceb2f74b2151ee9b3fa3d2f845e2e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e9436b7b2c57861f185d585df33ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018395223fc14caff4e6ee3c00b84c3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a73082b2a4057fb06d731dd1b192320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4fd2e7e8f8c523de7b8620b6a901321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48625d5e3a58e074bcb7c2e8f479c1af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086d5af1381bdee3f822e8f52c407e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c03273376b8f658393cd8720665fb624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdb7b46ae87945dd5b54fd24d688ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d78fb4e579139bfea3d04b6c1944826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5e1034efb600b2929e6eee1b4e59c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93410b1997f2712cd54e71825ecd2e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3310dc6749faee92575c0174336b1fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21d487a4b9948893258e63f511cd6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692564168369cf5ae603cd24d0685db931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd363f1bedc376e31fab1c1953d898c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b0385b798767e9228bfd0c1a73d5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ca24d422a6c5d35d41b9adf09351834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaf02b47dc6c3ad76fa0852b03caad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96007b25a838a51b209dbe1f14733e1d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64466b4d7ca312c79bb7d946670ab00b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef9449cccf4e85a727bff0076d562238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984033166123f73ba3001cc6d761d8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb301169e7f0bbd477b53167a8f45940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bf9cacbc0c0eff7d40236f4d4e6dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c22a2ed7813cb7ed88a53b98c75ddc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f69ed3ad88893f5fad64f672188e6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b028d83d1ca47ccd8705ffc17e9b87b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4cdbc19f2059dce47737e97f870c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b27bb43cfb0ee87b911df1b551de3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0e994206fdc276f6bee4b2d25b10247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04d856f456022ad4ff9a93d02d5e0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf201577159cc8c3606718cb46dd44f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61974c3a4e3813656aceb203c3329fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68612a4fe271f10b23fcd295c7d41a0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facfd9b77efca9bdaa0ff581a62218652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50f8ba161a2194790ac9ac2b980dc553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf509219215e4c0573966580c4f829a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e41b017269b99f344b3f707d5023155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd25b8944f882a0cd858ebd7a8fa3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290431ababda8a37bf2f233e9d3bbf157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3903325ae1ddfcb6b83c0f711b564d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9fe22f8974697d662239bf785114859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8efc3949e08af14ab0795858362be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392891ce6e48d860ac96fe4f2a5a74f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c3d24cca7634e42a28429806804eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66adfad793d0545ad28e215426c608663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae49bf09dfd2c696d12a0cf92b3e1b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a38c4b618d41c617f59ef624f66c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a9a36fc952a1ca04828916396363f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa79bb1079fbff97016bab97c11847167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ed6b71eb9c10c1f7080116458dfc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96107ed04c39f37c2dbe79b6a7a2a69b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d42db29cd92f8beb18ae50e79382d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1551c95818d9ef970f4b1d7d340a73a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fd2d0360d957a98db8d593ea5ac0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941f266a3f923ecaeea489a6b23db9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7d11c846285de380823816702e34274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63f45f362c5817034d74da4a63061475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45d613fdddd0a5ff56fb41a3efd21f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5de32e41c927dd98bf9e383e6c3eb677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5575c7562a33d5f06bb2d548e56ab1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6752658dd383acfdbc4aa37cd6c1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d93f7082bd550ff7edef5f126e15e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ca7e6ba63d2fddb7c79d519a9eb0781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56288a81250cfdb3cdb131c7503c7aca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703fcdbc730942f6aeadc4ef06e94fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdb3a04694ee7428daaac07dc5071784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ee29722e73564f668a1415faf647b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530770cab0bacc1346637448954039f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2bc0fd52a3bd8e2eb332d7c33c14987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b8611dfaa275ad3a22b76937ba44d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab7a32b6531e207c515b65649f7aff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee510e8098f8edf467312e698dce35ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e8bbc8f32a152db501a922e7dadf691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8425216abdf24dc071a33ff4c475e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee43ca1894472a4a0cf9f6a619b94f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6a82d053e753c228010c4fd37d7f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbe0a1faa08845c1fa15b0ded310d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c05912ae946312a86ea61ceca48c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae90b9434f4ea07f980d04f992b26597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1486ebe998a39d21ece54343e4a952598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6421caf1932eab1bd1e870e480f4ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbccb46682d3e00778bfd7a0de7c61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521093261dc190697da8c681d8efeded101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb69e08858bb88b375392707155f052102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bac5df92c19e79639776f8ca5fb9a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc315c6563cc9c31998e065a36c6a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246553ac89809a2f7a9663238321026105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b3de1e5a8e73a870e9a7d74824cf9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8a0918dc2eee484d8739d1b8d2cb2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443b73f04d930e8fde25353b952b72a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8e4adafd45dfd4462f55c749ff888109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c851c0b296441666571d959e95cb3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ae1b4488f5c179b08ac6fe75a3d0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe373662bbb33f88d1da3f4621d1ec1e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83117675a988b230f4092ec94b5ff782113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca6ceba2f7314a4c0d7ba2e14905f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fc47c493a91198d320a5b6ed6bba1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f14986feeb374b7b702e96e1c31fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc6c855bcecdc50a1419737cc1f6ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4467e32fffceed441b1cd83eb26fbb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b7b028c07f8af60ca0b79652a982c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf3ad9b0e9468c1641394912eb7224120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8364d687b6c3ea3e1f7aa57f318a88b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec8e1ae4b1b47fcca374e1e9c32315122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556dfcc8a5372f81952843ec3ff6db9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c99912f4c79bad2dda43d00b2edc38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2015e2fc0685cf68074d1146531130125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc069e8f663073b0d00a7ebf543c1cbb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b369a150f32807912c37431baccf2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfaf55b4905a6bfae3a63950a93ee2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8649fbaae1fca9e5d3ee5492c81f521129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5caa8fab8f2b84685c6c4dfc00ddaf6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abc157aa80c9250857d94be089543c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2652a28f26c2c0432361fac7570d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08121af397b090142de3e13ab7648422133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10b99d9f0a79f5bce505857d18c91d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d50f6abeec842c41d43cc57b2e44cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909075a5ea0a48b0af48b43db63df01d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a34931448e5698a9c553356e48142137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7615f90943308b8774e7d3c031fb1d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414d1dac3534e4c6acf44ed41dce909139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb9c408d5fda76e12a3d0f049c1927140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f680e1afbc4c202df35a51387aef7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0eac7c85160b2ff0f5ce5f45a5676142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82075150119a212fcb79375f69d070b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87320953f5824484779c5296b0ffce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d844ef4301c4ba6ef3a1b86b56719145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd48fffc3c9ef629bb6bf37cf96b79f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8490cced95c9e26bd2bbb49cd29691c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd1972977c459795377bf84665b4cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef92bf43c02d5c5a915cd77d8a1a928149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514460c3964b4016d323c64b0d31365a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c5f683bba1eb26a78c8259c69d67a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ef8c35f2aa748e2c3b3ea3457ea94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979684d88ba9aef13a351fa169243b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67074282ebeac2e0bfd8666ef72ad03154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381974a73081bb16b17230cdb24c0721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670f9ac7d1ac5053576a371cc7bc8192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de56fa3895fb6659ed5f5a4d38647623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a852f5d661ce518999c20fe3f6a8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a853b3ca830d3e439673c3f32bac85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaede4320b457fa640407b049c63076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e57a66e16577c6d4ff5d4e9ff21bb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13354a3d3d7b97df8a40dd8ca3e0368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf773828e6eaee70cffc11f9d3125af69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a4d16f1626d706e933e04dd120bc110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15437f757571e1023a18ba28faca19fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda9f24e6a1639d59e6c44becd936d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb1a93d37a1522dfaa38450410a14e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34c67000de905aa8479c6e0509e51614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d35e54649c81e7385666949e6968315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594cc68d15bd5fb4cd70f2c7dd1fba416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8bf7276387614049f0079475266a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c94b194e0745261fb759d19ebeef4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4f0400c1f9b17c44f89252f41d1dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df0bb889128fd3555468ac815396fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d0fdb94c36b8ed7bc8da60376e58921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8e39a3df02b2d2326674db67dbc6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c0d40b2be0b53014b4db5f6a76eb023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe22832492e2bfceb5ce5303c3bc3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172486296f0c9021e32e5a8953b518925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018720c0b41a0efeac3a991ebbb4f27226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501d26f1a24cb4f51d3a196299939f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bfd6b725140d5436daa463a6cb90828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49eaa2f16b6cffa572cadd06c1480129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1198f833f86859dc069dbd5294dbc730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afccfcb1aab2e270c41f94eeea602331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44569b7f12551fb4f0c8f1dc39470d9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff60d7a50389c558995918f4ff1b4a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f999d4878ea5858ffd74bed892e9db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a66eda11c3572981f3e3160d57fe735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9320e66c89139012df28c29c4d0ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34016ce16c4f1dd964526ca5c7327f9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc784993e2ec02b3ed2626fa8acd1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dabc2e6dd88a734feb8319ff61537439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5f188900e40fcc32f7b45484a8a3540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ecc9594eff54e3d993805f995a98741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406f29ace65078dffbcd0c3a02d094342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc244c0094551143aba24140040e597a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d983806f81ae711408983d6d39c390744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc56f83ec93e5a14230017bf5368a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4c7b9096364ddefc63a0b4ad8ec1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebca8815f3a8f75149f0cb4273acdc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a79bc06773151176f4db2fd1fe982948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8a4d19e635482e99abd40d77dafe149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82906ea4b21c6495c93817ee26a4d5b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19be756d2a3ff501fdad14e23e43cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9047a4972afe7f1ceaa72c248d55b1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113ef886cfeb6abd7a38909462c5d9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534fa54a2681422c84afe7445f6c24c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513050316ea06c538158a6f651f07c7655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5de7fe7888a9bac74aef6ee15145856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d594ff22848b10cd7c2e24ae6ecc74057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc3933b01662c93de4d432bc65be0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7083e722aad46355f55440fede9e5b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b8e328e2410cecdc098178a0110bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc15cb1bb30932384e876c2cad47e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72c480490e48d900a28f7d598c2eff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca23b37983c40635f4a8f25f32674e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d33bf05833fdf9e2f53f81c2c7b63764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b63b4df4a1ef306864dce9b83180465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e61bf0b547f61e93ad4d177490bc966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fa3772a8a9d444189aa048614b90c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece67fc05f0dfbcef73e4db28a2b61468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ef8c2ed06ac7668cef2b4f157a5a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77400a371d9cfab17f89a823989c2e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e75159753070fc4a74e505eb98cca671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc266a8e5c9109b29b77dfcaa1e43e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ac4030862509e88247d2c7292254273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573edf892d695853e95466511afef50374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af173f9c81f4d2bee7ee3903b5b51d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8388c169830b012a77bdee63bcd6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961e2a8f56b13de2a31b6935841b26377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345d8f67f1ddb64707db7c2c616651b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b50bb11ab1e34c1d342a4ec264972379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a93a885f810725d4b95f30f7d19c2380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b2b3d9f46b7e802b04b37a2ba056d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774f3ad8eb43caa00d3e3af78ddc24b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28910db9e8accc30f993516fe560916283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fea392d0b804e6a99cca8a335a8e8f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0fae769b1547ceda90cc71ea30a6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8868cda816e02d81625c4f558d0ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362095e3d770accc2be121c7eecaf36487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdaff399f45e761a8609a4ca8a519788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75b91062aba8523cdb602fecf5516389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a787b763ac425b592ba31aee8528090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1080e0c18885d4a4e4ad778e2f65491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a4cb2f08c513f6deb01ec41cc127d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f513d4837f29702a2d47d64abbd0cba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a4ac391a0c7fc40fdedbbaa66782394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57726ac31420be9ec1b1e66971d61295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ccbc07b73e32c033c03760cb22c7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af13157a281cbeeaf8be09b0ece23a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1fc18baeacba24f75683a7531580898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a1f84d91ac9b73fbbf06a238a731399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48638b8e43a407d60ee5e97fb9dc92ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbc005a64a04d8e85bd5157753b4d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce93861fc7d721d86d6f911f6e5f6a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5d7c6e028ba0f1f1e0c2f4e0402e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ceeb8791e7ac4e775e28fe68e27c24104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716ded78dc603553e533dedf3c2e49e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565788ae5d886dcf1c97748fea105c10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413cb602bc78e3cf10ae5734506f7dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446e520d877fd0731cac700595745b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf25cae1fd91b8cefd59bf5453fa26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288401c177c402c764b1aad048a8588110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab15e60f2ec35f26d577bb6d7b3da2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab40c6fd04e9230788d28a8beeed5d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bdce67091b173e6cdb6b4d1c7f749113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053f3d673d38c3a926a4b8a42ecc251114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0235ec5a50088e682b6d2c0aadac2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240658c10bf85cb2ceb059af7280a6cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66dea1f793a3a7c69c3850603f3076117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97c6a84b2fad817ca9715e772ec5df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbe9c2ca0ad8657f29a58175045430119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e3b36c2715cc7462b4351ce59e01f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3d6d4aa615e587af4ec59d53f50f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381790ecceabcf96a6554ea1ffe4021c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ac7ba19e90fa938281a7d05f14f09123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059557043c3911387eb2cc882436fa8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf887f13818b9018542d0a4c183649125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01383eda011f4506625e4685026ab6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e422ca2d7b895adcd521b4cc243f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6b1a35daf15438b09b83ccac26c61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cd9bfafc9215f6140f1362ddd1ef8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ec8ce7b896df0c15936cf32e30f29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac84ec31f1e26f9d3b95476dd32564131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e963dd347d32e958891fc38352c327132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf1d5debe6cf6c9b2e671cc26963ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b79e79c93db8cad5ea1ef0afe0b7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917af54f0d44ec762789bd61190002d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ca1bb8e910edd95512c59c73e0f60136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c1806ed2a52342ba6c55f857a2c33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04320c77fff7f3afb4094f1df3719db3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c37b1957040048b987e3186fb228e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454e4f8b1696e044ea25edd478bea0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48110894871275b9c0e7291cf9d21e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308f020295ab5d0ecf110b594450d77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f9259574494d1a83fa5b1782668d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71e4e0c5040cac67d85ef6720be8da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32383702e9327478a6d8e70379298b8c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f23ef94dea1215ab9efa3ddfb4b75e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46b5132c3ba3295c659e9983f96c06147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f2fd9d8aa8b57ebead8b0fe744f98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e39490c6c3cb1ab3d447f65e8bee7c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f6d6932ce133e40cc91694fc20034150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83030ce6ef2817fe2ab871e0defae905151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81448475a84800d83ac978d62491ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87c8cb8197ea3dffebcc33d9cd9102153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11494a01fa66a95ea1baa8bf8ff33c53154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>