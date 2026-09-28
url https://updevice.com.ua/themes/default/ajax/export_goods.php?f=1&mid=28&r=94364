--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fa9d000f128e60ad17a10f7bd48d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cb7a98b5fc8546ddf4debcae5349d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d76dd5e0c6ca81c4b063553cc52d863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61ffad4069906a857df95fb746d6864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c189292723219110e56d5f11b23535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8192f1dfdeb95851cc5515d2ca1188c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befd390d0c9f993a9080c1c475da7e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe050fb9cb8d89f87566e5555b4508d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9927c2d805d2bec9f9cf98be53a44219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ce2c778f07c77f3ba22d0e03392f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f9448f5ead4e74449cd5035f20ccf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232842f6ddc8e7b0c21a665a02f4e9d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb5fd57366292aac4b0ec85d60046a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acc68a0559008fbc31f0fe12d78d1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eaa49c1c9479d21f049a8edff06b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e136e13862f1fea845cbee7805064f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5876de6c300241f472acbcb995f24117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d07e8581705ca5b53a8243ba557e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58a11fcb03f91ab6b84808d82c141119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c71761b2eaa44b85f28331426b9a7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71714d088f1bfc9834642840831c7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521b685f7dc68dbb5c1afbdb5a5c9ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2b4fd9720b8723343ac0de78824db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff700594a178408bad35387e8db08124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c77d0444fff5cc62179e8cc0b75da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236daf83f4591348520dc7e74e7e7ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7446b18636b0438bd09de881d7f3b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789d88234c4ff2d10cd69a9fc54e79528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b5e51798c45ecc4b8d50e74f53b8429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160106651e33c5d6cd4c10b045f0b46030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82d9200a13bebcb71381900133db5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbd158823abef513445d910410d3ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad92c7d6df8c6216fdd33f5a4858cd133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf15672175932e13e5149efcb9085e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d016a8e7fb10798d7231e84a7e1a79c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54b53f319d59c764ca15b6f7b4803236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17e5606eae8606aec1f0861046968837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72a4190390de1f9f4a440860d690ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa852a240c40e57093c5d403eed3df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875cebcc3af4f3feba98bcc3db1050a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaac74c8408d7a731e8bf08801faf7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da747ebec76c6b433321ebe6778877a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ed140135d1dba93198c8a0f4c4ffb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf7413dfd7625a40de60bdf7bee37944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61be9c0d21033cd89629211a2a23f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab20a68d8d61618382f162090f72b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e65efc2f7b8a91af980b3d1de7dedc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00906d9ca68f78f9f9ea91e7ba8b51448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b878c3d758b4b62958008814a9df8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b90856a6897e767118e83c03a7a87d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5296c45b3bff67f8888353b73558e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079db4b554c55c6c019a29b5a17cbc3452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69309f5aad685ceff9cd0a192f01a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06774f86efe887a4288bac33dab08c3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ada1fa3b7d08ae8774e91f051481c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42072f52828ee78a12c9e28694083f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7040af97b85c7cd7e7f44f8724390157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb6ca236afa148521cdeee1d6bfe2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e385ba12a867c9dd0c0f659bd651059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f53ce87e99965e631eea500b07639d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643542faa0af42fc0db714093d8229961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf32892f7aaec0d599ff5fd32512d5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3908c559cb1a1e51b6fe7059b2beb2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec37e62edade4ed4be7b893884a74c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1144bea6c2c4cc9c89571a1c36f11965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3606a641ef4e9727f844455eeab0b8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7399e9a325223e30dc9a5496164a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50973e93d7b73f4d90a969e9bab51e9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6425f3b32dde7920896b6efe16e3ec769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c37cfcd2ab3dfe8417afea43183eaf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b15c7840abae495ce8df424d612d7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce140c3ec564d7793702e9107fe58f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8272964cbc9b0bff8a346e8d79caf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0631e3890d1f8a7461e9a4ac72282d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc4926491d68b3d3abca9b71dca51575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a19efd5cd0da142a823dda719392c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac09aef317f7b594c49e63ed124e8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4146e2daa91830e179eea878a48a56d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281d9b75d12f6d8ffebdcb6f3f027ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a616a143d6c14d38ceb50e02d4d3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cfedd4e31e1ffbaeb2fbbe6dbe4a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81b5ccb4a89467305ccd9ba96bb6ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99933beb47b8c0335a12f2a8cf081f7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7c511710245e873d58143dae7567884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e143c2daeb37811cc4813c03273eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa8a1f472184cdcfa745eb5d83c49586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f3a72339d855783c74cc9f411382b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a33d617a65018af7560932826a5c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738033bb9315beb1d4fa8907aab86ec989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f571ae432bec212bf08682aa42fe5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d00e3390080fdbdaeddf082181cb5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e95f71f9883a426a8c9d642fd508a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8fb118ceb5e1348903ed633a0d3af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5c489c579912707d2f857c65665f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fabef6bf50e26f88834c34f08910895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e6866bc0b4e9462af01f6490e9f0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385cc6cc41365b86bc3b3af07da2d5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c445f7a8e33449a73950f1e59f4da698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584710082220a5822f5613c54d8123c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5157394dcd10539fbde8304cac2c4a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd86c75e0174675ce0f40cf3d41919101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fe11378401a019b5db1687f0fa8f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e00b4d49d28e7fdb10dc6c4d9678a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c6f316eff396fb54127862441685c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f28c6b092c81535fa43d3bc8fa2f88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeeeed919703b5991fa1903b1153f98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8aa93ff5445b7026665c0ff58b00a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023293e91228e331e3bab8265fabdfc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fa3189e0fa69da556db4b1d504051109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bb08f8a65526c5705cfb6d16c747f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecbc01e0533ac14e9529048321ffd8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4df95dfcc00c5f1c6fa5993b4ebc7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a914b04029227e37a427e85277b9b53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf7b75efb1513e11edee73a38f4668114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741b034e934957460dcad8dc8fc6623115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab89efc0f441ef7ca5440d85981c80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b332b9eaa40ab5ad440b38d756200117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d62d1905e812916d8f4dbd2ff384c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec227309033832c1f88808051e178b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b45c83a023177e6b5fa905510936f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf52b3fd35d328899165f8fb75b69fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7f53a9cb3df384ea8288d3daf4a5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3b917acf41504b063c0c9058ca11c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44776f988bcca7831db6b202a9a42e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5743e22925c44b3adf820cbeb2401d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bb50b5956f305ef73ed8bad08646d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae17f27246aefe436dc051cecad5fae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be255e3736a26afabbbe0a21433be8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae7608dfb92b44af9c611db7c6f47c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2728b091b491392a946582840401c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef2971fc011715ccbbbe74d0db3a7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b1356f140288d2f4bf4779a3d8405132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be4616e2589f6a45f4922c9c927c53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490ea01daad3dca620ee539939c29c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166c18782d655a7878764d7729bde47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214876a5ca6b233e4108c17e9a595558136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74382c3f93c8e332804bb3e8d405115f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc155a85781d35d1a5c529c8170155138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38ce130c6c94b605dc8a8c4e4fada3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c16dadff1cd531a7adfd8491475fa8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc465618a44b9eafd857518af3a3bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57895f4e62329e3282ea46250becf4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8909099f91a1c9ff2b8c6074103f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6408908fc0c599fb09059a93f3179d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5269f5bd99e4dd57ec16703631de6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2ecda28a1751b849cc68b53d0256b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8722a0d4bc987e66652a2e562d0581147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e157bd3b02b5fbce744f79cbdd40eae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d321dfeda8e594ef4e7e7042b65803149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557c855fb5e49d8ac7c14fec5d0981f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d854415582750d3568d86bcc3dc2e7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0c05c7b7168c881f9b05380b86d64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961b9ef06c7482ba15bae11f8e89417153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6ec000a002c00a5f5b240b29a8631154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabb9d61a0a83a462261cd1bc7bdc461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df24c78fca76d59ef53d91c4c5bc6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa16cd0584b664997f33cef2815cef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24011d828c9530e359cc14c4d6277024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79482020d5b63e61dbd102e3a56fbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6117856fc2fbb3f1efaa59f5ec68c7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e020b65a763213eb36e666cfae3be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6beff022ed5c1a5bc45409a4c8e7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4b6f24907513e3a875e02d62904819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1f30f7dfc6aa0f9c0bc52ac32fd4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4260ba179479c2f98205cc295a04d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b95e450edb97e12100ff9e253f82512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98b73cfca3d9b94793cd7ab681e31013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b506978b9972678161e6821b78dad914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b874bea5e7fbfdb980f1c3ffa30a3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ae839941b608b62ee5218ca9f8b5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028fd8a3f0e97c6501ff3a9ff5ff76917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d732280f4db8facd83824929731dad718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88879163b421a76866f6c3f9fcd3ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2414a493f6c26d7082b49dbaec1696420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0be3598b800c9d07990d5cff785f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d035487b958159ce01762c2e89ab522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327253360d346b8ad77105a77f61bae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64052b6e81b1b5035c4ee66903cad77424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cacfe26aca20daae30b5f48109a2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bca3eefaed9aa903075892e6a214226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a8d525157e185a5058607cf1c11fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96caa0db6e02bc2c41ad89289beacf928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271ba711db1fcd12172816da79e5cb629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca75d5c7fb1bf00e50718dc6e0d0a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352e63abaa5d1f1b39e4ba774edd06631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4150c2c2257b2cfb67bbd6085953b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb19b1c04641cfcc912ce8e883803cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b62558c771f79604ff458c19cb73f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0462fe36de4fc11f970ee38efbdc435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee100f6204203a188309eed49f6357df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcd72fe508931ad7eb6cc42a3718ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5982a76fec9ea41f457d8a5cc294d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dab5db7f460744ad0666334f017a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb277831655b17f80429afb50b5dfee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb9307f50c7ebb9faff677ca29725541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c422a45b4fa48631cf6ae05841d8d2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1914f38af0afd8668f0097961792e1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f064de9935d979b538f48e54ca9e4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860fbf47cf6d0211b5de3df61db4b8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5e189e54b0699c5f143ef93d1a41c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fe2ac4feb488e51f91b8aeeb4842a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2caa47f5225eacb950156543159a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e13c6120679c4abf10da014dc7bef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6f8fbcb148cd0c46846b60d502cb650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e0a576823e7e7e62c6a43c1f555b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c86c16fa476e214152a3246925bf5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc599e88928956b4ef145247a7420f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083cecc53172ff6878fc80133f65d1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee653a814aaf375c84693d0820677b2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d46d88a72b38a31181ea92798e437456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad210cb9fa431614856b7e46da9fb157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d327f4bb9f3194aafe1eff08d45b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4899165d4b9ccac677f9b6a0c3962e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87dba9bfb968397b50161ec1f1b0a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829e8666559035a6ddf973845126c6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e49b94e32e3a8324bc46f88286371662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900b6bb6726fd612d95a79d380ad67b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e1eaab6d182a274d43e2492f7921464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0f674e43bb1247bb020e47a5a121565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3f6a8b64ce1ef582463bf081551b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e46941e83fac2f563dba6f22c3a9267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc75cff562ae2d954f19da7a63e57368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7b542694903d43ac1ff86866a75f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248909e945f1528718b1a6b139ce801d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67766336ac2b800f08e6461b27855071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5baa10274a0210ae6e4a88c7285a0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b3fdffdf6f5173ac6a1434bce134e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ebdd1ae547b6367bf74d3c321732874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f9b609423c0b85450b40ebd56f8c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069acbd3ddc9327ca42d3e997620c7f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402780857a7edc02784676cf539520f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e069adf8da2456830ab926ea663b2ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17346dbf5f83b28fb6bd8e65c93d7b1579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a222155e4380351c94ee61ae7551880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2070b2d217d7fa568936b4a3e4022ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497b97f8ec0a3b7474fbe4100c3f14782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e8735fccc99c7a5d5e07324df3a3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e19367f0cf5ecfa6b2c79ed74f333a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de92e27394954775e0477114ead46385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c891ba33b6fcbbadbbac21f4bffb486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b005cd654f566e59c2cad2dfa7174987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bb8925d6e9446986eae2d48847f3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f96da42f045a8848d6ca18102a598889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba303439341645ae097964d043a39190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25e01beac685b11971227234c6c81591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec855d1f12018b13111b8cfc4f11bebf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564057050e0b05973747047e1a1a8df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9a0f4a9a4194c35fea48be5af9bbe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70dbc009b2b7af8ea5edec43e9f97595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5687a963580d3a573b61fe0be0206596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fd5319f974500769b29aefc21e6cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7d39b015d16b5e8bfda56a11fb94c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f7a8a992c16a2985d7fe3ede4fa9299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470bcfd4226935b54d3ed49f9734e3a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5e9f2c4611215f2683da5bc96ffe0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200afcfdfd493a9a1c29d8d5cc14fdc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ab0105f4435d6e68ceb022e08b808103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55722f259984a10dc56141f80bb2e9a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9437a5d60d4fa8f615f1f1f17388e66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b465233733485e23a1beb86b68a0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebaca4e1f527bb386cd559192b19f7f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415e9dc1c0dadc0551852f770e7bf32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d6d509bde607cc147ad37da978da3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a83b96c987b2642bbcaf464b17058110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00c1a21f671518afe3d32d4a3c7bfb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ef17c74c6aaf132d8eb9a12094948112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc94591a453ce17d427373a6e7b83d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e85f43ae97c8a84e90c82b4c42d95e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689ea6c422f0beaddfdfb8dfe0840c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f57db6b906f5ceb935c9ffd4eec143116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0874622f33c082677dcbe975c2282117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481816eb1a0483fe9db13d4bbf5b0890118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b55a4fd08a3ed6cdccf8230f556bc2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183659cc2edfd94eae0dad6544aefa69120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4a3f9fae8474c9707c0354123014b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec026a858dbbee12f18b80cff23ebb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f01472ad9c8299027cdd5a2d65624123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbc4e3ca87c59b56a230f749ec0479124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd8744b50a76bca769bb0d4f568897125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415eed5bc64d508909aa8e6784e5457126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1d6502fc8dfe831773a6ea6071f77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b689b2ff2b8a83f33ed5ba322513a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcc4e29a8937badc154e05be41e6df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764db4a787f9b11f44574e59d46b056130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dece990b1b284ed15d4dfb6a548f4af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e795783f1b476531825e433d80348132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ba8f498538969b082db36d2e08bd5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61021aad81ae419a0750cacaf85005134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe08f29b460641729ad62bb24ff5206135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c53b4394e1b98b345fc165e1d14b1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc7db293456ca357056969c940805c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea5705f250141e634af9489e0b68f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ca389cd3bf2f2ce9a90635655bda3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b469a10467b9201cc1d5206e05b40b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f801365124ef75dad08a72ec5b7b172141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0c97337b03381f37cdd1f7ae9d419142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a723378954f09550cb224531d3b59d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff05abe997d4f9a709616438f410358144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac37c3d6dd3a4ba881510ccdec75374145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a14849cd29af6beedd224cfa3478ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836361a15b91436cac14fff7fae4e61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca1fe76d0cfbeaafd59c949f406261148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935f3eda5a2c13cf3dca4eb819c0141149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735080f99e1efdd9a3c84e97357e051150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a62d829c31e2b3956b2cae87b4921151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b7087fcf6a0dd9e44158f579861fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209eaa27d1d708c4a7ac0d2bdb7329a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082a2dd542a69650e4c61bb3a3cb890154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>