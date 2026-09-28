--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7476ee77079f44dd9672d03f5853ffb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1ba45233f4be76c9f831d3c31c9cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60a46efe877d06ab4684fb87966c4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b30114893e4cb554aa4f2d54fb9fb24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d87db1964f138a98a2a562e6fb6e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652dce61e4035008dedf80c41a0f2e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05c48ba8e5df843f87d5834926ac6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492ea420cd699b41d414b7467b80b498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec81e6a3eff000327a78419114c45879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5b0c0ee2c3796c0f5b391df58792f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a681126d63852ce06959a13e525a1511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55467df3eba1c31afd3e17550c3f2ef012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf614a8a33e8f08a69f01bc2862808a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40dd65e222d132d2bdd6a1ee21406614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669ea42373b0e0617dc2ab36569f64515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed02de4869e1a27405584ea7abd92d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6b59a9731b0976c2b89b3274eccf617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41976e47c43e52395dbe778fc0e175c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc78a4e01db6a4e8c2b63d008fee9c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8f0611ee6ae6703eda8da2fe3503c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd08cca20158494d8a29309b3e3de121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ff179fc4c431071c2ff5860c22bc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68c3f831607ac34dc88b70f3f9723923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7250f93cb3e9ba188f97e7c5840cc0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a6ca83515bcd4767c28b4243ae5bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60825b1632d281c14c22405ded10278826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fffe8ae449903e47ee3d5c44bebfc027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317ff61f4e667d278aa46bfd9f83eaa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55a3136ebac38a96b780d2bdbe1ee129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041fbbe1f2d41f01218d457c085a7b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cbb490f7771e7f55301c18793fda931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ac28e3067902c22b615d911a578cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6caf02363cb998260452d3a5424de633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce1c2bb70d9bb450bea3178d37621934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053b1414abdd3de5c773175754236aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e787a1d0a90ae7413d2105eee81bc236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0a057a8a4d16df1b390c39f8aeb7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ed43733b2e58bbfcd89cff96648b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79083fbeff7153e1c97dc10633c1cee939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4f2ce28d3f625d29ee031508b9c6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57a12fa6b29afd228ebf26d97e0a3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fda0a7a8c5cf55673030af4457f8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f684c5b7a068d39bb4c3c5c18591c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c692f91625d0a1de7b2b3dedf38285644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbf5ee7e128dab79bd64302106ff5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888d0b3c0d78e9fbedb97a79886b2a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b9c7a24eb82b599e5d9405aca317c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0694703801253f563c986a1667fe8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5249ce4dd3556a9a76e30a82666360149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638544568dfe88d3abd16008323a47df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad549eee0ab1e818e323298097dfaf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af36e8e4716a01bfb664972dc00dbb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a962e686e415dc413be8ab7dec3747d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9f4fc9d98c16b7065b5e8e5a1dd1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4cb04c0799d9b7d9af37a80b6b89d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7097f3962ff6b5692c797a9e3e61fdf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4ebc215cbec476c8ca9e8aa6116b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8c2fdf75a7d32e613f282ebf235f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dac085b35556e097b9fbd2031f81559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76ae8276b29305b3fb915a95d2d30860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149464f9c0286438392cb0b552bbee861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01f635cba02d2fb0e9d2bf934da3f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560d7488475c40cea27d19d99788fd663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea36773196140faa870090944c3474c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb80351e679215bb57e54d717ed3a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8914fa0fcf0bcbf0e41185a002b7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684d49fcf8d3592828311b0480e2b4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc29763bcb4e8bd8386d7039e284bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510d852e2be897ef04055d0851e7ccc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770826dc551102c61aa5e83dac1483570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0f3433d725f9227d55a36659c8b4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d760ea4aa732274a893d77e4b25afb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1c5a654eb942dd8a83e0a3871461a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b54f300caaed644502cfc06956ef2974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed668f1041327ab3db031f498f1be075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3d058d2074ac8db0ac222aeab2d2276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47d74f808bc763a9fa3823ad412fe077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555c9c6d35428eca9e6c2dcf76ab01a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf745a0f7ecd0c5831013f9962cc91579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c34b5606896299be0dcc0e62381c5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095d3f11859e64959e6dd215b56b7e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f799025df3c80be652bd6d326a0a07382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8e91a242acb673a750c65dc82b08f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69445a4a412f83dcbc508b8295250d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dfa65f0c63e27392ee5f236b58fc485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfa8504e15ecb04037aa322fbd7b3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60612f665086e26f5a9b4f13b62af5fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cc6aeff91f028e0dfb2e73a7c04ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37290c96f8f815a0ef81e1f4ca48420d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923afd400a05e6ea7ee5846679039dce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9163479ab0649eb2688f05ba78b8791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9438ae5d9cb172d71f51f36e50ca2a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01657d29076bbe1c577860e7046c2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ccf3938ec7bba7394282707a56e5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19502a1a2c02777c385eb45fa805ed7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc861d1712031da7dacbca76a0dfa396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b80b1a1034e8ff4a2f14faa37e54b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1f4c438641e8bcca1d4762c822f5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3817a33c43eb91d7938c7d1875c9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d5c1425d740ec0e3f6115db91e3f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d20fcd75fc567ffa42ad4d9feef1c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8f26ca2f9b2e34777f7c5d0c2940b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d577bb062b28ad699492952830918f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016c81dce7e4036f6b10b67760517c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdd4ed21b76eb059c414ccfa13a7a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cced30feb7a20104b1cf80d05b764106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72b2bc61a51379874e9d643b6e3b59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac57f47588bee92c575b5cb5897c11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20578a166f44b0e58ac6ed27d3e2fd15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99c7e593c4a37d50e83fc30ec7cfe9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a8f99e0bae902a51e305905f5c602111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28640786aaef409b9e25223a9c19996112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bc89087638509aedc70ffdff3d017113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46551b0455b8b7592e6d3f4c709ab2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de65e1021c9db0837b980c454d8af3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb239cc6560dbb4593956cd07bda24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cb32cc1fd4d9cb49e22f9c064a825117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11413474839306ee713a52ddfdc64182118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849213025380e22edefcb7a53b0b1f31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0802df01374dfcae4d657a82440dc3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4750d1ac7731f7cb09d79ada7f14b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9255c7607d2ffe8bb9933c62abb34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ea698c1cb4eb6508fc222428cf67e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e55d3bacde9f8acb8345637e1ef6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f73b850608bb5f844db603e4d50f87125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4f79803f775d0dcf3af28a01dc637126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc957c3f78a4d2946ba4716d70a16ed3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4318ba81ab7f4fd266938436b07d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c933c6de48b909135af272d02504c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8a4adb8088977166961bc0485c102130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358edaa7f0bd9f5b8949cdadf260967131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4126ab3f8a9ef697ecbc1a206d43f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f06d1e786d71d427597ee142a131f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a2d6921a327f1e398815986508303134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa447e4bab0eb0d91d8a94a3b342798135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778b77c4d82a0e5bf586a2d6993ca31136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec825fb40716f8e6b2d943cd06ffe2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad6022e8245990c9777e5f5888ff3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f87e048d87ef30ceb3b21b576c2aa1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56937f646b9cb036b1f840fba346c600140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b59cd1fcdccc5ddbd3a2b6a4423a67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cb92815d38390296f18a5f1af83be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072698ffd82e1573c698b2cb626f36ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06bcf9cc1d34c9e68f63120ee1e7c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d5448418f7aba4a88d66742a3308e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862903ee61c8cd5515a73c025b902dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046ee93f606675cdec8086115639608147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b48ff7ee6536e419e24d12c404e77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f482adcfe5248827dfcbf21bafcaa4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0fc88fe6d4b256bf4371c5198263b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c56c50fb0cbe434278e0619a4b1862151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73afe8436b69e52965f46033032a78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4f3a93fefb72bf85a3c615f289c3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd69eae32e5f8a80a47cecc6e7c781154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dbe8164900e08fea6e2f98636453a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bba1c35f8ff626191240a3deb3fc6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab04a9e065bfe6da6159d0f0ff65dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977d881d1c1c2bce929343cd71387114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ff9e38a1d9fc3b51587c9f4e788425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46d1e904e68d5433ea2d2f16fb69496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a0926630136991d245d302ce4f3f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4b79f2d06ee3e99f32bad5f388c7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073c231d15f263d1a667ba2ded3a05e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb590c6afad477b3cf28858b3cee7e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5638ca533d0077b1d22cab9cf6f1611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf5c803836a3f5d87b138b9c9126f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae19210342d883189d5f2771a2b547613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac4e458130f49daf3bae545f63600814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccd52a7205d5921e0b3ef16f8da12115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d3df20612c5dc495025d207215ab316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a811c8c9f90a0fa1e546bcaeb3c4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7def7e8588d2a331742b6285e32c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e91809189174295faef6100ebfe9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae515244e4d666d9ed5237d5efe3515f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c626052dfc075613d09e41b71be30f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1622816d17740f1257a915cd484fe022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1be18567142e84275249101f2e538d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e910ce169066250ef154bf1a7fc0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045f0e9d363ba004565eff25b09619c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c9a34f8428bb962188f8a8b2f531126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8de9ef20ab77f87edbee05691bd81627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81630bbd2438960ee85b9da8554f1e2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6ff1647a0375536d86170550994bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043fa64dfcf033f4abba2bd04abcdae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374629163e3e77f6f29cf3670994a6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8254754d201a94a4fff50a63caa2ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ee169ceed788a527fca5097e145f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca550705749777d347ab9f18636de9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dea987d004481955dbf1023a897e2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9aca2f9c6e45b651da7b103c2c4c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807aef2635b0c9a1e324d423dd5fa4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdffdba0833cead785201614126b7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f6792f2385e765a29c122b316ffa039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad625f67a8bac6aca4c512d399673b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4b31d813ffcbf44af860789c651cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2adb33a144eda2b30b0a34346656442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c758deded33a161b677ed75910201b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca509756b6639e800b81a990d3adbb4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa039eab1e6f718db5b087eae4ef0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170babf96dd47008d62d5d7c028e6adf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550c80d8e2689fb0a65272feee7fdbc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0875f6a4be05799824d1111c265337048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb402a037f0fcb666d577234da658a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb8bcf9c7bd4fbada4a0fcc071d3e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26965db6520009fde1f4191d832eea951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ae29779975871ed43537b0771241752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce20afb319324147ea7b725eb2be9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb32a95314f84fd9e6e55818828f9c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790b0471babfeb0546885154683fa5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f111bbc0ff1879eacf65227ced75ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ede1773cd3c403b0ac6fd4f1a1dbd557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c36dc428b84dbba2bf7bb606c6974758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193937b383342b38cd8b9ad339c9ba6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16b340a90f9256d3ced63db3c7212660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f409e3bf9de3f2b5089a424f76f87161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14db564aedd2ee9c0ede9bc4640ee862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7008c770fc7c9955a07929ac5d17b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4caeadd765a0b85596c5d55ce4d397f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30a24bca6585c5926a5e5847ec8fed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2a39d6aab4b36fe7f1f8ee304ba2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080040523742a45de95c17f4cad894767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68efa65ad316c7a3e7ccde5c5d19eca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96a439d806e3cfb3de0e1ab16c994269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32268b725b3b3f4fce842f538ed97ec670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e5f1eb3871cce72f6687252d11b2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2705731e330ef041e01663828dde6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeea4e8a2263ffbd6c1bfa2e2dc923073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736f76f1b54aaed0867b6a56cdd0d3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737f5a09ebb2ad7097219f33893ec6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d4b00fae3b0b89e99c1b33309d5cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c10f218bac374f60bec3bda69973f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59cdcb84c69e524132d8d47ae5521f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d3705fdcb1ae0b50eede313980f3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e7174d60c695a588e82f0fe0730e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2410bcc72d92e038dee2060520acc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac5888610f4955b8d99f2b766ef81f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2b19eea4b74d8c82961c78a7a109383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedb449f6fb4d6e27318ac55e4b487584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c7f23c46f844e99ff79de186137ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706e5e2ce4e6888e36278aa5975099486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbc1fbd32f0a8705633e1c57775cd887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068fe836f815a6c49765432f75774de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bf3bc2eee9ff0ac0a37314c9ad2ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce811459805678add1fea373ea478290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02310e65bf922df2e0998b375e2cf20391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bfe9dd3a01afd4cdc709be8cbdd0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6a12a5f2813f995d4636a75a3d74293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55591e099492d55e77ec0cd32e1553894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e28270c3b977b3d1d57c7be4ac7fe595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7296af01a1699907e509f2c024782fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c091a483042f39336cb9c949136ea797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7790469032104745ab53e2dc8dd79c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43589649612924f457a936ad23523d9599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e724cbe4e35f5d083ac443c346aab3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecfdec7276ab3a54b00b23efe604ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c2c022469daf23ab7ead5e6472301102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb625c8d24fbcd55756f1416503ff6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137de182ff0178da4c536ca542e18f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d7c891a5f3091aed29c958018e88e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988919b2e269b25c08e47add353c4a27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1a632aee6330971a4c4c9be35bba5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c21b0875ffaa96e1d849af9d8a4db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a25a9606a528bd2939c340eb6aa47d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f02dbe99dd668a6aeb24bcc820e6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab93365204a1d5064d322e12252945e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1ca576ec43016276ec983abb78ef2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd81162ae24514681b7159886e14250113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bd80d6b18811e7032b7888d435b92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578412208fd3839af01ae56019c2660f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d49356285903d8cf735f65ba02e198116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfa345af8207bcafe21bb19008ba9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673069995058daa0db4883a2dd6f120118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677cdf645542e4098ef8b4e55e0ebb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569d44f2bb773fe5be63dabbe4c8a5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c12dd204015d761b44619b5ee5a80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb57365377c18802108ee8253929f13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964228e282506acd533f5d42c887f250123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73988b54ffd70b45a35185502c33bf4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c728944bf5d11d3e873b8293050b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb98e87cae3cb44d4251f7b5fa6099b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdd350135b92baea1bc3f22322fe12127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3f6dc4eb01346554d9bcc0c0590fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cdd25bde5b37602c307b794fcb43b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923fde00e22d27e5e6343f38f860012130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e4263ea2b9613da0c688064bf326c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b105d493b4e8130e403ece5d8a2ee4c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79a7489a17bb2696d6f9169619c284133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f99e243587e29cde766a7a26a0dfa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df986bbc08bb9159740a03914495a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557f16012d1f6aaf66c1e7d7896bde9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f18d0ab76c6e23a3fad2568b9e773f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048d70d10ce97abc6b7954196bbffc0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181b586d68e4e8d115c01a5d3af06f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4880cb3e76752cfd17393115823b71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1204149ba3cda2540cbfe2c34326af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd382ac042576e67e55ed228a344cbf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47739c28b198de5db8ca9c97f0a21bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f5c15fd8e695cefe994f8929b118e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b566648922fff43181a54a232255edc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712f24b3f159298698326a87285cd10146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda92624a00792ca0a8caacfbd4703a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95dc8aeb24150dbe2bfdc9ca04697e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f975022e867fbfbdc3afd4a6b2a8c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543efd6884a7d3694dc810fcd6902cdd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76925f0c01f71a2654df2906a2a6586151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cb903b92bd815aefcc23559979959152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6425621153f20249f81c0c8c7c608153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dbf322e370e1cba75aa0165492370154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>