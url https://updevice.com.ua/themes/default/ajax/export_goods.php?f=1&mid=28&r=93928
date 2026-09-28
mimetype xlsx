--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1871aee0e3d29e99a00b8acca9e6e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6a1b5fcb94c0256974894ee165d632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9d50164f5670677cc9bfcbcc7ab453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906c50a1f20661ee861577ec908ea224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88506f117017afbb8ae38d6a46747ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e4908268569925d3812a41749370a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92add8cecb5bc58c1357cb383b5154e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4443b50f77da70e5614190228a5808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bcc4b0f0a080f60fb8e44a0ae2ea39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3ec945435b9fd50855f168365880410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a2f23608926a0463b2c7632a10c8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3a848ee13f69cc56291b6586ba47c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20cc0ae429ccbe758cf710f6d33a4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd65a62d9bed401c3f80a2d9f7c12c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50c5187904be5126d193a731a2335415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56727124dc98cfe24e1a57fdcd926616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9045d14467ce8dd86e4bbcc92146b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f3fb8ff259c30a5e8ce4b39c04d6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9205acef506fbbcae4de4ccae592f1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67721c825a590ba4d6f4229d0b1528b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9453e36bd382718fc2a761094c71db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84330372ba991188d9b2ee6dd362173e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecd3974569a259793228983d107c3c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec84318d20654c6e7694ce002b111324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dae1f28443bdad847bb9ee6a203f7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33dffdfddca15eba42b3fc8930c46526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130992b538ef547d6a849bf2ee83971427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f4fbc102862df4a5867d392fb3b9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dedd5fbdf3e73fee48b76ae64cc6e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b31aafb522c14a0b0d62ed901089530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60ef00d2bf97167f57327211a0e65e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45157acf14e5e1ba526d084ecd291fa632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c249005ce36622ca3fef4f2b2aae933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9c5d52a04f90f28f06a9fd8cb83ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5704f1d49d397376a88daaa407cd7ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eadb0097012ca8364fda2b1f5b588c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7972c201921d83a18eb7cf7ae9f304337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33da57eb358adbb2ce40d353c9c019038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefea698578375bc42f350023ead9cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da5a8a7399b10753f043ea7c0510c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82719bd185bee6822235ff6ff339ce1141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a837a776528122c02cab9c933144742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efcf5b0c66dd428ba0ad9afb58ad3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c4931d0233140476a7c67ab7b465344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4047f6c7f4bcc29c0576d191e07572245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e26e8e61a473ae77380cba4265c2446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00922f3cc2216c6affad3dd95ae7e62a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a702201df1f68a40432c6ea03044e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa71e17fa00fde0ab60c4b9447188049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e2330ae822bb8d81273b441bdee5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adda7acf122a884fc619d753924099d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44796dd90b7fbfd5c34ea32146b183d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b32707b21cac9bd3e19574577717e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa31ed2a24dff300d8eea563444a5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50847d7f32c8691645c802c506cc7555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ad02f77dc5b9b5823f044c1a2ae0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2676c4bf7449ac5e45fc16a76b1b6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a54fd4c84ac215df94bf84a089109f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24f29a6c6ae3ce4730fbbbe77bffb259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925944458dca2cfe62c68b0c6043a8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a730c245a22e6b46281eaa5699670361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266feb3077caca1630aea13c031d118e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ae2159afef4dd078dc2a18dd1a7c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b25ba1ec8f6d1fc23ffa4baf7adea064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1fb2e3d7f79ba004a0b79bd52935a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774d3819c2ff6cd81a3dcb433f7b59566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07910d255b974aeae8b98dcae5076e1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2caf5db0d01999b986d2f7e1d44d2ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67a0dac58f5073dca8921388956b7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef954573cbf2a2663cf240ad3f169d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967fbebdb15aeb5420314c12d10872271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24e66e25551b4f829d324ec22dd94472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7baa59ef9bc86d10943840338e59073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41486705b65edc7b5d427355f9458f5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007829a4f057819630a4612ecaa64e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa4cb14e847e01d589e7f046f43cbf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e2a9471f1f77e7af71cc19a6869c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a533a3c78d306bd9065debf43161878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605d64f68240e85ea210a8deb65ad9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5304e49e271cbf172d9808d50d77080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcbabdc0c74c043a08b83bdb77188b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01f682685a1571fadf2b1b34c86cf682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f52419cf43a416702a04687117f0f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751201f62c6cf7b6badff9d2cd5415a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcff3e6f4307078f6a9d7aa639893585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b4138417fb869ef1feb485c2a532186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67f5f6c8dcfe29fb018a75ff29d3f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444a9267df485140679aa8fe812227788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3210efa2928b896dd137e69c21fea4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd311491414a64e39dcd3285e9f16a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb2b723840d9c77795383b3bbf755f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03ff398bb7bcf58b413792c6e3429992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35589034dea9c85b932e9513bc2395993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf291f499f84094c5265d13f8d72caf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395678d24f65830625b96a86afa8e8495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c26c23d2bad46c7ea680ae09ef96496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3fe9224d51e4ea3435c431558d4eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5249c35b676312b6ca982ea275d188798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779435799af7b92e43e4bf7fac7b5d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760287825ce8de72d08dcdad6ce9b753100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982e460083eb086a42416e919484903101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac42da902900715ccb328be9cc85345102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffb6a0d5093657b8a4fa561b6af8ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce248c2fc125319b2547fec611e47ef7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fdcb40fc2d5dc4d5a362e3c0b5fda105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db5a27ade82ce8ab973cc947e9c371106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bb2466780a654fc03239b43218222107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24903396b71d1b7b898fe6feb949556f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14833d87abbe0aaf7d66b117cd8f18c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57656d7802dd91e87fcde0223accef47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a69d4183a9259f56a0967ec1fcb94e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c482a648258e0172ddcc4907478aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc194f27f9d5425388a09edd7a6570d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c22a2945286fd61ca4072435f0315114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a091bfd7458c36ff308aaf72a4033115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713b54a54884fb89ff680b112046134116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294639c70c937947e82359e4b372398117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d6927129ccf8f82e364a561614a04118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82d4d67e6da97868ae6c9351653b35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14d412fc3fbab4c017d8efe7ebb87d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d44f357ff53858882397c1b4166b54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61688b4520c2591989e5a9e6c6c3932e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16210bc9ca58eabecde1684b8a2f04ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a645e7e4596f209b49a864a8f67ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0e60325607dbb48d0335f73f902a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0ae9e7d5b7e2c468d93090d31b09a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0563a2235a4e7e9b39579925a407b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55710ad4743c2b830326cd1e77edb24e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24eb561d17cfaef7a834d66eaa3fe05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ffd777599906cc6518bdf00c1a7f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b66cb3ad1b4bb6218474f7fb824df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48036ef11535e8c66065c3c208d20f7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dce40d5218c4cc10abb1c5bdaaae7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e5feef5bc2db2144c042dba39b45a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544675c1faab1f2857bbec359fce9fb2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1430fa7e1444b39ea418ac2a9907e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bff2bb5aa209bc9f29978a423edbfe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fd2eb6df9f6fbfd499570a1e03c00138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabd3886754614a1d9b098b545ef427139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21d1f32e0d304c716c26193a0be0f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af930cb49b21f92f4da6216908f8e91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17391262334e7b4caa9be62bd6559e39142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224172210a639541a1b220998740369c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7e3f27a530f191e9afaa7015e5f13144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a1c3a48c5addff0bc4ecae5c66f40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3335ed91b054f912d98ca96fded94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a438543d17e97616af9fae4e54d4d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7304267cab4df3fb2ad1ee18b4d5a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3419a94bd54d46ea5036a960ca2f70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48c472305f58a00988828f2c6fa227150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064450da00e66488b733df08cb668944151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7af91ef4692f0a325b864baae4b5d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ce2e78aedf78bd8bb992da3c79590153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f47a0281cbf43ffee1e602e1b7365154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138cec1f8530f796e5036076a5eb3611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab31142638e3ff2c2d7b4647c701d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987954c80707e3574b4abe7f174e8993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80eae6fefd306ccd92808c0893a6fc24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95956051d866d26fd22f00591c900c6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf97c87439154cdd2fe22ac9ecebfbb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4efe15b53ae67cf592da6d92f56d597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5710c0e712194445b3e82ac52762f108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e34cf2a6b51d57c58e88a9fe6fd039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25b2792cd923312ca238dd327d219910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b6af1e49c83b733bdbaff03f9980111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67325b947d0854d9d0587fd4fe485db112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a396ef6133abbeaa6b7f825956391113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823708eb301270522145e2fe756822c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d41849a764fb8aad54748919cb431115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afba6ea7cebd192288096cf334f2ebf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9507f3115eb2f8aa5a074bd24e2127c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe72f807000db7f88a282e5ce86df7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1151968852f481156ac07060a1563b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259f17a85a7c76af673e8944fc4733120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ecc01bba1151473e47d6772c016b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22539ef1b0d916bc158eb93ca00726b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628c2a6639050b0b8aff1c97c5c19fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71132b321d2a60ace50da15030400a1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c87a07c8635c7e6abb68b465911fc325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66f2d2a9d1cf03e093614a3bb4d79626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b823d6871dc7321b4e67c5f8a9168d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b2d3470456adcdfab3c5946d9fcbf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b663c4730e3a4d7ce0d7449aa024529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8e2f13e8082cbbe324085e00da42630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d5a786f01302bc1c7b17c2933fa5331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dffcc4b9a45ed2c083fd6818f0a2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b24561ce913f0c6fae4ba9eb4bd62f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb18c8ed743b34ab9426df25c46d0ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ce6b3c10e1caea6bd200c205c75cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3bc47360ef63e91b2e942e03603cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0d06a132426f3b32bb967a9037aaf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35bb363c649212d705487a7f740feb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232b4b23ef5e8678ede5579ee8565b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440509bb8a56ad7ff32de211472d80540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c89defec994ef0ee35dc450fab45a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29be1895314a1d99e0e4f6cb96b48042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9334b9483b549c4bf57c1035f0c6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5cff7097e366f6c27022be859e51244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ded199e94d8f7b89c14ed7fb515eca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab20800e8708436e38954574670875546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535b385a56ded7dc74c06d8df361c7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885505153e974b9ef72e1bf5079b2fbb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c6c56c8183847935911a37f2c169e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ced85130e6a06b9d58d45bea3cbaf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e968c2fe02e0da1a3ca4dba7c681c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9d64b11af44c29f6a9598ea40abd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a40f6c1515ed25e3c9dff9a196cd2553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc508aa6d8aeca0ccecf852f4244de6b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b04bc413c098ecf9e6f29731de9cfe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93add2edceb3529e65814e8ec8dde1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973aba3c011b6542af96c96bb256d50457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effbbc51f1a258bf71ec8cd629cbf9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740add94d493acd0b4622e6f064946a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bebf2a7735c9e60ca664e2a9fa7be760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bdee4fd9bcda76477c0d4225026d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de235f843d6e40d767046146fa3f7e4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906f041c35f855f71984c1d6478c08d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbd3143686eac5c51b89a10d7edb3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7356682b7b03d82557611d5161cddca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df87d8b88ff1d809ab188fb418450266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420357d9ec355474bf1520883b4da3d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf0984a611442c7568faf67d9a118868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c53322874f73391fbfce8939636b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ae59261dd146ca50109f5f23ae30a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb1e4bd0f75f05717df249d4be0c7171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cf7c68a5e5dbd0c3d1f48d12cf43e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08147c50907ea58320602e9f30acfc4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc37ef618ee4470d7df364b94c0aa174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f5775e41f3e932226f7db397b340075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157d65828db28d3b3635ea4ef1f89ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e85e966aff8302e0a30cb32fd21f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107759ce10caef9df36a147d2bffcac778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0aa91bfde4437301dd68c0d5816d5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350910d103070c7dc3185e826bc91c7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d717b2d0ee4432e1e14bb8cbe0cf381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214a51739a85c10f6da3fac7e94acbb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149f07e479d39c8a02108a17c54f2b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca2d9d022c3a3d2e8c2887c7248e6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde958047f55e7c0beebcd1c6a7c70285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e24d06d2a947ee6795eedce110fda86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ef64ca9595715988df2bd9f9961bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec9b9c3dc2b06a828fabe36358c72888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfeb7004e6d8676462a54c5844e15289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a16c7841c28dd111c22f0146d1f8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30f0fe7c7456f90021419a8a8e51f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ee375035fa7397a26221625d9258c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681098b6dcdc5f2c0a8e5c27dca91cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f51789f613e6ce289ec6cf10cabc9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfac89a9a3c165e3685a019bbb7757f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6dd966df8e9b92a01b629c6dce2a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50345e47ca35000bb4648d2d224c3997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7869c10f0a1e0f3ff5ece92fc51154b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf5d8df0449fd7f3bb34257240662b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625c57e2e9275ef71b460ea726bb5b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37ac48d9981855fc2212f63efab55e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ee6b39d7056ec98c4a48e6d2344a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce462079a883a46ff27871207bc8d1c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f59096ec7ab349186e25b21fc6905104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e029bccda46b206f01e8c04518fee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf783aae2b35e7c469ee00e0d99b932d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f4687780f9f9a6cf7f0159cea0b8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d67ed4eddbd2b82a0305e1532bc92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068cd0d7953f0c3cedda8d54e65afb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1024b0f5570d4728a9b241213ea3006110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f164295e91d07af1fa9b717c772b1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb611f1648d941c4ab168d669cc7a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8046a04781a3efae7a10b24d56c90b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bbfd5af4932e4cce928035f8a7cdc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c471e70944e8f1673d5a95dcd3f84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4163a5200193a18e9dc6da9d608c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d8f177bfe1783f81b4a70189ecb92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432121ecf7b7824e6637dc8025d64fbe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0c2cae755b28fd1105c79dc44d7c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a61b9e02f080a3a214430f6420bec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546242d0964e7895170b80bbda239ec9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d67a4717800f6dcc570cb453512bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b84f7171830e52b93c88798ff61a08123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d721281acddd27d3c54e5a256bb08d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030db7c19835049fee128f6bbef79a69125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368ffeffecd44ce745399129cb828d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e0815a498c2173a4b0298a0848b38127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5b598faa6525ecbe74eb96bf3a625128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fabbe4bc132af6ce74ba4ad077303129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9a9e23737540dc89f282d9941e985130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f927293dce485fb0038dc736b617b0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70554bf64ff7627250828e4b90c2dec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f13b4edd0ef370a95cea730ea4216133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f0ac96b0a75bf711d2c1f8149cacb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d1a72392267a22af92d9e3084ed8a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01cc7ab2ff702f590bb4e3c57bd111136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255207203ac9835b3d39b55dbb96421137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fee8393dfb79e4dd91e4322a06136138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d134cc9c417db484aff311b39c8e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023b469e891e3f905b8c551d384ad82140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cff8b7a11d4dc608f115108b08b1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc458f19ba622eedc13b1591ed99f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4453f463c857d2306ca0245c2f0cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d9ed60fbb42ddfd59ce020f9f91c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06a9aaeaf38e93d6cdd9404ba2067a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69a16088289df7f47b6086065f068c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5b8b213bfeb341eadd5e07e556325147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f4ceab8d092280e90ed7b30cab294148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf56aff5cc9638076c08f1e020c7bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9897c5830e9c336642ae1093f0334a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ad8cd72c4942a7a108638fad6d806151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e2e2a32e6dab41c2bd57caef7e3b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589fb01d40542c0253d5f0461abf76d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c50c6525d434e1229df6e380ecfd9154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>