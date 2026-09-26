--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f9c1093cabb9c2b265c6ff47296621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe3b08f136db22bbe7c389cbd1dd192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835e4dc7ff6df0f5ebe4ebeb0d626aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ba1ae61cbb50ad0931706a7395d6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a3d52cb4fb9eb47fe4b3b783698425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe672d1e226707d77521ced7083da176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0433009f2abd1f4cf3ce38de8a1b417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f4237681a6f87e43c213c210d0ad18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54de9e00c55ee9dde837e9464b65459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7a326bb71346389123a36c7631ef710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1cac39f7fc98d43c58cf6e96b149d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad287a7d65b7568f4e949a9eed0ba8c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb2f5cc3360e1dba43314e2dab017c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942476328b92ce648b3f0eb41c0027b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608fd2d1574b2a97623b6e75347cc5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dee7697bf5f130bf8f4024cddede0016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cc1bd5f175f1a213889fe5f8db60717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a690a409591ee995591100d0895654a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84d1f9ee91ffc99b6e4a149f21173119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd6a64c73eb98f45b0810e2a792a8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dde6f90d7b68f95dd93b5063f5307321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50692741eafbf88b4023e4aa51e4b5e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46485efea088adf2e5ffc7bc5ddaf16c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c941dd881481416d554f9878b9e317d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5311df9a559ed09c20fbd053dfb0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2822d3006222f756d7a57463688076126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e5d820230029206fba9a88555e78f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9681dcc1dd1901fad7821c444309328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439aaf99e95ed2dd694c2c469705bb7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425aa659e7951fb2cfa3be4fb180d59130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac21172221be381374875b5d2881ff931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092f327648ec80e64c029ff9a3a148c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582cb7be0ca094d33e1adef5a00a0ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835d88055df434ee4ce441a30ebccb234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c6c44cd5f435c037c084648e68e0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85cff7fc9970402acbe8497a68333136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8d3f11acb912c9e372231fc281ab837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17853bd7efc7718ff92f29cebad5ced38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51efd077e5cbfaee1100b71e3fdb1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01605d3c7c38c0785cd3b65498a14f3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82ccedb1bbc6ed1c49ae7ff1fd94ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462c63a84ba2ea2d5a549115ab165ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db052f80b7c1668e03f8f30bf71d19e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315406777afe8734edcd0fbd582959144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0d32b58c4ae87c4fa371eceadb95245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd8b00fc01efc0988b83d40c6cf61d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da766d4fdc81512a022205f13b69ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51989d7fcaa7e961e21fa8e72b6259c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5f84336f85c5eaaf239fffa988ed549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432c36f88f7360295716c59604d92d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258d5e83dd74a2bfef8b6dca56f08c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca2173885838bb7e5d0df8b2889bb552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31057e5ba895c1ffcd6f1feae7867e0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53ee8b3e2b7d58e66df64c897485b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e26f868142f7b163031820c889d7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa5f7e34e3860586f9288cf3ff2f4f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb57f542b075bea38d70f013864850557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2e249ca4ccd31ecedb6714a64abf958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591c9e2efa1954a0da3de784ef349ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a567472a9fdb37035c2d7fc5d65ae6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a5f4bd148ce952a4d38ee40c0919f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc60d2845a39466a9da9f6ec5a8fca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3433226682654e6d2b285a11b1e41663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90324fe9228d38a1397ed50f30a6f48164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2c43520112c311d23b2700746f3f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78a1099117f44e8b184dd87ef0a3af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35191941e33c50c19caf463a557258f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617a25b92837664f90dd99036cc85e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cc796fabe1273c6eecc7b653daa5c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d19becfb1032177cdb443313c73e5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dca5d7b8c1f6bda6c8f5df22239dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365e45309a8855ffd949c6a5385b84472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62301cdf3a4240afd2dca3a8c9e9e53173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06292c211e986465e03a34d850c73f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b970575982069b896ca249965f0d18675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad94de4025e540582859e687730f3ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9d5bb9dcb80ef331fb72528e6705177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e79a69d7544c7bc5bc0417e015cb278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cb17c3b676ee060d14b24826b1a8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8226998513e5bd0ad1d271fa76d8f2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ff444923b52daa7d5679b44663edb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82c168816c0afad7286a866d0e311882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22754f20a1c80f37941991b7f45bc1da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216afb39a8d8e7d06b5c6173e315860284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447184725275f20c92cf97bf2b5fb83a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f80d96e3fc3e239070a14d14dcee8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbd20c388caaadde0a63fe7fb711e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea11326094e8daa68354ce5f9a801e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93537c39e5fc2747311c69dc02aff589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452b68f5ba8197a2a0818b682558cd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d41d687a3a71e8a6a754b3f80ddd691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9f2d2a9138b9582e8adbcd9c3c0a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0542367431b5dc6b5f349202b9f6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039ce1bb5b2af6a57ce0ba39f1ccdff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073b8998d1847df26d44f5998a916e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880a0c29e3422308290037a87a033f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfbe50c529fb75bae439d01fd6cdbd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe238a601e742a3d77438f88efb7b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec499531adf9b18892c5c9829e24ac2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8864d337d7422aba2d1fa9ac9ab1793100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2267c30c7b7a218ff0b7dbe2eba2a70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929fc2893e0ac88eb78a4edcc0ec193102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0ffb0bd30d6d4aeebc226394d2bc5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18444ba6d1beffd827e4675bcbd836f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9652e869690cf765e03c0da3893a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00025a60b7863f761f34378798bd023106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d8cafb1b16f3bda53e896e5f1826b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcee8bc3cf566986c44e87bcd75d55108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22452884fb7201b7e683efd777dcb7e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5bc51ff836f080fdefa2fd5a2f69d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c8ed06f1fb0865ac2daa3859081b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0735813a38007b674cbd9b3b6fe33f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e49b5d1afeb8bdd42d174d66b0a9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65092a184e235a9b137a48d3cfda3080114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad136c29ff48069520352e74f3940927115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da76d56c181204c60d51ecaee5fa503116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5f10eea3ed0f6c99c461b68b347e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b77d6c0869d84a337f997b43612b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4d372c498c5918c0380935902ac1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa557978ab15a6e504148cdd71bb11a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef178f417cd58218c59f6cfdb69ef2ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57bb54fa45048224607ab291caf726122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7758895922935c458596296a188ac31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a8729502d6024255208c416ee77cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663ea6b3e1f0beeecc827563a6946a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0456b71d9277c77f145601463d70a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca449152833b76faaad505fc8a4db24127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6237b8c5ccffc0f12bda89689a27f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ae439b96a93b2926b879004330d48129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efff2c5b3ace100c6683fab963878b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f64c00accd3531328a53058ce773a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bd8501c482fb3265074154f8b23b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91700cc6a7bdc84e6b8f0194d739d266133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fbe9267faba50d6b5c5eaff708fe0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2e901dbb79213f22efb3deb219f73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7182746f1f2af3a872b659354bd74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc081894588149ef627310cf0d04718137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bb6f50904936d5005057e356e79b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b376d10a1a72b1638c951b2356b7de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb1178806f858d7720e8f92230233b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d74e554dd2c666ab5c10f354aa0a81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b24167c686efdc04db14b9c4e2a9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777424fd5b4fce712857e615c5a259ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98089ad640517e971cfcd52c78a8deb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d32486e8ca7b21461672d37b0a798145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef882dae4c112f9039f70451ad492295146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a19929484ef849fc05132ec809427147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba16464f5238eb9019b3e9fbb7dc87d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739764a35350b64a433bcaf0e5ab8f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71618138a6336ebe86fa2d008020b6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfec00ca098a1d00a47ab5120630bd6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828ae77a9d29e785c945960c5c39fe0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df97ba8b19855a6f6a838f1acac2d64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249117bac33dfb1e868e8c68b3016924154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ccbfc804646add2424947dcff2dfb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a402959eb57350a3181641443ccf222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33eeee6f0bf0a928d6e9c52d1d5a3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae20d650837fca585ebe661922b3dc84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf84b757f02fbe8d6f0b25ab4999dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428c64d6e4574f060c1e20dfdeb24736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f60347dcfe76a0203933c219d6c1b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce84c0fada8c30c0362505e0f6f1518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abade070abf2ebfdbc50822ceffba059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83466a159e88b3a2cdc974bf39d656f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c873a428ec19cf7a43c1e19e49cf3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14565fa4cc46954b3dc495286e720e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139321415ce21d7da8f20d9df25d51313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f296a01c7948b317749d3acde681514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee7801111eeb284e99320d16a4fc7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e2c8ec4cafd49c4b241161cb6054416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096ff9a6a442dc865a5cb72157d1e4c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700422efc1e0ac36cd294ddd4baf8e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4aab263f2d5cadbe46a82a7829a06719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5a4e506aec477c35fa7862cdfa51220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7e6a106b1e6c2f13b0f5e3873dbe721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88284e55993c6778975e61f61ca2a31822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159b8dd2ab095de69a91fb441b19cbf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bdfff9a77832741738ecf6ac4898124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15396d415de8d61e9518185c4a7f185025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3bb5e6dc6132bdac6b117a2e3be6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae081522e00204aa8c1ad2d14b287427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73e25150e6635643737512088d920728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0dee1d95e0e6a7b69ad90e601894229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1715ced10c970ff5a3d10e392450a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e401939e8b62a90232e84f756727e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183317754b4e0a1d4a064cdef1bd538132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bf29ea45900d1643fe147b3648f5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaef868a1cc8ea36a6713aee8fdf4fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084aaa90ad96ca1863646fae5b3109335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c89efef79bf36b6fee2e742a67f5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fb894292a8e42b3797879fa52d71037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84fcf99cc98f282f610b84d3aedf7e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92499533e6bfb06b80447e233d7d74e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e97e0f063a6135d8c290773d9bef6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03996d72771cc39320f922aeb64ec9b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8b21bf573aaf6619b44dd06f9dff742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054d54e4f5fd54f25d29773df8a314643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6f92337fe8295e56b18c1cc3be19644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff899758a760c2a2f547bf45d7b969c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d3b5cf1d62ab3227f63c6cfb47d5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b92dd7c9a24a683af942d44272c3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8240190a26e69d697a9aa6e6f408748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72ca36c6b8b47c421b7ee952ad58db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631839a8b6f989babe9cb27f389ad32e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767939363cc6f305d8f2d0b8d8f2f0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3183841ce2d0c3e9d47c53233a24152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c60a48c939ea296fc9273aa746bf153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab3dc7d6c4bab5e9b019b6136ef4fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81dd83c1ebc7367a97e3125e48c1c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1313bb1cd7c2189913481f93eeeb26756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7de2169f2b014e83176607d4b302157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948334bcae348bcc132789f2f86068da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c241184cfd3af3158ecad222ec0aad359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f591dbce5e72f1b724f536dccf317260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cd1b86ca9b7dd1d60172052376aca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63056fc4dc5c4b001c0aa195eae8cbb262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be388cde8d77ce1b727c2796262f4ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c7d8faa0d025e611ad93c08c6911464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb69b3349bce9b5f5193baa263a38265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f337ac913c1f8a808e738e957a6427c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e489a5cfae5f4361954545c0e38ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295aca3cfa32291595b97f7bac76ea1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ae13e867ef436edae648f13847a6b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84be43b3a1a4083197ead646a92274870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa492c9b1b7f975a664bcf1223321471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4748efd2470e8a425046efce46e58072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e2a8fcde91b72a9199dad6ff7892473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2203e7bba05b8314cdfcd731174afc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16471ef25c1831218b382cb0fa5c5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919ce226e027af479052536305b36d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d70ae6abdbc21a5cbb6414d800e5f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200968366ca87b8280b3c83b1a98a74078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ff0861421e337958d72339d3ca03679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d06342a6788c4fe665297c81061d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd5a9ffa1d7243d3bc62d42400bfc781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81a83e06a9a0239dbe9d6f47b8bd6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dde85290d5b8614106682388c9f9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee0bcb5d77a478f74e445d3ea9678a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de6657dc42837931d6a9543d97d84e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb4a82bf3bf7b83dbf36d721d85d3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683193b61fe34636e89aaeaf8c4c54387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5459f5df4fe5ab7cd0ad44e34ed8f9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d7fa8518df89787e360bf45303cbd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b8cef1b10e2caf2a4aba1aea965d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a73cb4ce9593a78b844d3681c7e1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f479664a8f036a1386d5c82affdc3c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7017714bcc93b4e1c5adc7ec6bf8bfc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac001f7811877e0efebb6e82f6c4b3f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1579cb3ec4edf778e6df91ae724382c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9c78e10047858713be61ce68257fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac88ea56a5414ac97478530fd98844b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f96a984af9e2d954df5feeba4cc7eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b39124b79a58a6ce68f58a1a42192399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f15546817942f247d1729e9680f28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de646d691f97d5f345cae719665538101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5cac5d54086e5386328460ed4fce6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c8d9914995554379001a0802a5a28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243db402f7d48421151ef8109119ea1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c1a07a74c8af4969d2fc85dde0a3d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2208853174496590706c4bc12c45aae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2e9002e0c7934f010c1a0fe78f9b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8986dd846f5e1f36d0d2698732250108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cab3610f5de63314be18462472804b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63daddc01b715776844b320ca50daa9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a57162fb7c36a53c90804b9a5dc0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286067b3f561b2a2aa8d60a3da66dfef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b1303c6d1a744b65213e9b240ef46113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226252450a724514330dea5a13a5510114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047800dadee7dff049e9603088233bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5e1e3d52677da296b9cf40a634c3c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aabd738256d3cb27fcb300ad7c77d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acead1b267088ed70066c63aee13bf7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea01c658514f3644530ded5da29d15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc004c5d131998398dccb9a4544d6e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13516e7f7be6a22c47423e226ce08b63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee047db5f29549d6b0601656c1ab5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3f6a580ec38550e7b01919f6b6475123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2e750cdfaf43ff10d020a9d43640a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680432245fe986613356f53b6c92756125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc251f7cc6eaffd2ea82c015d29e5bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c220cc946f6f7fc323c2808c33670127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1ab18bcd6275bea9a4ca10d670539128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbf0c24fdde7b510fc192fa23e77df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023133a8ea2cd01860a281af1df8e92e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04e32e4ff6b10725ca036034376fe2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744045308d4512be175a16a9f283e96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee9534fef4c0348c0681a76a466513133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d05290de85f35196703e1cf91c2741134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d308f28881ce22fa70caad08df76895135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3d4dea2e8fb5243a423139fa0ad4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d301df911d9ff0b29d73ccb266cd54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d57714d9c6ef6ba7aedfbcb26439fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60becd129217cb4010e11edc97f8689139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cef1d697ac8495fd6a8c5340a16a9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938f5d4c9dd94e28bf052541ed4b973141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612294be24f04a9c407507a3f8910cbd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb12d25397aa53c46bc32ff1f09f44e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd57eda9e46e6f32e249bf5cc388fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d8f1d0a17f0256fced6661419f43d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60868df4c16e636c9d3a805365957852146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34176a108449c92dae987b356c4891147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda323d72677e328985b09b8d72b6d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16acbf189a73688624f95db305d7c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa6a17bebdaebf460b3879400483be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd8c50da5c78c4621271d3da9aea08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f051ec0be94285566e16c124f1140e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680970755c3486a18254395860a21785153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc76a353a6cbc2e389cec6ed6c209a1154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>