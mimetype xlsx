--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03ed4f14793a6ea07be4f55803ef681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a14e4846604872a482de3328f8a272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b835f210c48a8326043ef66018678c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838b0551fb084c01ad057239b31cf2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f002f70a1a0c37d6b61dddf213e7725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e744b3793f1865bb61a7176208c36856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df6d0e67dd0e042c6e3b6e2c5eda797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b140b40c218684bb6e6e702dddf69218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875c3876eeeea19ae67c7026ab03a5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170417b950ee568422d0da41c06752ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6882f57af8e9677f1159d2cdb5f5f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1c718326e65a19070d8383b763c2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfd61ac6b964378b7d7b58cc72b48d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f20de584dff4f993d077bb83ed308b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497d52d4896aa138fbc19901c8ae44015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee971f7dbe3a43bff626779981954116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2a606861517209c8805347eb0a3b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e54fdc704e0ac1cff198d8a683c0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb8f427d73179d5de530f2ae70e9fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f76845d994716a4437103f943065d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103f3b49a8a659a708cecaef18dd83321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece32087a464596a0e01b556cc5474322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb0f8783cea2894545c1d1bf7ffdc623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fea359758cb7211c797decaa5ed2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e3fb13647778f0c789fcd6a2c30f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadfdc5aab156e273239514de269e5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e07a6036fbe3979ac8b4f18f5e8fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4787e752549da5a5f1c9d6c8644e1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74db802b33455a763d73c680ccdddb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca2bdcdab99e531a402433853b9b8c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752c7bd017580ff6c0e5584b6e4d88631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ea49cf51e4032f507a9098446a9e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcc4add25919156faa20997077c8be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb9dd8aac51df48200f2467c15cbb134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5ad876658014265b5bc59bdae157635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3636531139f46e833da4246142381a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb0c98f26247714564c2098fd9ffdc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60966e225e9644bf916e94cec2347eaf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434bb34300ed66a4ac301afd468b00139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4003c0c5b176157f9e5725d61ed129c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599d667312a43e27f80a74e99d7f36141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c63cf3c3b55c2900f180574185f69642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50c8906727e40c1c96143b0f91227643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8e2c7a28aa1176250f94fb142261244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eeabfb806ae994e696bbab510d191345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfacabf1a214c7b96f8036030180f4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca07fdac6541e221fe645d51dd8a2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54843d7644fe0c12255cbf41b644dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d01df524f2a4bbeae5e0d710a6973649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055e799a39c56a3b5746e358be10bdc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b812f2d098ec1bd5eb62ba870ada551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf682dbd2d70ba9df4074a7433ee10a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1d9be8f88a845f2665c6d8dd6082053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9087214418f4d6a5cdaa9c9cfa7c5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e741850bde223bfea149ac77a1602655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040eedcef946eb64c782fb9da7c6a42a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d47e79beb19a88dacc20ba4e2c55e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc2f03932670fec4b8f814fc3f115b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d22417b6b9e5bfa7953e794ad67e3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702d3eeef1c8d94af9023f83f00b84a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10011be86338de4f5d218e9008bd13e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acd6992dc801a95c1d787c4198244162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796759b6838ffa3def6635874fb67cdd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16489ac596440d3c6cff5c2c67396464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd19b9faf66fff50b83c6dbd06bb49965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3088469adc926e3dc7d919bd07317dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f0f39856c544aa518440db0a00cb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb577fccd85b2e381d331b948aa04668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe566b1c975eeaaff8f052552af95b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e432cc9fffc54609e0a9a7139d002570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1f5f281c35af04343019f7575688871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd30bcab1525e1f379e6d6e47b155572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a5d09edfa82c53d6b30df467b97ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e05b502e98a093a9f9d8ca812b624974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadddcd96378d23dd4664dcbde3737175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c340f730d08b36985894fb6d32e5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae892554183cc14781f8863083cf7da177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98813d641ab512e438f63dfa9378d43978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290802108c491430f4599d9d10a1d2e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7169e626ffb0fcea9caebec2331ca980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca30bf85ea8b0aef77b27a6683b96ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d854dc16c075056dda3503689d412aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0fcdd050ee7578e1391c9f8ac078883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2575de24549beb050df64bb15603b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e671d482ce2683ebfb9a64b9d792085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be1b98e59745dae1e85c1d8cd332dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b2ae2ea09b49c4ac020f2d192303187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34bac14a5a196cb572e95d4e9e392788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caa7526b61e3535006e9cf3d4778d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc68e8e04fe543e6728bbe0f972ad890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccac5823b425034327ca8c10d58dd8291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bb4fd8cfac131a65f8d99d7fd3dee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39d520c4086f639678e3793ef430df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f8fbe913ea0bec8e1f3e2c8c3f88794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db744e591e2dd081747e4067e4d1ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27932a7f4e224a07f7bc95bc5aee7a4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6231ceeab7a2183288b80e8b730f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4316fd4d4d1cc15d1ab867cc2320e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1554ceb5ed843dd3065fdcd680d8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5b80bfeae4f67202ae83f3673d76b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2db3e838cc195dccb8812a2b57eee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160bf7d69aa3ed41ee44a8bb4b8629f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e33637f5afc568e3ebcf76a633ef55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c696079f04dc69b0f28f9ebe15cbe8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cac56ca11212bc03a43266c87da6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db7e0f3f43d5eb200feff5bb69cb80106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2cae02aa9e2ceb6bea4b94f968a17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf0a322241894e05f3aaed5dafa9c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7bb6a35ddb9e0158e4ca77916657d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0404e011a505c0551bd609053f60037110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd5ab3564764e58fab134b70acdd22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ff4e04a092d7d0d7ada24b07f4815112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e26e957ec86ce5ddf101de467af06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1e1af56da44a80c0d55debff8a98f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cafcd3b5bc629c98ab480e658305f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b515e43727d95c3df92917e143a1b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4108e91146bea658ff6c0a59925dff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b383d1f10ca9184cb025be42e67fe9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5843733dcbe2dcd8041a67874b733119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd836b68ad8e40c26db58cc22b33d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26036202e5630671b67ad01d07a1dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ea16cc638353d1ea74190d6378c42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec2c6b06c866578c11401aab5d435f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d787c6a37d6b010eaf810b3ba39770124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24d05738d1484d627b804f57e3fb44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb505691c9c51aa45bb31a2ab320f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9a72e738471426f1ff87d5795ebf5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22e4fa71663051134b662c9a1726b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57963d5827bc77811a63005e488601f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881c1c5fb088c64e6b70fb0bc95a3d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf91c21f07498e6526b636f9c785f80131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df9a822fbab7d3379cbefc9cb7813b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597dc68d9e8c4f1a5980dc2d11eaf80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbe61675f415a5a5c5146fdf98e53f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a342cf87139a2ea129a9cc5ce9ad9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ed3deeddabc321f18f186695d963c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fc1d2bcf08b985155f2db89ac5d50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52eea952a912d8b776e88b80283216138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d321d42cde2fa3b9dfddc814af84bd7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d14c9f797905c64a6c2b430e12254140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40698a08e662be1862e1a603a31e501141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055013f08416fab1ce7459a3d61edfa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cc15c310e8494567415a11afce295143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dbb46e3bcf3ffc7210389f48c7c26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9807784a15a15d19be9811c1740a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941f7e9522294c59624d71af7342852146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dd0199ec33e3676aed55e08113fe4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08b2dc352ac6bfbbbb53394c552686148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e249c96d70574b63ea1fd23f52f1bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd3000efa6daf78dbb9e53dd2f7200150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832055bb4d83bc49b9eb8be2e7b8fe72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b00ea3901bd314ca4bc97fff78987152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ee41a3f008a51d938f451034a464f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a40f6c3a84039050d793fd6df1c3ce154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561644ce592c9c50950e139b9f0149871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ea3b737026da54beeb423d4bf12d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d079fea97964a4edc339244547d993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0a0cb206e097d7b30555de7c9db414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dccc249b423f394165cf68aad0dbc75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54a3030d8077580115301344a4fb3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b43f98f01e8386695c4432617b93d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83ce2a46a775462e196ce9b37c92158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c2a26e530de946306be572b341acb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0c3e73e2219d540a6dea5394f472410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ea170ecc2017bc406682af695610b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f161de6f2927e52bb14d43f2295e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fff7e02acd97f2d57125f257e2ad213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7f9466896c7685a6482642a4e909414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53acf8f933fbd7933820ac0f114b2a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93c252bac674367da75eaf09301b9816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf60feb523f393d9209139ba56000d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61965e0c0fd7e1d3242a0f1aeb814118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f5b9c9e95972af3cff329dd9408cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a996d62cbc385b21213e6bf652eb9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ffd13ec532a2f148a2c9ed11a9cb421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0a3d60a2c14658c061abf8be20c6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293c49a74c92af95381907b1faf820e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508fba9869b12abe258b41916b5823a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ca53d84bf76ec32a1bf486bbb371925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50533f9b9212a4f53b0881b38a0132126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26861ead70d0f01074643e5190652ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e8419ab653dd2d670fdc1a81ed97428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0d7717fd13280e7e80135939f2d5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068598ebea89b3fda73ee08e1178f4e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777c39e699d06c1f7237aedf85ffb1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b8f63fdbb84763aa28f3616f3308232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc119088556995431c9bb0772eda149233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251dce00b02d36a69befa4220f060d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48d3a6148ef2b091d50d2ba83c02a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfcdad9579482492f776472925f8cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276051c3e48ade7ca137ab8d25f8264d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898c47811a58e1b51d591790524399438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462170fc9ccdb4a69dea1870f6f0b5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119a2bf52ccbe6787f20751204b3df140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db46d467b0b788ae85bee485709b5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0f89f098dd6840c38314f2d96602a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7da2af3dadd57c9be7bed390d77dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8613756420ab0d3a7e8e1725616b5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662cc2b1cb6cca49afef41a3b265d1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cbca614a1f1a0c5afc6fe2c40ff3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de23e402a0a691a61af10a50dfd35447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2deb6eef2bcd2ba16d3573cf6e6a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf9361c2871162c623fcad01107e0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d301e3cfa177f14c68b7b6fb66964650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a920632fec0ad2dfb4038f7bb73a62a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b83ab07510cf75b05941542528b98052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c2b2ca78773adba3e6dd1cf17f69c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa009c7cf864879d7a82b6d4fdfd8ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0645e3bd95569dea02e379fc73e477f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe596930e375ae09ac45a6b97ba383c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02119229acd9c2ff1d143bd0cfc62d4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae66f5896da7f288a0709467a3fad8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc16daffc64314d27d9381aaf7f087159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6d54594aa66262c9891dd1698ce2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa7b4494ef04f86f45e444384052b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f4577b6cb4c354ac0f5b9d55a0dfa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4d6ff4133e115f5dcf31bf68b08f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae9acd1acf2cfc850afc4d70311d5a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa9342885359fa1daa5087e949832d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fd673ec3d618557a4a2f174456b5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0a14f69011cbb5f00e8c9f31d180667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec41b6f3ed7eb95efd000a774ab52368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093355557a45e2ccdd9169d4b43d8b4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ab2d457d615427502aeea46694fe970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf060579ca3d678257ae57929dac64b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba31ebc1d8d6aa242b0177af6f2b78d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3298c6f0a9443ae11bca0332156c9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b52b219e2ce630e551d8747b1b66074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14c1e932dadd16b1a834f9fc8ba61a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fa8fa7ee9c6877b7e0fe60e343f9f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8f41cb19f80b793568ff0cb6193ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874b9ebc04cd210eea139a11fda286178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2bd3512f7442d505a402039e6d38679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cf18e969ad6a7366c1d870bfbfc6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27460c796599d45d67fedf908a6802881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582fbf89c2a0ac343730c7e6228716082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9521096f99f9fd4fcb98ace121d34783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cade18e4807839b3f5eeade66b287084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ec36c2c757350fc159af42045a09e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995015c24ff6dfb39b1c9b949c694a1186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348d301a36e675e5f3d6b626944f6f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64019ec94bd31ff3de214f1ff5a30a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1494093740dfcd2c7c656f5e6da69289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6c107b61d5c18fc301db8d8bdfb6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4e3b003462320ae533d634ffa394b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc273d4c8c52d14fbc60bb258b8447e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622b620d5253a75f9f6e8845830c44893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12147794f8855362eaca158d0e02b3794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd89513c24ad30c476ce56ebb36ca595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9583c17c5206bf1a718a61d0c1f1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62dd6f85c88fa3960b9328a376449597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a41a2d21da36ab8ca0f869b34eaf9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f679d4a6826f3775a3a8ce31fb33a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4c91dc2d214f9bafc37a8644b92fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f12ab91a55b6d4145b4d7ce3cb2fcd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327244e120dd181c441007775c8976d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7426a1c8442b774d4eb20ac657ab35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50230316789c992bd27744bd528ac92d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a19e3777b11299935ee98ae8146d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6771de97676ed2af1ce384b2317e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7a285ac1c031321816714180aea78107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e8b4925a34946c833a739cf936b30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19aee71c97b99493a9e898c5bb1e43109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ad92a41fad6ea319f340b061ad838110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c815f3b90c6ca688061eb6712128d23111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521613d09a8341e02ef8d625387315aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da21ab1e6a24cdee948ffdbda943d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e738cd1f22c8d01578beec05828efa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f130cccfe94ee6a4b0776b1f84b189e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbc0e22b5ca974a1e3680844b3ac03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c36dcc79cf260e1973e5fee590a58d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d05285fb35dfb3e8c7143e2df450cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190cf679388581be5f78fc6a25a1f54119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1756d793f8ea248204946363be5afb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aefbfa5256ab034701c559796aecb2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee33d782fe4146ff0f30c39ab3a7d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ef889b9d17700b852c30224ab8c48123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297c7fbf7a34c42c7e79ff55655a725124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139e1f9c16bdb62755a8e6cc1ab7382125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3480799b94e43cbcb4ad6b936e175126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d171b3b8a5bb5655a845095f40c289127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d789c7f7dd6c1ed147549732e46340128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42637061b5593b6666164dc8129b5b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d2b96ba91f7de380240b54f6e81d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cb3898d2078fe737d768d512d130f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaee3ba7f530f5fc81eabc4f30aabb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40440444bb7ae8f7273794c05678d5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158cdaee8c1aee355cd6d09fad33a62134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9776fce0197d851f9963b0509df9fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bba60686891d2f7eeaf28fc833a6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c84322a81bc3e85e3779ee8526e78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81297dac76e0c4bcb617cef4d00da53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a48494e695985d57ad366728238bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f25ae2922a46c21aaf3db8d57d3d5a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68cd5876eaa4c242ad47d9f7eb540f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22c0f21ac4203e829873077571deea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89f45625d4064777a48e3545dc8164143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7274abdafce0fce2eb7de7c67d7d6fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32026a49357c7705839a68485f9985145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684731bcbf9e9118e9ef3056114600a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9367275033751c068d057bc0a64e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678266f6dc94ce2c3c790f0d59fc6d0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca4ad44144e631c525d1a811bd778f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25bb1b124698f96eb74f353dd6eaf0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7311baddc7f89e8dbb9047b59289304151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7634973fe39597f5432e31ef58555c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461314f06e46edfc9502705d57325ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fc70c866d24426b6ac8a20e71ec88154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>