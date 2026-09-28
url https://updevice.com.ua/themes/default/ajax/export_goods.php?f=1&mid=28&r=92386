--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d297651b225c732b4c59c4835a6821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96990372a5d27b3d0f5179f5a6b085582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1386bea1b88f006b3b0a81bd12bf123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51457f13a33c45ae68ea76ab06de79e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838d0f8e9b4a01da53f35ddd81784b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ba43e5e3bdfe62ffbfe79683bd1e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f236c953a16806cbe05685cf905b9797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6720f3cb15dd336fc1703d40ea5508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03031e7690e3aa2326d74d4198c7f92f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c63725550ed114c909de2487b6b2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217556d64f2f243946ce7b165e115d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b05fcf06348a8eb5cbd12093af4bdb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419aa60e3058d3060f926f5b845457313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee94b25d43450ce0ab3903cdd791fa114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb029c01adbeac78df151e24062d8115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438412625098aac0385e01a57e521f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4089f70a857e3040aa8f97078b7979a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aabb9171afe9c1ec4c704b8d41d93018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b567dddff322b97554405a7ef2fd22a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3ec9715827457822e0973578d7d6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c6a1abd87c09e8adac499adda9a9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac627adfb7179756481bf880be96e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be91ea8034a67619873f75a27d9b8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31e9390e2e34ac0ebc3ad1d1d2b1ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7a3b02adf9c273307b83b14bd479725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b5b418586186bd29d57f7a8ea0b4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdf0cb24e6d30b0bb32f747c17449227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd74d8604b239365bc8430d876eb89b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db249966f86ed4a36fbaaa062eecac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129c35a7c9bad6c716b0cbb6e13a54930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81d2b01dc3eb727dff070acbf0897a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927f416c2294ad7e6f93a622635cb5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a027d55255c2b2f1c949945ebca9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de8f9f8d81add381c1535ae12b9e6434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589fb62fbe7e304193b0da4010d6a5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f38407b4180c3c04388d590e5b490436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9160dec9e4e0b5da47463db7957e83d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e343b630be24eb874c0bba4342ae7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e5646e741494daad73d417852607739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d585a8463bfd5af3a2fabf32aa0feb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630861e5531a360e63dc9781b7bdff0c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cee243f3a7fb35d18a22098f2a35942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9120e4b11646fdad0d4e808d803a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b243b62454bb7c51676c11d201d29c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f218c5bffaf7f1e279a19a492440a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69d514ccf386cba4538c4673f2a71146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b65deea21ca3dde9bc9d3da6f401547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fa7f5d2c951efe5311fbaabcbf60f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d151e2ae7c34725f1650bb2bddfceff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e926fec759f904fa41d212a9083de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212192b31506ddb6623ccf3c5193dac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db98872ca6ecee40461e913ec56cb4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b3a7b78d62c4fb3e98ed430cee86b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4feacaac95c37db3cbc6a4cdd40da954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f748d9ab87626a788b47cf37c890b1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96d5832e206c97741587f2d954ab8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579990d7be5ee0d76f3262f815cfe9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef651dc12feda527d31098bf4797343a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c5a3aae2570ec5a04299cae5840bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b1c2bd8286c6b3ea52546dc62f9cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ed1a56d47dc17ea8ac00d624520f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9dcc93bd4777b1c1131f96b8e890162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abe0853850d42f9c7e2b3519e69e5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60713d6aab10d4e1fa3173635a22f80f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235708be6d8ce9634a5760f57b84ded65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2104e4e42e417b5a6a62f1d9a3f6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c3493d9b069d45b88cd8f76d636bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce573004acc81840d275884409803268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2da63d485483b92d9d2985cbe7d31b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c2fa0bc25c655b089198eab84088d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d361c8f277fff69968af85212437fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095133131ee07ac51be8c143889bf2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5650cf135d79c5a39acce404616d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7232a2664ff9f09eb3b0784a587195674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903490aae6cb91ddac9ba10a19c6be0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06db926a76293c1603689b6169cccd776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dccbb2de0c7d76b2776b7f1eed70277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf5173eb3ab280b442a577bdb0fa6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033d62c8f8b789788b3158aa772fa1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8b878699a3cad3a6418740186f49280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83820676dc75df8328f0895db4512381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce24557b39d765003a1db8820fc36582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c6347deab31f88a785b5643047dbc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae40c2cc3fc9c491603eb5cb8fff5fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201231e71e72378ed3e3904f9f91336785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d72061ad52793fba1c0b97b72480f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdabac681995fec7bc7400163bf18287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4a7fc33d4ba44f014fb832db8159488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b042c7ec7eb3e40df22d9959b4028c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19197f8b460f129848b096db6ee044fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd29781479e63b28bb4fb606e46e95a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d84556da610d1ac0ecb1a6886f64992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009fc097943e1397f974c080a436cb093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691938872c9630aa2f236c58561162e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1c5469f7d92d8d3d8c7c25fef9ed795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165cabae4c9720ac19eaa70da5eeaea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bb581abd5138bc966fafcbcee4b1897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb321fa049433ec2637ecf9526f2f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f31f8f1825de098fa1f3514b663b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c64ad5dc91bc5a22c5c2e932cbe4d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b40018b4350990e8ca4c5180f9035101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b62b0b7f82db570541dc6fccf68d9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49a085fcccb04f2bc3d79ea4b4c5be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987f874ce8a981a5ffa85b1be3a009c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87be7b2b3b2e9abf90e21827ee8b6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc473fc11c7e2f779ea867d307b4a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259e59d11f4c598df3c62bca38a2712107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a64156229e88ff89a3e17e6ed2bcc4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185e42ffb2b00d775e7d82a57874982109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddc9b5be31df50560383f8981184a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d507e2e14760ff29299751269657fce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb6f3160725478f3eed056b9977b45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d134e42f78bb4b5d8710840ddc2503c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2baf0c1774f6190f4802327a92200c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a59a91a7d7af452412f706a8c05457115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d8e6efa6fdd8250d8569f49ea43d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaabf046274fe5d1f0ef4b23a7363d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984dab873f9e1b7228fd4be9eb2b45a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcf588437b565bad80581afb66a19d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d02f3b8c1a2ccd0d718cb228270082120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4500f60ed91ade853751c3166dc03121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5f6db19de183bf3209527b3545f72122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208541e30851d5efe190b4057d141a2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff8e0a60f37696d11a8b79da6f53bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68533a61592e8c029c783bf0f711062a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578d599ecc7dcab021f7d61f515845b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d29b59768ca7d772a2ccfb77d4924127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc996b2acc60da70576b4fd614b63deb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867ffc4722904764302adbbc62471d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19242980e3a0fdfabd13386a6a966000130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa628fa69c6f3ac81ce753f7a31e866f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe3c611ca8ded7ccb849d72b9c2438132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f81538d16cd726ac25e9b65a14233133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14958730e45394bad77afb235bb793d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0930b2cec486c7c3549aa6b8e48c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332be7cf22f2cb51cad55e28f4ab33f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737226ea8afd3866bb3a6e46683f169137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86e8ad36bd6c33d7e6622b90c7dbcd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1ce434bf42dbc877cfa5f376092ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346530a7922536e6a252077bbc0256c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1e6bea4a06ee336851e218434cb75141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf0d5257c6c2f384c66f501fec4fc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef1011ada0e34af0cfd9fab4f0f56c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cf1648fefaa343ea3b4bde527da8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30c0ee90d6baaf01fc3bd977102cd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b83c1c6fb6a3e441b2733fe77260f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99515626ed7d23a861debcdb95251da8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61da87bf27e42ba24e8141585f0079148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32978a2d3ac6bf0121bac31545faea94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb581c1107060b0687a2045c3e76b537150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2d1dfc4656c1b061d52d3e4bcc91e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac57026d44149bb19ef69aa793a3cc6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f8cf5bc73e8e54a74b8a944d611f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049ed4a4371dffe3c689ddfa2eb3176154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5050eb2dd558b6180da92c3e7428c2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957cc87b1581a154a0637018118576c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed41fede90a79a19a6776053c4184203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e97976758e54e22a721e285580953d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b2441f9c12b7591ca27b23c7a529d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1ee7a106d38698cb9857a614f23b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2da005778ffb7e6b423a2c643008577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b0141e913e8d5ba413f3cc7d17ccc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e04a222c14bec73e188a9b0c53d3819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f865957f5299eadfc7faf2614f336110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a48c252309d29372361dcc5d0dc1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe824c9aab4834444248af3700e10bd112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351e909940dfc69a8160bd18e364ec613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3c355d04a13e48413ea811f428bba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693b04fbbbcc7e761ad15d597fc113115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e505d4ab34521a8a306c99ae18a782d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f06f085e221c19ddbec6211d7659d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49149063158c08d85fdae77f18b9a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae045295d3e99c5e834204c0e9f7694419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040c352ab8b45c9c73f74930c17facd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3de448de79a3813a2fb22d82bd7e9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84688cf03a1d936bffe8391bf2428b1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277df33475dde0f4da4261c1beb4806c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd8b11f0ce28a300e10826c220584324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa54dd5a5d4a174be91d2055cfc435d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e33d3ed2273c6510b6c1d8ec1d8fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d3c924246031a38098159b09842d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743844054387b1d615931ca7e6fdaaa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b94d1e27a03e4a67c81b58828e8b5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11a3dd629cfda58821b7d8400d544e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a27254b383e96dd7365add6e2fecc831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c58666c312bc1fdb88ebd19176cf9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80334346a0de76ebad00ac61806d5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714edd11cc79a061dfe386a4cd68cdc734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9ee3fbe15ed0acbbebee706d5a71b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f76832c6d68017fb70ff32bb3857c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb9d2c917d8deb94bf3c098680c11437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797ed1f711f8bd8e4458e13648065cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e13906e18ae36e1f52f0479bb86aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed3304bbb40eef9518284dbe0e8a4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5becb918e23ade64a1cd9a32578a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baafde43975580a8a59aa227583f6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2bbc8f39d491b4c7e886dad8c251843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3e163edab7269412096e3aa196de944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d41bff4cef0495a6988eec2fece4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044e39f87d17c75bbd281eb6862fdb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dab3c4be250833ae69f780888e0b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b3aad71948b243c1e6efc0920132948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cb7b00a57078f6a9b1424bd50e6ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ffa4aa24da2a4f3f6074fc463fc8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69c75f7d6ca8cfc4d06a330475dd9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd3e0f65a0d185b8b1b550e441d05a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd05bbc4440a8ddcdf5b5fe1423123e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64145beb8004f43f881e93b11f2266154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6435554db9a6b292c180a96168dc82355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa5798e085eeff6db2afd71cbbb3ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3bacfec630d40074030711db652b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3b04f2ed9a855ec28bcc7156100b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582368bcf47dd030d5b281995cfecbb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443698cc1eddeb932f7de8a1517e3ec260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97f8f68d5207f96468d1236d27a6e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407a89085d0c73176716c184d92f1e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564e2693d27edb105d9d5120b67450463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e914da0ea094ddfc28ef79523abd1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29df2f8df8786d2f5bbcf31d0a969165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47373264e8fe2db6443a1e9974ee1866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be80c839d35c5ac3f22017254c9dc767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771543454ab8f371906221cd446583a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f448a3bfbb4e6c228eaf813a3a309469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefb51e539bcdc37671152bd52ba49e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8916616f420f169af6d31a05ee1dbf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c773cb37d10f4b08565c3124be3c06972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4acf0905f8e1506a059ca8e8cf3f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43221dcea2741a64bc6f70a15e123bdb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940f5921084412179f3f7d8c995f62e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dd641b2309b7849b481d4b2e9cb8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d4efcd60f3c92f24dd3127014252f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5968cc40cfa2abc66d3b23c5e780c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95d877668b41193adc11f27fd0f3e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7667810c1ea860f44ec251f1e61be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef125057d6987a03be04b990e8314e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cd5b495b5656a05418c339a156f4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d73b32a954d6c53430d2125961538583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a38985416c13a3c48ff55756d866184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4891ab1b6d91bd43333921883e89e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f5188c30af4ac82b04ee0e9cb326386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb113ad87a2e7c5dc8dc4a0dc405d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcbbf1eb0b619e95d60ce3f0f2539b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7980d6e71c49053d34c812a79561b4a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474aa5dc95c6c9748ddb3071c1a948d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469d089b1311ac20030c8cc74dfa66491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ed05819bcbf75cd180ad0ea7a7f0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf70f12638e8bcb26ac85e86a7641d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07c562875b50f5d5de080b134c36fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79290ee4a3bae6dfdfcc67047f8ab3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159d51f12fb978d7eb4fe23c81b51b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42037a05144a8965077ce6130bf3cfc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97232491345bdae4a2994988c167e1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d396764007d2cc30cd09c5989157e8599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb539f3650daf3dd3137fefebf4d74c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2227212f09fef9802c57022a9c201f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a6ccabe1976cebe7c2b6b54b5c6fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc79c1ab6c81f1673a357e856946f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819ae32566e8665a4bb652afac54fd2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044330e89eafce59bb952927d6c8acfd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb457bb93d90edc34e2cef1a03602c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96e25aa26e7616cd993d1c2020522d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d5f0b4f9f282046488deda90441a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd415af8838ba4026de5c32ec778dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39f1117a6f3a3b1c0b0818b813ba45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3cf8bfeef165f5ab97af9ab249f5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fc9825f57396ffdd6a828ae45c1b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52939c9679138efc7725f8ac5770d2da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9829ccb3f8e3491a64d777d9976635114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a5d158012e3b136e0de575fc9c33b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5294389cbf80224dd9f3e87319b7a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801eef94545581afa04d91dafc286193117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103777be13ca886f9991fdbb99c20d0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a77a746257a160a4b3c3ee624e03e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc420dec8337266d3ed5c849dd39ce3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3eb497cac332c4ddf5ee0ddc6a445121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac6c914da08359f697184c7a32ef87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416843b8dfd0eb0ed2a54d715bcf69b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03c59211aeb8246acde5444b9d2370124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0028d46f8f3fccea082da6c78fc17d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044be7f9fa860b8e1de68ef9e21c54e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4532a3359d5d0b8b30a6ae34536cf1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6f82bb79e6171dc37f3ffff951650128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79daf146809db5334f4e5f5c2673f160129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd410473e5070c00d055fc95f8857442130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54aaa1624b2bf315f408c02827b719131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176a16390ad990196a10634d4b86f09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df81dce92a47100374985c9fb231d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a9d37e1829a0af054b3549c184c7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df71d4447096744026544cf70b3b30b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7c93f881244e555f80f39d9d44e27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09b0bee18d0a01f8f662ea68d0c3e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31d49d27f112eaa42dbf81ba77df64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed672ebcdf6f2a868e3a70ba86f901c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72189d76f4de58a09e45de573b8279140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8416f1c0a7d3da2cb74da99d9120d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590287ec6f149730a7c6b595b7658dd6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57069f46fd08a7fdb72382cb673896143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2ba79dc66a1ab04bfc56c2272ceca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b12ed1d3159a160d39a049c6d6564e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc8c015e9b450575de8c6993029792146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753969ffeb368ba406d0de8d015dd3cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c285a3bcc13a2180a34189e4ced2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d53a343c2863bdb8dd5cd09547f9e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ab9f3553735d9d7a615064f0f4836150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b262d4baa0eed0c2814aa16beffbc2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f6beb64eceac125e3426abb75fa96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f97dd64e6d69ae38694bd614c8072c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a0f3d06aa683dfac70aa078b0b930154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>