--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ba4e3dd00dc0c9e9cf54faf809a801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6cd93ae90f360d91f45e178ba6b042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c3b4ba7a689d4fde4a42e3eacb30d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43531632081b30a524bb909e95bae014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7354e31ea5bb07504cff1fdeb07c5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39651e5a51ffb4f1cf88842541c194f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108c0bdbf24ed2c3a8eb0ca31fa4af67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd171f0556ac194604ef86042fb6189a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071e093c398d0a6df090be2b4db728b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65155b5c5f34d5ce738581dcee3bc8bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f21f6f2d8b37409929d3fc62e55a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bd977fceacdb2991f7f1d8fb3526012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f5784abc7455ca66aa435042954aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b726fe54dac7ed20333f98cdd6e9ce414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49daf10e3ebefd80dcced71b8c2f12015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744fd07b7ecf5369d01ea991177f2e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c4e88e6f85170f9419a21cd1200f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcceff6c7bd0a64bc820b75e366efb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8bf45bf0b297fe0908d9a3601fd9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15bb8651a2090f5235ae33caf45b2820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6c98a76c23702e33618cfeb84690f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcd1bd43cb2317ee2609998b48266622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdcfc638fc84308efe1ca1f5547ad923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10200d8945c550b4bd7ebbba6aad5dee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558534a178132cf3985494b81abc324125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895652dad72d5bb54c421d0447b125d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20138cb8d84ee54644fb230d3fdf4bec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e763a90a6a21c4572f35c0dca3cdd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cc81280bc40e04b40ec2bf822981329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff49b915fbcf29e5a7040f56c69c3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c8d64388487aa432de19ad1e52dc731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb45fa1111a2ad5c28d3c2f743ec55a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605806fff2ec4a51884b1cf4fa544b0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea6689b477ce6bacd4651803aef20734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad02dffe32e0d54f8e6d3c468c497335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30300fb69fbb6f8a83c0ab2294c40ce636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb5f7f956387031c3ce2e846f00b2637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3fb83548641dd80e09ac317a883e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a077700682a1dd309ada285cb1377c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fe2aa3ad5f43972921c09f9813d9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154815ee23dd8cd00373cfbfab24bec941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bec753cd746e0c301f5d71acc881242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d32af402fa9d97385a07b42192af0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8948cfa7ee8a3fb28f25d7dac176f4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea85a05f9bedbd24ea051c5f43cdd045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1320483b5e0d3953b37cb384d5b1ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6bad3e59b21c2cfd78d815331efe647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936c70385a44f0ad6617f56d95101fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe953a225ac8516cfbda67a24c5f1b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8ea3f6020d80c2ac0ad8dd30edab250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc45f94417e04a695c2036dc718c2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bb4992cd7b16d652d4ca98170ec4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacedefcedfd4b4a5b1a90b7cd1f878653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d622433d22d874f3dd5bcc477f5b2be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52de517a084f1d92bc10731736880755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c69341f30500fda3ab5553ffcf77f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10865460b09cdb72746627a3ec5bef5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d08dae25fa39b4c55076c16f48fd058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738020a4274e5a5f7da5cfb308e544a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8e74bb4350e550a704684b22fe5b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307ffce16dd4b5bd0e5c3aedf1a64c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab4ae34f59b46f4aa1a6411af5e4b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc51ac083f873694b9983d1e689393a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd90159488db8d935adaeed0da77c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9ca25ed4d2a131563eb2546f7afd165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81f57120758b8cf3a52cecdf3d647266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a861cb8cea5047eecede915a3d5bc9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48d4fbef928387593738ae4fe6571868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01088adf64ac74c8d0fd7f68240724169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6791cb44c9945a39d276b76e0f9b4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d194f7eacf709aa5abd8329206b72071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd11fb8894cf880f076926b8243c1ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f668a992212a415feaa7a258f63db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa26aad2e9f4bf12c5eadd8bf96c8b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f493848cc8a3edcdd4df71385fe5fda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d622e29fd26b2c19e939341b35306b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae51286a08a0b559f8063a313b676a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bcd32568935dd3ebadb7b8521b92278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e92b9f3047d2806c00f477da4373f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06f3f50657f7c5e8bd4b67bf13f89f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbeb4510ae50d73cb70396fbecd5d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb37f1a095933fdab595f1527cdaafe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948c66cb95c8dee766992e00f5c028d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43625348d679d66d4c7b5fdfcec582884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d4f5b7e2095cf46669cfc0770b97885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3097c65ff8301957b9bb843aa3c87d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5109f9f10ce63a3bb048f117b76cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f0d05d8797b5e0f9698d6370f4b1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da0363056a960d52281ec3001db79189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43d187a6f17e1d36968c9e5e55d7b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673727254ede5d3bd0268fbb13cd81591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ea0a9a9f1c5176b89d0d108bd886092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa7cc4bcd24711802aba47279d089d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a699973cdbba23f7a16a8dc64f5cce594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a3730b04f936baaccbfa1eb6c16e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3c7e56ab605296413bb75de496cb496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe76bd8b447596dad95cc1aafefd1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc29b67c42f2bde09767edc512476ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cf5475ca5ef8046fdf3cfc45ce69899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c573a9d85d0b5894cc93e26f53566a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0137b6e3ddea50d8cd3b258a2de786101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860812b2715f01cdd607d25666be19e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423d0b0b43eac7ac9f83677d986a4ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7144d75d4c9cd88af682897f8a163104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66cfb7ff5b02210627bdaa5f363378105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e487407c25009311454de7e299fa3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573553810f2dec23e10e6a521f2e5fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6227aceb344b116e9b5f9415f1c9b89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c2fa43f6052ad3aae635b39792259109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b303cef8ae32315af7cfa993066bea6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33ea1f1cda86e9c38ad285253b58f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3b450359c3fd14829777c7cbd2916112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4eaff1d101dbabcdd4842416029038113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95845c7b007a0fc3ca826cb585967602114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0312c441e518aea53d3de7ac79857ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8c62e68944e0242345aff223191c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045577c3efdb9040daac23db43791c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c21ef9791414d67851052a95f3270d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fa0efe216d6d95b4935afa79f5494119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c17be42ba45c0a43420431a421f0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339eaedf396df688ee32f5f8c57ed2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6464fb071d0c96edf36698c4f04f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6d71e9099e1984f61537da8f349ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dd6021946cf61f7ea3821505b2dfd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d4141e8ecc2a3e6bb4f2753bc41af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3fae55464eae7e6a4f376eb626499126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee250d637c890e8e0b4c1abcc486cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a74ac44f3015c8570540fe2d923b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8a768ce7bcfaeb3ac73e5ddd70d0d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b56f22148710830cad6c2ba07540d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde4b46ff9b5b0eae2105e93695f26d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd2d51e385c55c665bae9b4f8f110f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6138239cf4c24f7c6d1fd57f75ebd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a354220a2c64c926a04379d72b2ff2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbd86024002890b54b9fcaa9454e50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa845859dff6cd952be52185817f09ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406034639e86d4f6d477936f923fb3db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab23a79c7a0a90819053fc7f25752ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775acfd5a2a0b32b452ab5824de7615b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56825354666535c19f41cf7a451f99fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98276a57f33394429a3aaec2239e1707141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eef527f9bccb9d954ededb8da65e8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d35a59b7b9f7d0db228eca5955cf0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59db3b26e4d6c512758835c791af0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06501980984233fcd8677288e9826ece145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aded91af2bef8ed7ee72c9a22a169a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7d02f6d45c6515ded7f894d9ffb31147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc08ae33f871276b2e5d63e5ca3eaec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76083e9fa60eb727fa8fb4974b21dcff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f7a677e650ec5d7d3939cc23c432e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f1f50aabd519ab9ae1eaa75d1c9f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0ac000cd56397ba9ba91f1bbb5fcf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6420e42f232e6b7c30f3d3e96c0a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a985c778a0abb61439472d1792662154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20d2974311c3d94e382563d4fe61421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e56935e189c576d8e3ccd69d1ebb62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6830b4e8358251fbae10539329d3103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9dfd35c9aed6a53428bea7acb65cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e2ebf332a579429e9b5a559fdf0ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3c72a07c6acc8e95cb2002e1c45bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085e81612ba2cf27afabe743a05591b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee085b514ebde44a117d8cdf65f0688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e63f3eaa57da2b99c5f81ebdd70cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbd532bfe97dd885d72a37b07ee89110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db235491906e6b5bea03cb017d1b39c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87b3cea260dc0576adc1811c99c1eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0a1e850552893611d702db17305f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8452812b49f071d5935b57cf6a3e93314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e868c723d8d3b0f08089133af98fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb98dc46c0f9a84f67c445a65f1d6b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ff602edeaa17a7483adb9852efdb117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a412d49bded5f74db5916a53cb27d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66565ba9d152e47318cce1120ba974d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9072d2336be473d7918970da1c1fee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bb9c36bfe32ec9229c5455520558821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b69c6ff1b90beb5baacfcc88b300222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8658350a7569ea550a440c166145d8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faf6cccf8205c1eb104e04a0f723fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501c138215a7d19dce4c9a9dcd4a9a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2629a924b17555372d17edf78fc692226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05ca3ac9ef03941350cf8755b8adb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437c4a07dfc044e94d6870cf585419c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9d2c836a598c79740c921427a054729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a594433ed3e0bd3f6b1f55026c7dc230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0588064d0054b954995f420c81e608031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69476dfa3f781a0455fbbddfbcf75532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3ce74e16a7c327c000b2e15f5f61833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba100bda72303118874110ddd3faba3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fbcf4baae40a969f569f26e93452f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2204b7d2d344faed48a7ffb1f313cbd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22525eb0e87521c01d16b4e5722d209d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fc75268d73062a24d2a08b510c68e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380b41bc11becfa09dc5b3f317664bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d44a665beaef0f076c5020c1372a5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231a1426ea975c22b5662e41e1c87b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c46153f8d7f0e6d5cf6f4e732bf4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac64ae568884b86aba202bbd643b44043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d392b2e2c79f1b1575bbade2f91fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d8b922b306d37e35d8e2bb703c23545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f1c537cbdba04c6176999f133352346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108af2d266ce223260b5e3c4bc6310847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1c67f6e3f665e319e4f9a16a3a7ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760b73b3e2194c01523495ce15323bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9316c36b20656aa37fcb4c870c838d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c2eebd1e00779fd4b0d20475b537851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898fa6d7e291466f3a21eba434f855a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06503697e504ea43d759f9aefb81947b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b9b56a8754b47ddd61fd24b9b415654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b884b3219b2596873d78e4e53accfb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e647895af91d91a96229c48fa010d3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a746fdbc3294199f39792b7680c57b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4558d57296052586cf5d61cf2827458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd72fd394c6972d8c295b1c7d2efc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13434424ce8f00f3711a3aeffe7c8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92289f220955638ac01e80fb8649022f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c1e542075157b8ee5daa00cdc2aa462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38e0a13da4c9ce789eed3e3d09cde263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f162c006641d6ce73afaf680d0f4b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2ec40637f3ee210d71fbba5d4533865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22843988e506522bda32371ea60b823b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fc686d19c33e8fa0efbff1cd6b6f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf418a5718b7fa3c062d7914781670eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66e8fe8d99715323e6eaa5e852dc5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00cdfd70186d49c7eebd28242ff07670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230156bcea1e8443483dd05a01b7f1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c13878db1dc5691c4a6d8c33f3b9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf190f2542680f9648ecf41aed5507773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c87713a0e24f7dabc3753219befa0674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae3507dceb4cb49463ab6f042752ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda4f93fd9dfec2bd79625dc981757776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14d13d82ccb3791633187967bdf0ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ed18b53fa8fe12165ba70dd03e11878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b402e57dca9428e7336922a4021a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656119b16acb2a367f4b906e2d7a8cd780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93ccc252ad6bea33490af5125dd70381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4ee640ad444450a1adb456a7c307d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761deec47d9a07b7f628df99d9e7d2ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92856bbf94c3adc30273ae127e80dc7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda1c41a7e585719771d8d5850105a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06935c2524a7e22af1802476a0922db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e3461ec21acb0bfc1731a383119e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5abf80eac99f554e3e6b0c4e1a850588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615138c0806399163a53ed1198f4c60c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9281fd24ae4ce454a3f98a76c2e6f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2a641dff376b1c04ae9d25a2dc20191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b081680740271a92b25ba4a1c5ad2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ba30ddf82e4791938944bf90ff09b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fc5ae91373194667ff2e960c0988994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745cc776543b5273cfe2b80f19d35fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fd853de626eac3cacdcedf5335fbe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a4ce84f00643aaca87ac50427a4b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1a33d98f9b393c4565681bb0365c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37464b81887d03e5e37567055498e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908dd7f3b3660140b6138984f879a45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ac3e2fa6cccdc635d8aeead15b0fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49006ed9e33c72734fd0af6b7cb886102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9f5609209a592a3a730845f53ba00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b715e15f2f68751edec568ac6acff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175964d302aa1af96acc9e06c2a52f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b922eb11ae5325ad5242bab391b60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be669c5db43d37b1f6073453a1996f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19162d323a0ad5acab02b6df8dc2b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca3ac2edd787e329ba80f633cacabd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b1911f0c83f435fb7ebb26e3b2fdf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196c4f8c84b69f9196661dbf2de0ff3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1edd5289b318f53db0285b56cf7136112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee686131f854908660f9a67da2a60d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227b5cb86ac578bad256622b9838d80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6095743af046a01f3d68364c80e399115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071e3b104049337b2c9b63518975b4b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adf100993591b966a6eb7841546cdc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9e739dc507b4c1f8e886df7f76e98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b99cf766644d31f77aaf6f88d1eaaf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007c65bc757ceaae713a244d487e543120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a6704bb3fa4564cb3cd075ca859d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2ae2e847a282b80985228edf4f049122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71acf6f3908fd2c3a03ddd91f43f050123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca727f7f8b9960c4b45acc703c923b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426acf07fc4157ca4a6faf5422b0e7f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb6cbe440210260859c8f57905a60a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f621887946bb1e55014baf3fe614d68127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22e3add035a38b05ec8ef0fcb6c58f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d086e73722f0c3f3f3226e2a0be9df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69131f4aba9031fa3d6498a188d569130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87dc8a60ed11e2dc2e47c59f4701da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cb52db44c512eb20ba5a47f3177d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39a99ed28b48e80d75483b565acfdb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a36205efa720e36bc612c2989b792134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7462e6dcfcae3f862961478f87fe2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477f7794aa70f5bc38e660c5016a992136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abc530e43515d63d15c3aed3c258a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1649da22d57df8af619fa1f0f6fa4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3642cc15aab59e1a325afbd8ec17fad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08acbcd2ffa4f6de181f21d064afdb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169af7e05d79f2cf748aeb5a5a3bf9b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3acad1ff6738496b09f336faf598b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db350c2a708bbd3528891cb552725d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028fb920cd208b9c1820e6b4b6ea17c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc5b3cf6f8d34f9b856c081016d7f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d650c27078de39c1d1b521f409d15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30ef7ad43543e2fe74c1039bce3b26147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fba5191512bece9b089bb5edc4d49148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fa31090fc922571a439ab404e3454149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aef3a58e650eba34c0d45f3c698e35150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b24652bc52dbab7fe9a08fa4341e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577afc57ef582ccf4da6143459334447152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c860a3646e78b11f58fc1a6d63bc2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b245d7cec34cc3d2bb5539abe6cfc54154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>