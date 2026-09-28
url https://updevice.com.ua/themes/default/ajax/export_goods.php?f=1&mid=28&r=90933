--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b656bbd47e7126017665e4f95a998561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b069f5d1e32ebc802bf829c2954e082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc44f2ab18be26e00843296b38b94eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3e55c5d12446a9941e633c21d66054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cdbc399cf0945070b5125f2c3c50a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a25ef06b304497569da4a421331f746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009800e1d7d12e0a74d6fa312c2e9e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d757a5fe614578073408b376810f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1651d0f6d051c7e224a82b81ec5f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26386b8141f04f5b616e455bc6d9eeca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3960caafc8f71c80bb40ff5ce85a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6fdf43ec692a51a36a67e786850d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c449261ca1d4f476aae781a86afb513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528113be554f5bddb0352218b0d247e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956a2e546c6e3d91074f81f6e7004df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f6f11b7536d01b010f484aef6a10c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27603a1a67fb3bf6ed2435cf0871227217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbeefbed3ab98cc0c0765a1b3ec1f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995cbcb79d9eca2c8f06de8279b210e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8379e8d51415752976deae63e15d4c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a05ca7fbbb21cc3eec202255fe99021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2fd9c8561447d829c4aaa3e3310a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae5decf3fc748a9dffbe4df3417e8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f527a6a708ca711eb95ed022ec5d27724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fdaecb61dd83d7c230ebaa56b9f7525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264588b695ac71f9d9ed7512a4eea11526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b64521078d3f9db2e6c7bc87f314227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817662162042048d7b0c55668a9a54e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3483a96ef1c03fadf2a8ae4fef7dae929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7903be51eee73e117b0a25566565330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce468d30fea2b0ea8709cc63794cb331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0af5661c92782c2bdb8a5aeb5027e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234db8916c95ff4ab35080de17b53f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12057b90afa575407f716b8c1e07e50d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8d74e17ebb5c086e11244806e626735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd97b179021a9b0492c67b638cf41936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be831fc2f057cd8913296e0433f29937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa7226f329b923a770d3822b77efc738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7f07291223eb509f59af8c614d77d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be43428e67a20375786f5794361fad040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58616c6ae3875d3b7872c61d8682c2c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d03567849ae3f875b79f604d176e6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fedaab01df3bad8cbd8a2fd01884843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bef31a58f7459387ef38341eb933044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7caa215e692cb59bc39f19305d15445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698445438f1de6378c1226515721f61446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc22c06e282d8e8dff1c055383c474647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56de05c99d7ffd32cdc1c16040321a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0524b3d533fc6e3fee2f9087dde8bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab88ff19179a81a9c579082a8b819350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335f3adcc8fb21ef69b93e842b3090151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffc2a3636990fba5c931cb8c76ec0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2202ef1b7f5857729e2e1690dcca1e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb84d9c1c8e5db23c640d863a6ce05454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696797155aff774905dd5b8da59401b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cea69106ecb1392446e09d01aff1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dca6f75f96fd155ad6206636e7bed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44701b15f6ed26772fa952159f72cb258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0bfe85cc74f81b6d47815f358810e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db6e5faaa9bf4f4d3ab0253f123b5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977254cedefa2c9155a8e94e0dc1fef461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b3d4051e76ef729a76e28f6b50de062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a4b986f38e5c105f0797b5dc1051363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90325bf2c27973b5e4aa2ecd9f6e3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c35dc3e257c3a3db78739ca7e993465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e28777d98f16f96230a1570e178e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899b7d1e1ac7ae6687832da7644187c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bba066b344c1d81b441a74240c400168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7359ecc2ee301eeb2d48b948d2db969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fe32011d79b318b930b8737002ac870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a097fbacd96cc0909fb6bd56b315b1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba4d98ea0a8de24b1efc46619c06e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e4720bce6816509b7df6281db068873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187a036a3a0720e83ec1d31bcfc146374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c89947192787bc469ddc5a9e476d6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44c4c1a9e653f1606cc23b458b2ec876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee195acaa2bf8041a982146f1e87e7277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca5b9a3d57c10926cf65cad51544b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc11cdb3b6bdd71800a52f31f2827079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02adb65a152708f7c30fc380d23c30280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f5e1c8e88820463f45f02143ae50581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7954ce3013ccf604656959743e692082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ef83526c996d7797bdc8f8dde940a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efcef65b7e25f2f946d08ab7b7b96184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993e68a966ec733316a7450822dc29185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a35b36acd878909295b3eea5140e8c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5979e4f009cbdb114050febef3c6af787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fdd7be7f301e2b5b935765ddeffd488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e682ce5a49324e48b8914e684c10889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789a1a1d5520e33216ddea81476a1a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdcb66a8826af065f88417cf5f11f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f23b44a7e40dd22b0c05c9da0c224192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165dd70f11b47e64316273b910a091893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575640eeade79c88978905c5942e5fca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6145a24630d183d4bab5e38fc7943795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97473cce402fff908c1060c8a55f06996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773703ae87a5e43ad3a727a3a751362397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca87a0b2bcacd243f07aa172004ccf598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eec86d824c92b84c057efe3230de2999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f806b8a0f958b40f08f0453623df1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3f94dbaa0c3deabb0f047da5ffffc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87accb0221d1d70df4f189d318191e43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e497b8a4ee262b6481c467dbc61484103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd1a502dfa09df2c677fedb6bc03bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797a0eb360c8cccc0e8cc525d5a31bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447445415395896b54e9f66d0567b21e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f17ae0f765e9e98492ee911e905704107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66be1fe8d644aef9093da859600086108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c3522e5d8b54497411de64c68fd36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee935ad534fc51bb1f7b5fa895ecc4a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85d26f5a4a388369092eddc205b71a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdce91c7ff9c9facd7d2578a0b5d1e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e4926015e6478abf31f2bc01e6202113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa0654dba765f8b786ed11b5535f51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87332ac04cb97f7ef3535c0c8b3f8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb625b9c54a34308317700e4bd6ccc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f5a28106522c059fc42877f9c4cbb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022e6fc49681aa2c77974d8f9709769118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531af960a0826669b8db0a0fbc08032119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba44454ff342bf3925d2c1ffebc2e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e821736f28bef316881b7328f0386121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dec5e37d40ddb4582873fbed6985d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a510c9a72c0ad01b25f1d09174fb8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83114278c1d29386618759c31628d1a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f4d2ba3e535bd3caf325731a8e30a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a12b26bde21d1165f78e037637021126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e2b0efb097a22786fd42d968226ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25ce187d0562a815b6426482c304c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4830e855b766184456cc9fc9c21cdf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd8df0e95d5cf7036eb1701adff43f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f0757c8d911048e48e0b5e4eecf1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e332725d286a0c80395c03ba6072f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4a955d487d17a2e86d54d6b54c5c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e902cf1b822135fefe3f4d21af622134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830b45743bd2bc6faafb1dade04f6b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b343732ac0828585da391e78c77e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be642e58f43cb1860053da1700a6b6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5048506ef90c2517590384ddf62ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adce511a1c04078e5d641ea3642e792139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecef17c07c7606fc09ce838f5801d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a381a034fc556c0e91f4a0a1746ad70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d908b36101cb752d6837e986a1543d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971a8bf19b5b7b417235bac1754798f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38313385c0716c8282f611c2d90919e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5353ff9b59368b1a5bf5a776f90b3a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe123af861ceef910e6b34a8566dc5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a28154f1839624f20a11be82df1f10147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce57f6ccb835f4d4d224a548e76a4d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893d121756cee47de5560d46f4ac815149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fd1244776a0b0f73db4a7541ecce5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb5399bcab9b769957a2b8d6b60240151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714315cdfb956dbb892ecc2173e8239152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2870c4f91ee727574c6b5bdf34818153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e187219457388fc74b7564516ae1d6154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980264bbaf9fab60583846f2655ee3bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb852ccb914bbcab2587549bfd1089f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afa6773da50315a4cb2f261abd89543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704760610d1c33ce8bae02be9c8256bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603e9f3d92473b64ba86ee77fae54ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9de07a57e8886fba2c14494b83b516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ed1638f7ab834ed3ce607d739b6937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8d66f4251769c34cad78a361ddd348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fe6e3331c238eee03d8749e0889409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7ffa123f31edadb511b4645ac4c7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f0556372b382ca23d006647d14b2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfcd7b74d29591570309507c454ce612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517a6098494927c035a11f296eff33713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cec8957a9e05deacd2e5247187b99d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f29757971fc0dfbbe7e1298f591c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1915a8ddae02d6cece57f98e7ed8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d1d12ce4ca62b9857b10dc49270bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f428fa4e22ca3346ac8a5fce882264118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0b1d3e26cf1ca5d285ce85063399a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88e61d0ece612a2bfb95090a32f78620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c23685ab89bbb3d4943291eb53f61f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018221144a3d6371e13f6bf7e829a7c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ee2ef2de091ae66258ebd1ec7685723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdf6da57c5113eca7a3352936f328724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ae031cfd6481628ac97f130beb1e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb9f443674c022f21eaffac01b234f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951de744627c5257eeae8831b9fd5dfe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0929319bacbb249e89cdd9d39f7fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd09265666929783429f945ad62c91a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7dcbd54c3f8f09456b5c226896d33530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f611f235e75b1aeae0db6c821bf5a3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39903c5010392b79cf2a68df12a71f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea7ff2626917db4e5c80c35812578b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898e7452cf49536692cd8bbc852e2ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c27e744cc9a9beca6e04bb55cbc9d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8ddfc993e90fd881abcba1f8697ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708907a048086e4ea55cb9d0d9bc6b5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa2065347c26854d5b8e529a7ad6cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f5938e8967a3f6df8b90d1f6c55d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0382dc144c2ec7adeb86d007ebc4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b7ab3961f47494e945cde08e380b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc57fd7210a83c7eb0896a249ca0b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb6b6b2aa454821eeed4a93a56331d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997b2bc6d8c578b6b491ca026b2b76244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a3778c431fc709e973762460d12ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686b09141376769fd19e2d30242449a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776627ed475dcb74dbd7299188f7c2c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e562121556d66837e14a58a80b783df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c32efb02edf384a25d8b19010195849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f763d9eef76dd5fac4c92913147db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940298b393c00f13adc0e5d1f1209a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c9603e7d07a1aaf5673051f6a20a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1b8586ac41a8f772406c1b04fff7253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd19b115fed281a2dde038830cdb9c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abee51f25218ae071987387323495e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e06253968bacba88c4360866e4d5056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4561730dabac80c200af04d65cba88a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b199e50cbdabaada2aef68e6100e2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9fe32400e74eb53f8d38a1f7992e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268db285b1ccb3d307ee1a81155b61760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708ae7a71629abe551bbcfb607be9c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb345a5199cc1a36f7fea357cc518462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f4cb80083c91c1e9205a52672e0f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3fbcabda805135e7b2f798d5544dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830a8accd11fc706e12881b641cbe0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654a3563cc6ecb98a771344a7150c4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698ea041cf12efccf4bff89bbe7230b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63258211640e66d477d419ce0f303a0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc957a11f6f4dab407778510e1665d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8a14abc88cc01fcaf7af9c74db06370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f1c95497985f63ff070387030f49a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b938fa621ecc3c9f83cbbb36c226372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19151316208e69e591f1d25b37f3704773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150b0776ab18291350b73c225f8a4e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc331f1754ae86f89cf6a19dda065275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb750120475e60b202f1acfd767f7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95361dab6266ffd626409aff7b49e5ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e158b2199846c64d50ca99a317094978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e93341bfed887acd598d1ba9d7dd4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d58db756d1a4ced3d4b5179036fa080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd26df4bfe175765c91218588dc7c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cdaf37de94e2c20d216f7f18e9d7482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516cba06974628d12533abc1f1c033f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd179e903c89bc5431c9ba4b61962284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb166165efe4cff2f7cb566786b39cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1abafd251bdd41a62c519bb3e3141b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633db1c27e68205103f4010766b62d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac8c2d2d4cb58375eeeb7821df030888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a7cc116e977358e6f44bfa2994c4189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d47bfbc22026ae12cec12d45621ee090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce827ff1ce7174385aa96a3ced65bf991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9722b74f82c53771a89dcf84b35a4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312b0badbda5c97429e608f6192087d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065c1e97e9f417ca118acfe9ba5828894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0aca0255763c3e66c5e7c189fb2f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edca45f7df7453696f5262de95e50996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e81d4a6b31716762b14a90562ae08497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c7725ee564f39537cf0d4543eaf0798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30944f8282d1fc47640745da1500c4ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873626962c1832fbcb314a12543b0852100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8d6c2c2fd2ce497da1e86ca680900101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffcf418a12b2ebf8d8a53022046fe6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2360ffafacb76cf9c3abb8a47a7584a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deef6f1722e85de85aa8ae9be6c43aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2596f05e72f98aeb8f4c5f2f77a20105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f9e326011d8a9759f0e31695022a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d39f98244191ca894c678f168e8a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f5697d549589099b91395daecc0c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b81e3b725b569e0a2dcc228f10b6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b2eab21ad4dbe67c1f98888724695110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96977da4d8e3216ef6eefcd34b9484111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669cfcde51a40f539324b44618dfd1f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28321a67dc5287d61b9bdda3aa5d5002113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeed2e21257783e070570b5c66ee0e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31ebb62aa0de7fceb4b836a449f50e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e934870061b8b98a0a3ff0bef43063c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec1b26ddb8bbfcbd3402e54388bbf3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b8c103ed8dd3cae1a541f8977dfe6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d13b165759da7beac955cf43a7473e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bcf130cc82801d6a85eaa3a8019cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698c6b757be6da9facc016181b44ed9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f86b590e70ed5007bf518fdcd199a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca69d30351d99a0f8657477312b7f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f892d78794a326783ade0f06aa1b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aeacd999203389e2a10e3aef4fd913125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e122c0014e4f13506dbe4b18c3f99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110ececbcfbd0111c457f3aacd73acc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a39ad8083b6884899172aef7b0ea6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4203eef10a101584ed534c0b5c72ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538de181c6dc85fde5c80b4fba2c095130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952e57697423f7375731178dfc14fab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccb5dcb301e9dc23969c042f3f02a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dad808c5c883115e8607342c3ea449133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916dc9f6a620b4bb99444c43206db7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e85e2fad387d9b3dd9db34463fbd7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb31c367e27d2b28251a97b910d6099136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17625e33ebf3ed2c2b2abec6f8f52dc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cd903bacde874ca1fefdbfc2f0df8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a20333918c7add812d7fcd54044ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821c5dd6bff7df89c91e39116775ad9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80a51a2233aba616ac5aa41aed79d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e67cd15c99f805648e145ac4f3a64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b573c208f5b28fb036e2034fc9df9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377ad8dd27457ddb8dec98dabc74943144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cae592292d2b1effe3957f6222cfd2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6e044de8c8b8a51fda067b77823d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c97edfcde32589cf861e0cab94700b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76d233ca41c2b6491e4309df789be1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd4a92ff5c25b2b5ddcbef7bf164b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd5199c3ee18a9e060636f3141b314150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c1ad0b4030f843d4a0acc729f8015151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6e69db2a5e0c38d7cd4c96a4e7aa7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0af92e46c2ec12a693774dd185385e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbead8e6d3b6366f4fc74fb75d86ddb154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>