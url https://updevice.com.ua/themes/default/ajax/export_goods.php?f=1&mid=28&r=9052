--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c66ef4ad3db6bca0b548494ecfaaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bded15d5f836960ee3e6581925c2f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e417fc196596bed628c296b9f047c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a492cb4da3e5faa5400b946a1ecd9394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c7819ec826c09b44c0a12c9313bc45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27946404eb34db5c1c13bb871eea8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d6be4b778c421ec59b771d3f69ecc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2566c1fb5f1b700b8e02801b3d5dee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72436a9ed6b01e6ddb21841319fd61729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9c1e6ab36eb5e32846a0742f31a9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e676232866946aae85c708008adba5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dcbccc37dd68606c5b571223bc93412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990ea260c1a665deffc00a93b0ff61f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99618f3131a2cc57d453ca9b08cc815914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174020611484fce66322307e7c210fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9de61cab7b4559fe627f11c3e1182916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb67cc8f185fe39a9a8049a9e6ebbf117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d8830a43fb916f7520fa5ba96bb7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d259fea3425623ac1d0b7de42067e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff61880cf2ed5cd043b13a0c4ed243b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3035fd5c22bc1bbbe49efeac82c79221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b04303be2c506c0322cfd03f0bebb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c3409bdabaa7b82a613aec535ab7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b775165d2ab8f7e9a4870918eb9f6824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813a913659c1a199168b19cb5e5dd0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a2ae0eb9f8298f5bdccb45de38cbf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42d752bfc9db34e5eeb39d0edb673127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9bc486407065e242f63cc93499f2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875368de999d3b83ccf674b7eb582c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f679da13680c729530e3fed025d57330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7240a5d0f62bd1f5558f547594e9cf631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5160259aa63ec8282cf32dedad61c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd34539347b7a932880430795b2a01b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb1dab21e2d5096af40f1074701fab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85780c1cfccba0886639b1b987eea73935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b30a6be7ba2ec0a5bbe9da420a852f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897c1629222998dadb346aa7236feee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161df8100df79bf71e57625ca65ac1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ec9396bce2e143c366228627769cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d7226a8564d97c2ed32c4e8ed1fb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397d178c3e32f8acf1ee34c6902a1ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0b0edd8792c0859b2a562b54a2bb142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1611a81c048abc0dc8eeea06aadfe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5d1267abbdd893897fcca62721d4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2d9215986aaa990d43c32a6e5e6a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37083c843666e514ee6d2f8770df42dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995e5b7cc7ea81924d513f13ee4f2fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43105261cf3271f8c2e2c4d4a4b384bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1aa22e666744376d51a51b3d50778149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1faf4a7370c5f932759294b3fc60e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78330e2a0ff147d8571fc74f9d445151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ec6ba9955a171b8089e2214562b8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5238dc6e41f4f38dcc4ed17c49fad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508703cedd1fcfbe0508663038d7008754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517028ef2501c93f89c5d44291dea5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315cc5df3911cb4ae5e8fa618ad4ee856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d3bc37ec2b2c92e167b10c2ccd39b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad0de689226979e8e87383acce70c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0987840224a28b459c778e75006880c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f77ad2116c5439fd97c57472926b7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f60180059c1514dd9e38b77affe8861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833064c422e9c25168e8a6f81c0d47362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a7462bd89078f67c56ef4fd5045da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084491a05ce9c09b0aa3a1c8aac0d05264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb5f0847d1ec8859d0f570c873071b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822f1bb7968eae759b2cce7eb6667cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecc23cfde8faeef6eafe405ea2b71e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64623803feec02d3378df4f86dc6666268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853544d03a830272273364abb55379869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16329b2db54faaf5dcafe9f1e86c32870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab104c1fe466075ee49070b5a64f7dca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea31cd07a1db5ff7b007be3c7427e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089815a890f736fc436628950e1cf2ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af11eee0be81e40a616ac6c91016de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bce6f0b02c1b3f45d019537d82862775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6aa9e30b57d261a895e76694af110d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f9bec6f0888d64f71b4e9992da8e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da07d3adc60f665e2f96bc7546d477678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bc14287b0045b8df604578511a1a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b48b2c4712e2b74d9c8fad15ce4a5780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf41194ba63b949f03f560a2576145481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81671fa639786bbe3caef97e4de9c3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025211d22af399a4714a47e6f712f5783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc6809590237603a0b9b46165aedbb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ebb49df85c1580ef0b854bee55b0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a06a24da896eb4ba00dd2d42f293b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae04e3acad8f8e423c5b3e03fef1ff687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3669f983a8be92f46b7fdc760d7d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578fcd3fa8d09efb444dfce3d5e9cec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea5665f2589e803e9af743a86abd4290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737f30cfecf5678535e325e6cde05e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b958ebc141d83f5e71b5bb32b50f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5df8a46678e5eba79cf36cc06c635293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26510b2c3d4abefd3090900033b56f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ff70a3e4f6010a031924fdbfa3bb695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ba539508d00a88fc7cb13e70e0b3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054d47b5a878a8c86227a702a18256b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825fe5660f2a22a5d1dd4354f68a89b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a06055933a44ca733446b3321b60d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fd09880676543188a986600e063fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93712c802fab8498a344770191ebe700101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdedf2688dafa8cc320ccfdd10fe19102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5da658ef89e518d6f2ce8b4332309103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7058ffe93bba921a1dce82cf72ce9b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14cb8b380076dfa3784996d8e04cd8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed57930d3d58239332c278a5e470e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e02ddd72de619909822d9a83087270107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3feaa40e2c2652a8ac31b631b949c1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399020ddda4cae546f48d8c46a42f45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e456366275ea649dcd211209deb346110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082db851b7c9209e4fab3e7af0b5d5a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985b57b6eb9fb78a8bfc8dc2d2f00e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dab5efff07e6510c9ac996ea840b70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4bf4cf92dbdfb51e006af102c9b51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6eed9fcc56b7323a9ab477ea281c9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13501cdf794ba3c62afdd1d4d0f1a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179d42b2563a61de1ada32213da72fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34292563832de21eefca4c1384574b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7c2ac60c683131b700bd77d3d7868119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb2a557baec69dffa9f6fca01bffb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87b772727f9ae197f81d63d3e27c69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d8149b1d7b14b3a15e3353b41b91a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a97d868d123bfe18cae562a54e25a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62bf5ff197d6787a0a5c0c80d17400124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7558fc1521422eff1dab3fc36f734125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fd48664dab182cf9227f14e3dae4e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62ac2ad5cea84a592a6e38e3dc0564127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a72905e5277c0997e82ca036fd1d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92c6d2fc468a3496163bcf03bfde41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d14dba3e527915dad9815e3282ab05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6b4f52818764242aae63390b13e6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944bd0aab4845f69b995d674ef597bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c750d6ecff9c960ce8fafd13f871a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133a5e0e5952e479afa93424d58aafe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eea2a378344ba66424f3c127f4f7e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c8616fc0983005ffb93a4eb3645ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50284a33d9755e9ba769aea399d57a79137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c143af8c61ad7b0ecdd4dd9664566d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c7e7ed90295826cf68eae7933a939139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2964f8a009e42bf340698d9f45c3d9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b372d558b7929eddfacc238641bd2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3222b24924534044ac03d0392b1517142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a258734213cbe3865269419930eeb2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d62c3d8de747885d5a9f869aa4a87e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda757316b726efe251171f115e20783145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9a91b6cf29234ed29ba03ea85c5f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c36a6a757bdd9870a8822dc76dc6e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a6b5064b62024b409c8e404c78f2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7b9e92a9e118ca1f73798b2c5bdfa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c674192bdde93a2b4521e57295a82f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d30efd1f1ff4a6e6c15f02fc49b594151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4fc3ee70801054457fbf6ae86a54b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f9019770d260c9fbeda704b88501c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b0780425c184a8d111d0600457d55154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6984d14ccf9f29dbdb7c7d354fed441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8446dff7251d1e48f27c7bc0b96f572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e599439175fa597b0ae52ef595b143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affecf68e078b9858f237aa356fa8ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52dde381700e9cbc9a47bde86c2e145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7a924ed086779b919ac06b63486c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106a9bbb2faf54b38f9e8cba4927d387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfff7952098c4768e18a37e7ef680758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed13869f3446d4d003abbfe26676c689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8768c1ab7aebf67ad2503224b89a7be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7771daf40903267c502fa9c50d64b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d73125dae60b9870b0dcce2d86a7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e404f405b49ccd3b48a4206752ad3fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4f42d4caaf0fab844db2f7e4d33c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebf40865a611768196ebb1b7fe43f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a55fb3b2206c1c00a7b5bb272fd1c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26538b16d57461c0f015eaff0b2ba517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b0d2d5037c61e5cee473efaa0c7d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400387bf1e497e39c39709b5ef65ce7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c397712c786b4168b0acd52e6620d9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d156dda3bd93800fdcc7ca10a10b9fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f54ba86766d36ac53923743449982322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34697b6d9d4f595f2d9bb314f4eab923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c11f6619d7d7bc698d5a5da8f34f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4e737f752f49031301d7df929ac7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82c6b246dbd69814657b49449489ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931fdb3e5ea814418bb15a63a01a34127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a31a53f98731c7bf258d9076a65af728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4a8fb52f16e8903f172192086344929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b11411e4dcf5516be2015ce80becec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e559dbee2b36d10a0cb1008e484d6d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865514c8c373860a6b83ba5366b4655132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da408210e164e9bee44c2ae0c7fd6733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cee5b502a5287991a47987c577fc034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb08af7c46bbf59ae2641e73096fe6a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c56774222165dd0f1e13f457771b6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e7936d214fa67d9b448b005ecd51b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e531bfb03f03c405ce63918aa47b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1662f4348b7a7900aba579ae5aaec839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a3724c7cf0bf946cd74574f6e907940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10aa588d8a8f69a3adaef4a7d64c0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd423e66b097dbc12fc7d264a6b3fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb96ceb5ab1d1a5a366e5848e975f3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287818952d775c6c55223057e4a0424344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96b87e0641fc28d3a6cccc3f82e96a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e544b7a50a329d7fc6f9363b5eb7f0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f9b2f8c895f72a07a658c3e95592447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d92a5bd1a07fb0cef998ea9ac7a4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883a61612bc687e7c02de255a3d596a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af41f08252f8f9be11d48b230b3cc3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103d0a4d8d210cfe3b808ba5eeb385051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89c5c1cc6b16ef5854e6550075fe4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdd13f972c76c1a81e8a9ebf50afe253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d78bfe3d4c2b92cdbfee1428dab4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b262dd25ad18d199cd48924feebe655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4603935bbdcd62b0a47d9292f5cfe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff3ac86d66e48b3db9a8afe217f85d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b50d064727ffc1abe49b57ab6de99f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef855aef2a243655e73756e77af448159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19affd3161f2ee9f97926abbb80a705860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365262ea54c88ba717e3f8e91d91a25061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabcde99c568d2d17e00dc74fa553f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20edb152b3477a12582d38b73a54b6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb8c94bb41cab4c0259ec8ed61b0b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d36061b9de7e0c76bc6d336066ca7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f68b34060003cda561851ca402e3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776bcde6d811c3b3c76e9fdaa1eb66767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36b258cf21e5d86755256306bc53b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c4f36fe5fba4826dce6fd0c7ba79269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd08a11742b2641bed13835f2bbf4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c4ccd49526cf4bfa3817c10bd57b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbb8787523abcee31dfed8e140713272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524f475c4685728cb183c7306ac395e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503ca347dcbbc8f36673bfa2fbbd96074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b92fa86461ed91a047899f637488c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f8e38dc5845f74d185876ba53566376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d30d3d7678b2f9a2d628ff4cd2d0d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6effaf06f04060cfe7181cac04fd1cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4329f7d42e21eac0a2c01bccdd12f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7bc79745a6fb1ef881ee2343f278f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547a9b262360a38c824e574bc2d83dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff4bf08e415187c518a2a8cf6bd61582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c062ce1ceee485d6188b2b91c1d8b4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f891b34f8565d7dbfacaa0bd8c1e8b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f4b40d3ce509110907bf0615468d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3590fafb3cbe9d7423597a7459a86086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88098deef1a83a715b7f28448658793987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e8cd9775fe2372f2b8eec1866539b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41f145bc45d694728e1a87359bba0b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6be869dfae718211bea3fb7b8831b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c4038e2ec465fed461d65e643559891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e5a9aea1395983d5b92ebd956d67d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb22ab9cb9d83d1ee21261ce1cceed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441106feb6e676f364fe2198ed24795394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d15d2d1fe5ef7fcd73d4b180a183895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6c213cb95d991d9b86b73ff0fbc0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e49ae9c01ba79deda289a49d034df697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd568190300d3a29c0d238cd9f13ca2d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23993b5fdb43c3f6fdfe9a03b234bdf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c346af55b16653c5bea929fcebb37a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676f5a677fdf6435c3e1dae4407c804101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfc1faf734e6570f19ea613519b73d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcd92016165a145f411cc1df83bc84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50ac0ba62638a798bee91184197af5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5677dd3cf14f08af8ee50c0a834198105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e84e81f142ca47e8882e1df7134c53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e9a538a1c6ef40b43ce7eee3cdfde107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b70ce516db5f21700a99c35ef6ce3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ae1fed6bddb872ed0baef365bad13109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c530d25aab3775fe083f302c3c3ffe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739071b2f1b4f21ee645f9118ad02ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93754cd026a6d493f886a6dfb769318b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03033f22532ecf8601b20c4b25a73ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2800483fd923d6c32dce38a9b1f5f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9d6e2c517dcbb210fc304018d2405115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c1b191b4d15c2c0b087ffb9381d17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43805e7c59cb17f77a6b3821066736ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc3d0037cfcd57dd440f42d3e5c5a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d69f2880b76c0821af5c99637fd791119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42e0280b1e0d6d7ba79373aa5c10e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78937c64613922a623a730188e83e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3b38fa101bf803ff26c7667b785b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79198d438ef92e3e7b0611e0c5f8c55e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d67bfc7d40b938576c003f3333614124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258a55052f9a7d2f465b2908aa753f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af66b1718441d93a2792fe3da147f35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190146b34b32715463380659a26a6db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b701e07288586add270f4178b37844128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58285475cefeb5f97e37b72c84ea47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035ee509196b20aed5914a970ad5942130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8671e3c01c5c80b2920246757314a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a2c96ee02000ee1cad0bb30e75813132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86a05761a46f7ea830feb95f94ec03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486258d23ded8f1bc789b100c11c7e3a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd3fdb7666b06251c9c820bb97fe8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8729e80d7544f612cb0cf247a2d00a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea2945227d835969ddb0708004864c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f648907e922dcff96b5e130546fa39d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d2c0d2ae77b58ca72662681de7792139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b743c4c635bb1a0c931a8fa2da964ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699925b7f3e0d5c6fa729a00b0ee833141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e5cd68f038ad53d69144e55ffc8b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee2eb6778669ffbee28922a018fa7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d86504a017aad4e07587206d76239144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f20ccd63d913e2ca2da23a4c3f5ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deceb562755bcbd7ee19cf338250719b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6b91fcce131f5dd5d86b8e522c062147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e288ae269ba47993da38c140db9c41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471107f8b2a3d8cccdecb6cd27da4a96149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cbb8fe36fee143cdca29189ae980a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae812f5b46121003011c3d33ad73d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb147804fb389908c7e499ad7e3d29b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c959bb374078907007dda4b0e144112153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537dc62710b70b250333eaace483bb2154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>