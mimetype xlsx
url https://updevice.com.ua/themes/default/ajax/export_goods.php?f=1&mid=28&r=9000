--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122be0b583325327c88322e6c4a8e2561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45974f2b0da5f7f9c6c82356ecfc1a2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd733c1e0b0e6ddd6bcc5c092cb74763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ca79b392eea3f8b52a8866bf1be844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fa3d4f7689006e67c3759997e05bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214a7ce8be0d841571d0ffaad2c99a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41e8f703fa976da060292e4cfc217c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba77a1e52120892ec0bb810787101008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe39c8cc013adc81316af2a61125b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c4f7f8eb9b6736cb11fa9022b801d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72871e1d7b9e9ce9ddde8020cdbe8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cda6eee3637fde6710b4ba339f80312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47dcd2ef8d873887f38e50ee5381d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad451d789683590343d8fbc74029c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254a499921039520f9fc461001f0b9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0378c2c6b6a77058dd94abc8c6f7316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daae48c635aff2648b006fb562d3c2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01925f25f927b4f8fa435c70918f8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afca5c7363f25918519ac5c543fc07e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a5d33cb98191a63296c99993a77a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fa9f169ba3b60850ce9eafa46133321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e22504b143ba94cc86b13b520845e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c303f1ac3a0623bd741e2427263ab6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81754174c662d08cfe1b8fc5c9e52724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0353aa1254e9b72e38be2872c65ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d14fda98b2fb6670fbe24e206cb32426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c1971fff4d695767997270e418cd827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bdd3134ec2a87ed090ce189c201e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cf9a56a58be41b4ab9e911713664e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054e607ba35ec4b3964aca4c32afd3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746c557f5a8b9fdf40227860ab3c77f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718e6f50faf7d7c44453e7d5065156532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded3817b7535e288baf7eb97806455b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4904a0975bb2134915860a5daa3dc534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb803a8adb23e13ada8813c2ceb01935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfe82a61b412ffe220780636b8d5fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449e6d7e109c7b6b90e5dc0fff2090637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71452f9629dba793ef5d29915ba5779c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b58c692a92afa64e49c4dd02e974639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c94518003c8b93a4a37609688b7fc440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ce8d949fdfa4472ab1f28ada02c1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458f2cfa165baf8a6af6af69ef7b47042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cedbac4db42a5f5710eadcf6a727443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21e48190063371d944f7bbe811a08944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ef597dc764ebf2597eab0be980e1d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815bf75ebdcae421ec1f0618826d16446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211c1cc92505bc13f676d21e129408e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a025b142a9e7b65af9d70f842515448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0c7b566060a13f4ab0e52efb7f6a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa7ec7fc3f23525647443f6baf7fb950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46da7d309d5386f2fcee09ec38a90151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ccce84b7d3575de308f933ca3e3a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcb19e9de3600ad6e8a68e5c730ba253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1096bd1879a7501c3e5fc710b714154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc7f1ee947ef5340d001166b68db2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a82b399d2e6a71e6589ecdb7fb2bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d11a759e6cab23962b11159a25ead57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdd3fe58da66a9739460aa0be3b82658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fc4fb6176846d8f9a260612ac3bce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce0d04aa0e96621700fbf1daff3d4d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76750d70421db33f2aa19203bec94f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00851dd50e73a854ceb2c0724e82736a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72f5e2d081d022040db66e89fc716663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7af38664286115eec4c4c99c8268bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517845cd256ec2e5d85f9329a79923765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10937eb8dff9db80a87f7a5bbb3e964266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6169a155005e752fcdb40af841954967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785207a0e69bf8aacc3bcd760292bb3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d805b21b376717039eddf314ca73b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7b34285713e24e15973fb65ef4df170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf6fe98010a9d43b0d94bd5ba09f9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e2b6af0d3457d8019b4bcc7aa796672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70683f464daa4c23d6237b61a1d35a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31eb71d805a01ea4af14c36d23e26b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127532911846452b413d5af08237130f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94fd52d1b65dae1610a574a952aee876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672503f03117fd50929c7339190496e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaff462e8b63606d201c19b475d7bba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7aa02060ad75ff82fff12057ee5e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fc3f837ebd0bdbb2217a8d51046ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76868e600f713021e49237c9cf9a1fe281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f95aa584fc5c5d33e4c20264a15ec382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d153af9a50c2647e1263b472813bc083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394a0b8e4d49d03c20b7b1551d273b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd780447219da289e849ae5831540d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28741e8a9b72c50f46273143b31f3c9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343896b4ea968d379501302104e6cea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34eb3577b28239d68dc42563ab603988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a50353445dd92c4c5cacc9135569d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa232bda43075addcdc4d73af2e7d0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429518f945320ab9b05d6cc6a21d16391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cc33fcf04eb14cd00e5c626dd391b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e97e96c2ae4516df29d4e14e2ed64e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868857443876b01604b4721b725075ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b239fcb77ef11cf05a3bbd3b2b63e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35f8b6d1fff4858343d4afeac7c2a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d036f9fb7e86887448e5504f37c5d8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa640f6e248265642eb6956f0c209e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60469386c144c680384b6739a0d7d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158e91d6f0c808ed77f1ed6e31ac482100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ceb9cdc851b1db492d0c15badda9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9417ce15a01256307d13cc1fc44d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351afa73473a40d2f309089eb5a327d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07931d457ec28897e733517468cbc60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427b71916ad3b688e3744aca27bb729105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd58305a26052e616a5f49ee8539a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dca917c37e398e4981618e8e74ce1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d889eeeb59feef55e509f21d06d737b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323fc44b11752c82cc092ca0749debc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94cad6b5adfeabe03fba929c8be83b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e24680e42904b51db96542f6bd7090111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a04cd613287a3452584ae7cf4343e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841bff82494e7b90d96e22b950c1f54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c95a0a9c0581b92f66cec0308a6b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e23eda2db9246089a5e8e81a031bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a4604985beeba2c2343a3efbb4375116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373f0c4610cd17abe8e33e4825358bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac646bf598143dfb0140f315c2a02443118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2794ca071ef5c2ecc040371c6eee9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cda7bf15b4cfcc760fe76a91e5873120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01698fe301adb285941315db000063e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2370536239c06a397c6c8cce8c288122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84723aafa5311cc1afb6d5229cf23c8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd403498d9aa9d450fb17439d86b93da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75252376d5933ff930eb696c38396000125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c326f38f80fff11cb8dfba98d637f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd7e5753a306a0cb317501aa5b47f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258938caf173f55e111b21e80fa7ea4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ce3aa41911904b30ed3bac4681fbe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3206603afb770d499217692f6ecc7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35d5dc67843aa2c9cb66f5649f0115131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92377252bfd84ada472aa22e321e8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64395fc5e03ec4fe305c08358e10214133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d4c8723e3bdac0d85abbc592c61e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacd7ce0d83f045fc526d8d203b5ae5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b3ffe2cf8ad9c4a939ab87fc21c94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbcb30d5859260490af706be850ae4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c987c15dd9a5a07200e9326d7ac4e98138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1b0ddbbcd39f8c8b97bc5bd51b90b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524eed5574d93ef8912f5faf612d55d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af894644b511bb83bb07cbc88d815f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f4fbf7feb3b008d87a439c084720e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81c3ae40add3678223d439514e147b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe7a20af8aa38a38c3c87065c27556144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201aee3be2158530c4c271a3a0990e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e74cdff79316fa513539679f100db4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34103dcd1ef944bd7ee7e8915944268147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816939defda0ca2bfcae8b98a797645148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8b7d4c52e773d4ee7cb782fa86692149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce924efb13aa0f0950d3effee0151e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865278368012a3b3ea6a8b4d8dc02b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12430fb5c77d5202dd08dacba798dcde152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1e22d89c4872dcc4f622984b713e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32061eb3d156142b774ac2d631c7c7b7154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fd36ffc3a9a9c66f6ff36306ef7841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acbefd31c9afd94e78db6d22be78642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db1ec816492f44da4be1427867eb6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f813b3d8eef87b50ba6750517bda6914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70cc4a64d4f10afbc27fd03959e8725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306a7e549d8edc4af9fa00c16c667716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17634cea186bbde65b2d6752b6f1dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea598263fd4455fae1c996362b4cd6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04b964d3dc64643f5dfca4c55bb14d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2e66c8e98be0d025f797943725dec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a160d5b0a48724b8a4b08ef2e748011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ce7a85f9c2b7b5ff1eb8724adeaf112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0245ce9f640f594e51a87f8eaf0e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75359d820677f6399d5e1a01509e314814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef9fe694dcd21f4a8d2f5c96eeb49e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef74c985afabf364541d846b70c22e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628cb09ab0a4070deabde559947a1c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41587231248f3d5ab888fffe6018536518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb73a11a76ac16a36430bae2c457bc019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16494038ecc07adca89c87e8862b9f4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d791ad9a872a140194604e935082b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ab0dc57e6bdcea07775a4fd3d7e4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b804e18f94fc4ebf98ea7ceaa0008d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59044d41ac22e03c67cd9415f3d5173a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cba83291d1556a603fccc14397a13f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ec0774b0ac618204062a8e8a8656e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12a14f74f0b1afbd1f5df813d5f12a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3ad7c22c8ad0366ba7de8a6dc0e5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d9bec059a0f9c0fbccc2450d2e96229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006bcc459a93cebab9303ab7a39b61930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f4401fa3ef6247dc38ef422b3c66331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cfb421226c8531d5d1ed25d8820ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e79ed9c1edd8ab14203889202741fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c0cfc4346bd277175810f61d63fc334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc060963084f2c2946762a412992cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a950aa871ce77b7d4056fc9f16e7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89308b17f87660b09d3665ea4967b66437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277531a7ff4cfb80c1e19a0ea0cb9a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79348ed0aaba865a9dd6d22cc1571a8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f251ae2d3a3f33be3cfbe332f2861940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac4b11f9b428fdc3c8fab8054dc3ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dae41c77b0ec3fe049fc161d11009a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec8d912c87b4956a0e14d6343b99be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cae9aafecdfb07ac1741cd85b824b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95da25fa5ed0522124490d8f224f8a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597799987e3274c41cd6eac528638cbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac17b5b4a1491dc9a6440ade36e40b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8f3a2db50186f6cec7090b4804db348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2fcd452a4f94c8ef1159f33894b2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d60d344253554ca2e8012323ab12c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e6d3d2357117bcb7c9e2df4f4241d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596960c772217c4f0227a41411d5b0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02b576d89821804f33ad6076a6d7e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e12a66633b0cdae29e10b2abf023054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad04be6683d2501bcf1af04e603d8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb5d48bb8813b662c578ee3d21620956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5e1a9c04d974f8c7d77ff375b556757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28853bae2438697696958983f2d470e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224013fa04f4188e1f9237d6d267677059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129617859db248d5284b875fbf2f094860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167681190d26dbc14b787b071c94a1fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a6918394f0325ef33c4d85909379c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032cbf837d0ebb5d25155cd5bbd567a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49e76bc48fcbf651cec1a139c3437664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a347647a9a68b9cb5d68b07085b8d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c41df0c99595260949791da7585c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e371dec23ebd612437ea9825d1805b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ef0097cf2e3c7e04478952c38115568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d852b8bd050f0b803281831aa4497b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede84e10ee16f3e342c3839de9c49d9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffd09e2ff0d0a19d8bec319d1e0dcb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833820c387c5abfac22b33ab446fc0cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608dbf9f0e9309eef1d44daf9b3043e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dd4ddac5ac078d20f37bd9e62a26074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a0e2be85f7c7ead9a05832db1047275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d1078491f3653906aed6a2a0cf87e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a90f3d34c6fc69cd575c164d7ff2e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e171946d29fce6f678f464b587a4e7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc2eaa21f675a41c096eab53092d7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071e4b8cad71ec90899e01374da4a4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea2bcecce6e7f945f1cb7bc2db833a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66652f199c0e0855429aa0a41b246182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0052bdbc01f5c30f3f5126d3f5f8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb9b557741f1b9cd2646e0f367485f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cba5f0ef18707686425a65a9a487a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921dc572571e1b8575dec245c6bbe2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3f7717dae980702ee791447df535f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a841bf48de0c99cd87a7da36a3d1fe988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326f8c32489c939c9c9ee5ccfe81ff089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73253ece4ca113f69fbd11e300b66e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a5ad7931e1d37cc472ea20bfbe47291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3eebe4a795833f33b19782c0be10492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754477e16cb746ce757b13b25b1b75093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32c67d45bdfa1b12a6a5f8f86f2b3194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ced9fbc71e1375a6289a1d28e002095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7dc1e5a91aedd3257d48cbe7b74d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564385d765968398ac169f75cbbb88797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b93a5b61c1acf4e71afd6c6e16978398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf41a6ebcd33ec309888398d0813a8c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613ff640c6ca8b663d7e55e703b75c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096c9d0c55811bc7cbd1444722f172f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e972cf014ba28b51d8c91c2e06bfde1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06eb3733f2f89a45bd238cd71a81390103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b3a8d4d31c0846d0be129fc8cd612104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fdc7824599e6e43cdaa8593f1587e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cd6edb511e6d4399400db4beb812f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91454c792acf10675d6a487158c3a301107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327433f8ab3a8573a428796d7985faa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de041b9f95983d3ad3f9e2835de5ff27109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c09498af97def560df81bf37b3d43a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8b38d48bf3ce9dc9829a81f3f6064111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec44e404f8c78e28d024e22a0c830a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb29a0288e28448ece2f14311b4fdb1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4f111350e1a3fc37559628e5367c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf246dd04c0ffed7653d7eeeb36b2ae9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77470322a20ba4867190da63e0de9e39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d15ec8862e53e28afa88d4e2c691e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7c3492df19907d0a7f65d413a94d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041986135055a60aba8de6280198497b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f59350464de648a894aa396e6fa4db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a771a100bd7692f5f14e6c6f2cfe811121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42cf1b2b15b610d448516313bea7b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9287d4c9a477c05f3b0feac00a863123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064c3f5649ba28c00ef33f80371721a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843549ae6740e86524b2dfc38562570b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d285b4347c7206623e9f35ce342f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085f3797f5793070edc2bb581b6add9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912a0ccc116c494ec21f0b9c1abac61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdacfac301d8fcb89cad7cd7fad5df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59a05368d2641b12cc0b44df318aca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23030d2f3ba22959cbe115f37051aad6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9fd32716819a6a26c09f58ee6556c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e0c00330afa4ec3b0a267ae24abce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48d62c5128a499d1f5c18e6b7bbfff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8f71daa9627fb0717b047ce333042135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac591bfa4bed955c8564b8567ca1439136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4e213dafe2e4cf164627f36adef91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0327d539ea4f1bb7443ac3a1d5f0796138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11cbedeee3d02c824f50e48b1eea8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b2f753907948a3b555c19ea2cc555140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bd18034306092e1151cfb168b3178141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed633e081d6f19ec0b81d1e9fbdf2660142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42764bacf792471ee52fe090598774143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd34c59a49a8dcc5fcf5117bda536a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abfae247ad18eb63cda2326e81c349145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d02c30e4f0f736168d9766e38b9339146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ee5f510c7afbf645afbf49fad91f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f5740941cf6df331faa24d02f9db0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfe452b4206a3a58358918b2110688149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762116357ef37901c9d36f765defeffe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144718d8f1ca78b8788f8f3ea8741e44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93fe65d17c138c64ae540f4ca23ba4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292c40b78f4b3fd1a4aad357b2d4d7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458859824bf90d84a1e948fc78321c83154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>