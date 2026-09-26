--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ebc7a2fd0ac6d0da273a31a67faf11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91ed52722c872a01e94d3b582f2a782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7418431d41269af10565d93ef22e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29c128b2881cf1e662e648506742454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf978786ab827b2829ce59e4988db45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f0f3b31979f9954dd03b19ed2ba2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d53e85cda944df1d4a286b22c83dd17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e1763ab3bfd5765fbe2ddcd22f19e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d2e29ece0fed2659b9a7a8ab5ca869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1b563eef9e83ddaae1a4bc6680fe010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304e1a6de4061c956cbf274a5d483af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f04d84df9a40cfc9d417f264cbeb7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63eabbcb146c828b4cd642c76e55cf213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28e9213355764108d42ce08dcb9ac314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251410d00d0413d6b25348397bd4b4115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba819294e1fbec4bbb3ef31aaa830ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b21eb1bb3b545c888677fbcc30e0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cfef9b5aefa60fa5d1788bfc251b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad36d9f57ac5cb4a1fda57069fe658119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f437ac9e6354be1c7cc07e4737cf8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934c62cf37357775f92f16a0ccd03d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bc87676bff21772c14a7492b1959522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70032967f1a7f9ddcba1c75fe1014ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fa7b098da4173d1a0b082899d866524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6cfd79fa856a0f96f77355df4d98725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208148512651ec94cad85eb67c4ba69626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602cabc8cee6e8af2062865e1d4d87527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf22432d83cf5c208bda52d92ad2bb228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02795c449426b66825a17f09874d6f7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51766a711b1ac2546fa5e7e3f1f4dd5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167e4453becf67ac807e350b418c0c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a0b36e2722ddb305435cb3e69ad1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f6c108c4b94221d78545c9217356f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf233acb893aa875f2453331ae64f21d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa6038e26f6033253dc34ed900eabb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f86f29532be07b60ece7fa6495a70036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84cdf6bc0c001573f05f647f4090a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9e9acd3d505ea2fd8ae11714787cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e614f24479af09e1af4176f840713d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb6c9743f403946e3606e07727821c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cada77a1f5fb01931ca80618ec550f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672fdc9cae46c4a6ae7e90d7e7bf20642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e71d4b7d555c18b85f63b567fea7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001f6f709c300cf2114e94983eb24d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225e3bd9c479891ab2e12f93a64400f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde06cc3e3d4f21fdd9eb829c71ff46746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43558c6cfb08fa16749952448d0cac5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4bcf79868dad5b199ab1e46dc67d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca088f3be440b7ff460336a24008b6d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c8d8c70ed4a8c8fdb8f6b4d1382e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75795551f7f6d3231e48d28dc9c889351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6355ea4375fd127b85fe4d435409a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97440dc7159a487c32db2ca5bb8717c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb0775be70d0bc393f9983b714b2b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e02d2cad1b826b1b002b81ed6a21bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a21e487eab237bbdbf76b617a09ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadba983d538d577340f00b9cb4494057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ee402906c0f54c454ac7fed334afe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742362eca5d0a2f5fe2bcc72fc817a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca53103cbccb6bbfcc66725080bb97460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e00c25c1a753c899bd5d439071d0ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251471c3b40a167083a33d99c6ba21e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cec19fb8a977f9b0cc2d088dbb905263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fccff7e9490fc8aea104c127f675964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063fa07dfa2896dcc82e80b615f39a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2085e8ba6e26d75bb0c4eb1a18f452566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8527e66a47befb13ffcefb8d15a8767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b400fbe7972d7cb87164a6c70b47d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c57b6b3a061ae07c7707d266c762b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60f289143e184fbc9f331a6ffc45eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6798616fd7ef27f9345dcbfa2885eef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0385f024516a84a71d6c2d805f6b24672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ce6ee434de5e01ed7d6d5498b750973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caafd8c9c0dc3d38d503cb95785a1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46825414a5423aa38c57de11beb7531a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c37e6656cb12d93f0f745ad22a02fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462bfc561e1ec28d61d631b74affae677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb4579cfd344b51a578b9211fd738878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847f42a99051c54d498dd0f90ca7d0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94af7e02bce64dfec39df02e579de780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8878e6f50edbd87b780b23876ff63b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdecf5550ab4f076dfd3c63c6baa2f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1bccff9f287aec39ea77653d1d2f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033dd62fa2c9710749d426bec9c1cc7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b568ed59be06ca063de09657b2a2585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd1300199d792b05f3ad719f9a46e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c8827f8b6c0e21c72f57b3726b3cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0194b57536b261bc13bd60fa0cc5c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0224b8d622b3d79c132fde1297fb889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6daec10fdc177addce035258289e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbd059c2fcaddef2f0aa24122717e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fd5ef280b9e23904a98cd9255338e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed01419921b50b2136ceb2e1e8ae4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43beca358610da58b5330cf15ee7ab194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f616119bc3877d8b8d99110c654ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d3a65caa1020b9f3e45c8780e2fd196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a013589df36b9ec58eac66c59a4a3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf004e344d0831c246f23aa6d410e4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c678522bc8b4fa8105d8a5c2c16f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc7b29f7775060995b3af85a8e47bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcbc938de8d5629ee337a6c7493563101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d6bed17e966212e50ce9e2a1a1762102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d5719ddbf4b81024c5fbdf7f5bc3a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09360efee055abea156aae3c5bea28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774f262456504ee35caf070bb7617f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcb07f6c0dd1c39bae4e180f6eaa49106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4cf3dd57b40c102a2ee11008e0d58107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e59ea547333c0220ea4f39c4a086b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3c7b3884acd4cd01b88f0e9afd085109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94eebe736faec4537aa5a542cb8fae3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85333b684fae87a6a5937f43e6cbf314111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc15182386a402c476c9de894cb533112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a48dcea57ff516a67ee73000f96e68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611498c5b427037db9af63e8359725e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfdebdec5582ff7b98dd198d8b5162115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db32c3bd554252906c5a5697e9be33116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f8ebe7355a4a6e10e3febd4ca0c57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fd96f4f107b50580e161d77b5fb3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef181b9153a856f37c6f310810343a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343cd43572c35150c63022e5b7cef51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7f35f034762b5ec2c3e09878dc5b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a1711f89bb782cbeb60964ead185c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427392f0f96ce20c40a5f46d2ed906bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3284c8c556f6a995085f5a765997ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d80a7a0a0767b8f74414ea13027a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208ef34b670654cecfca8193b6fea65126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb8d8b63dc440fd910cddcf9176146127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c125b1d7130522ffc2723f4cadd37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d8173ba56cad96087c8406a3138b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae3d09083e214fe6f42660fc151769130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6c91b3bb672101f342279590505e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000b06ed00c4f5aaf2d98a60c485356132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ce78e59d734896ac10f3461f49232133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5951d0e61da1d993bd87a9a012b7de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19db50d46b3440ea3ec72551adfacb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e308e5602ff60125cef1f4c59cdd5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5206c715bae14f9708ea246abe81cce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1765e4163b4a1e815f815cc2221eec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a91a1214556f561ee862ce7c3992d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a25141aa8b0b96e610deb11ccf3a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54918adbf948ff53f4ba82f38b282f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304163311e605b2150867a1ee9e3346142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153ffceea121d8027dab3f5150e6144143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e32b048eed82912278028deac9e26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a4592e42c31a1b9ac4f5ace14970f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26928f7bad9c92d087f1e2a34cbdac69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b306d1b2a71c6bc559c324eeefa76a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6f8bd2f184890302b860dce3ee341148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fef691388b4a69725559b91868031c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25127f1bce307ab70d137f37317b48e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9c82b4059fa4b9791a52ebc6654b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa472e1266786674398760354977a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccce7b40ed6d86028a88fd2ebab31e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac1cad8d593a621d229a21a94bc775154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b649ff459263b58a47c678b49a410341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af1579129b5285b4a29903498d16e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e32c865f6cf03fdf7488e1508a85a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13b36330feae17f9e4fcaff4f0e6474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44443f04af605a58db5090e7abf0b5635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5689fc7a8bf2c210a0fe4e9faa8096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c25039fcc9042fb1c100fca59cafdd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df8e6cdc8ac71f323a35738ffc86dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f5648bd0f006e699c3d6d8861545a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2656fded160f0383328fbeaf82167cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede40ebd43bedebe4ef797c67a4cc9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2f37a446b8504fd1fadec54a2ad0612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b7b4bc66a67707e9773241b53bfef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1619ab2a176863ae2570985ae0a49da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8429cb1b762c1629014a01780986ecd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6f4b365178ea87896c2ce9d8f31d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d6cdad405950120077764b97f92bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2f1947b9506c312fac12f7fc69f4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34daa4b61052fa93ab0d2b2687231019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c95e560a9f56ee9bed1a42f813bbf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cf6ebf424e6c6cbe9986224e25c3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19576d9b421d1c1cb1e733b4910649be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74138afd1b7d6955d9a108ae877f7d9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e185c7ce6b7c9b78a6ab425d693eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291e776b3991656fa8ac63f93bc11df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e23347eb5777d7dd07e8e949426cd326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ebb08804c46b697697780b051597627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb0069fa67cf8e3a4ae409ea94dee628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e9709d04eca4cca734b8c843565c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca919a065920920a4092834c89cd8ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393228323408a81d28bb9e739fa2ae831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cd24efbdedb735aa17bb443d1628232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bf734ade056808930b6600f75ba2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaac83f0d1c0ccbe718655cbe06c9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6546f4e564dca1f4ebbf326c64fec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5fc394cf0c311f65ef233e1e7d45336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca87fb6aae6452614a5a492372756737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57c92acc10ad10799be62567bc557338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563a3f191c82010e9005f4903d7c44b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f696830e96c49f6234de0218c1ab48940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a7be0c54fd50901257a3c8709eb1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7ae361864a24f07600344b79cf21042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3639d7e4de08cf26048053d89cfba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb55d5f077c4afd4e043c41543cf2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7db072d1e4f6562cc8808e2988b5fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c66637618b2dcd04a86666ba9f92246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a377509a757fc3a0f4d6d596b8fb447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a197a853a07411d439b8f58d57a3ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbef73f8acb067070fb11195693ae049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2f62acb7f148c14a870ccc6007dd950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda2ea5858d8f12af5c7cbfe5d0aa9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfd4621bba902b3b264861ab0006f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073fb37cabc9f95491e28962882033853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532524058d68d4bc6571062ddd369c7f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db15db5f9fc324d918c5e114a8f738155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f45dd001ed358a4eae724325ecae056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d70b815c0e3b9f744e7cc6ec4ee34e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb816de4ece6809f4807d8d63131f88358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97368e258aa6467662c25a949119668d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a377dbfb6533085745f3ee889b23b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a31eff224477d8dd665379fd32d1661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd3200c7de0953284d6deb36e9e22262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375ca2028d791e7a6a4ae1d1a1091d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e402c65a5350301256882b165aed91864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5711077b561cbed8b27485a31d5ac2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53222b36e0e811bfe78cbe7a16b8c3b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a024ffdd2930d2b079569c06e7e2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcb3b60fbc3f081d34e0d3ad5db85668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474a0ccb1adbaedc2bb6f91d9c3101d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b772c5eed7a7f7dc8e3d94304f3ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f29d6db36f392423965f15e25191571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6618daff2480270dd795e3893312172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90c175e0018cd06c094ea18373f22f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ee76ff58ca7de3676aa0b034635af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac77f8c669fb9ca95753c9ae765504175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f54890ec21e69df74b723bded4f81c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382276426f87cd6d7893922790ef0e8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311365b168c8e1ad223846ce818a335b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9d70bef22400863860d7e519f6c4779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4653349b9d18e2740247dafd6f1e5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59a09b5cc4b2bc3f7569328cf4943e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3bbf4981ba9af771b24d6330bb9a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733ddc45d0b3277d0bee0a035e9f46083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832ffd2f130b12dbfacf1019d0b184684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14681848039dca51d57b366c1dcf351185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19483265c672bf9896c7cded12f0ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dbc3cba5e797d0b854de4923ad76b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc5f0a33a7591180b07c2d5de5a91188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fdc942a60f547cb8c933c9553904989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa266796cc14557acf7488b9754fbc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8ee2f73ad368e6ac3fd7f06093a1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256419700f172908447790e9ce94ff4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f34bb34f2af26127e79ad35b548c7693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600929952753191151e2cf25a15852494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549068c6fd4576caa20e0ab6013ea6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adbef66fee29a70a35bd1d6a828dbf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6d43873c3ed57502023bbadd3c07d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33126c098d6bf8b823482fbb017feb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a2e92e5550e481999df8da082787699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33455dacd281a8d2ce344a65c651000100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97c37bcdb9637f2e64e1f7053ff322101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932c530bbe21734cedc3f2ca2e7f9aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67357893d101ce6de2cc20aa36e014b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3224ab0376b50e6d17a12bdce127023104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2260691500481a52957c55d16bc0ef5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb16a0404ce3c260b62eac6f648005106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de084a5854786d1f57c2f7f99e37d813107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5353c8a2d928ae316024a7860dca51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e62d74a75adcaeaa6d13f85228ceaa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86198456eeb1b91b72c1aebe1fd38174110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498962dbdca8b5d9d2c9a9858b41d92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f6635cca16820dbf7fdb62cf4efc0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aaae7f43e1c03fc096ff077b704f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c8ab4957b54e670ad941d46b3f92b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffab40750b030f97736e27bd7b50711115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdc534cbece6523dba187f51859cba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e44dc68d52663c00334c5089b2030117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ffa69fff261dde71fbf1804009c32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af2c7591161aeff8795bf0a1805c87119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85a50c6a15ab617e92ec6c17dba3f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e88607fcfd0a1feb0fcbdf4a5502e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7570a840eba35035c22d0aa4ffc329122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906990cd083e82902881c605de51408123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a6fdf891a33753a02eb94c02f6d87124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fd1429fc793779e6b6acd6e45845b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2cbc43cd5edfe38889e4acd090d75126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f04b17edd1bbdf703df777b0ba6482127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e91a0256daff57306609ca9a5f9f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9e4d1dc1b6828e65121386698d0aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922ff0a23532dce819e00da931c87b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb009d46f6fb3e3233cd3b2f1e84646131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24d56f985988b17ea615ddd97b934b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2e5cde36a3254a51e4c8771e47adf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71ac7ecb80e974b79c04b7e4138359134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bb0daba9acc9c6bfde9eb43d680d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcc7c658d109076e534810dac36a1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141518dfda94b790f45c8ea0e08d1aec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe9447cc82c61e53f9858d5bb6db59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6b29ebac3b8c6ab2dc9d23d7f5f03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28febeace1f6d796825edf12844566140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4b6e4c93dc4d73551e9462e874bee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced967e0f4a193d69b04868eb778e8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354961141083bdafe3b608681dd83c56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40599431673a01f23cfe77270a592854144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d34ed49c1f60e45325682415fe2e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66f5fca81e6646d834999260d06c95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dae14ad86688ad61fb1dd96f746f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988001be887cd9357997571208c9b06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0f43769d106a4ce0aedb9053cf35b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf0d9d84d0f09ac7e1abf686aa71a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c938e569558fe9aeac05fd44771573151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ef8bea0d673f5edc9431b774ec465152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f488beef8b4aff4b7a879729d8e9d80153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac399355e222fd8936acb33b166c7a154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>