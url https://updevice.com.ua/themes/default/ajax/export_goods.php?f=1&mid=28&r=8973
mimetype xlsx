--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8b5c9ad5df981007625f9e28fc0541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865fe5346767bc36bd5b00ff6e6befe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cc8b94a9540cd5d359b43d12609983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef2c96b3f984b955f299cf35add11c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faa70b9735b21ef5b207a321f9eaed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0b3a83d628d5fa3ef44c3259270516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725ecf4df9d5a561d80e3c2a5f3a06b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175d31cd76e3c19109dfcd20d73403e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6b3e0a9fa39e87c63e4b37a7083489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad2133a30d1a495f8595f706e378a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c156817f05587a33d59ef94cc1c073d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af833c2f0ce7633ef919e6cd3401b6d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb433648fbb5f7739940f1384795c8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bee01b6a7d98ea4bdc69cbd5bf2dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e544267d5353b5d4df21c6bf7c0bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082daf2a24262b6ddc8e97e2fc2bdc1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329d7b43b6fe3769041137f97f1458417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42d3c7586859ca334bc3540c1afc4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d15f1b9e2dbbb40416ffa1be554ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b4f9dd3c3ae7116180bd788d0692f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30b28e1fd7789cc8ed6ba0e8611af621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdba1c3c440d615c39010e189b9d72e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e7acabd449df984e806544fa28d5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969d6454ce48404e32a890e45df05cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3b18140e2ad8872193b5f854e95f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ef24e26156b8e010234c4f275d9a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b317a0114cc8b3b35a57cabdebaa0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17b492177f83fd4331a979c55862c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af4740e3288d6cc8144c6436e535fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8e437b96ec4f9cb0fa50492717b8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02ea82e0e5af6dfd20945c1d389b4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae91ad29543517836d6c2d436325fdf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a368b754db1312c4380629717fddf6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccdccea6fdcfa74946aa0998327a9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899ca37abbc48793f475f47d7661c5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6950dbeb4afe670fd358205aa85ac136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76622231256862c2d544f080c06c7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6298997f36cb3c84a1621c81ffa84a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bbbb34beb9f49cc5d1e02094ad7a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5451e07d888643a4cfef2f4f68229d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4685c728c670391c1f713d3fc2e5d0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60c023da6cfda5cf96dce2074b1e5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05c60308765a6c153eed6e52c851da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b0e0e796d604da3ca424daa16f34544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c91ef55df642935fccad797db404d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd512ab9669fd833f9d5b9064d081446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8acd5c13e99b941eaa0261d9a79fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32b7176b471fd590cd5738146a6c1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7e73dc46bcc8ef036219b9597355a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c12907318c683f4464161e7fb2bd350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ff25a41ac318b3aa535cc550ee0f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26c4ab0a9ef80115174a9201df26e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd48349f71cb6b20bc0f9fd13fe30753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f0a2d543e0b1933f49e2a4b22cb6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8ef87301f05334ccd0dda345b0aea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d722965e41bf2b525947cb4a871ec756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44329e604b935a2dc9647fd12ce6326557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036874a763a8071bd0541464472b1b0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827b5672bbdd14f4e5489349d0e9d9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60ceb4f40223bb18515a3084e1c75060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062468e0cfc874cfbb8490280abf8be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6901f8ed770e6ffe092eb9e11295462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad22078102c44a314fcdc6caac182763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd8895a06c26fb8bcad07cecfd8bf464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242884ed2b0e27080c552ab2f39fceb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8d48c3dde20b28b1f068b635c0f5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d546695f15272585a2ba513291926767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d14981397e5df35b7ffa3086a2c3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0877b0c201ea8e1276cdb55545edaf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a32fae5ea4534dd8421a584a754c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8566664fe1beb5223b994e8e7c7c6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828ebddb5b13d29b28c0e9e947b0fa472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2bfa54e97ec98ee882c351a7c48e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4844543d80731f5894064913ed95674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107d999b32ab6962c2369bbed9b10fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8b9e5627deed4845bb44ccaafa0b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ae74c22079e9d59d96123028d53a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984e1895a4ca8d72014156a12a7fb6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8dfa6418312a37b085b5692f47d9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b55019bd4108179162b8da2ad74bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf6b0a17c4fbc178c433cc9040f2e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514e491d0b25735f0000a3cbef8641882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176fa83c031276392497d201d85d68d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d3b39eb9b964a03db01f8a8cda21f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a6e99daaf0c6d5247bbe88910ec2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7004f4d6d774f68d500085ba19a66e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d05a48babe7f0df990bffff3059cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323f8dcf33f5abf48833e3af06669a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10994713ac0eaf501b07f6980ad4e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c758ba194c8e2c0208625fbc5637090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b669d2fd08b69f745a26035c49a2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc29eeb82b5ec8afbf14db8ca230cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb674f8bffe2f1fbaf3fc5fcf28d21f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4df84263d0b873bfca5946815f91e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4653441c6e4cc30cfb8f96500e07095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b822afa031e408a3a6d99eb7a7aef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38115cb4b23c0bb4fb340c2f4ee6137a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe0d3b6ea7a02d876471be1434e2d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba4516858a8043a76953b96378727a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9919e8f29f64845dadfa2b710dae948100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0761f478145e6da7dce8cb82fb9871101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c49bc6c8d1f228e65e939037ec46a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290502f9ebc536847ab95ed39b572764103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552c9f7c422c396235e39b6ac081a5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c524a582d413a45ea38b9921d05d5db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdbe195734f9b6b182f88e1a1b8f12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb272f8c834221cc8818ca333fcfccd6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a49b0c14109e8ee9f4d1f300590195108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ee56b6d327eb3070a53165bfb2beb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304d9360b1bc8f7830039abcfc86780110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d4525d2079d6d53b406518fcef6df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631db28bb3b793e28b4c3dd2095b1fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63cbf2a8607afc1261a8184ea50784113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637c720778320b61d194bb7053378ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaf4eb41e41e8931054888af7ab02b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabcf6c87ceaa27dadd97184cc6c0c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc651578cdf5f6b3f0022909f297ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f98fcf38ddfc828fb6ece12d723828118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de538b81c60952e99ee6653991aee098119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8130187f4619c6f9cb6eacb7b037d68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b746dbb542d10b98edf0398ab1dcfb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0aeaf1763e2edd768a37beedbfae9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4ae4e9f69bbb0396b935feec1e99a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f00d15f5ff6bb4b33298e7bd9c47c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e84882c7436e2b1a731d1f864f2fb4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027e0e6a51291adbdcac7db81cc7e59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659a1bd5edb07c55c94f689d3b741ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696b816915f22ec57fff62a274852d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4a8ea95021d7ffc8d4c9e7380a60b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839620ca1a6939ad76d36faa6075221130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fb82217109921be63c309602acafe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6e99f0f20f69b7aa17f1d89339cfc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c013d8bad1700cee84d0152abcca0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59ef767560b9493f6b311e2a790889134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08ec587da8952041eadcd998f38f18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88fea164defaeba8c0bcbc1e4d7197136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e34479e6c24afbbba1d2335e624dca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28700a26be55844cbfa5f4cb25f63e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159cb0a684410c2ff104d4e04e210b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad080a8f1d8069961be9256bd27726140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9beee55abc2873988481ff89e4f2a2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4ad61f6292ff2fc68ca7631815ffe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9918aaf74c3c6a9f7a7e4a99a8ede143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d431a83d7c63a3e7e03b071bfbef3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289db1a7fcf93bc1fbd21e601bb7c33145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ccedcaf30d697e82fff81709f3ede146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4636e2e8a607894e8270a836823f29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c725e564dd81fda255adc378e97e43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db433f1bf64dc9afafc0c99e1bad41a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcae73af9526b21b14d1d36234406b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01062cc2e09c7c69e2dba9d39a94f20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d6cc39d51649a6be0ffe0064dc0ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0a045ce3887ce889a16951bb83149153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e36cc7ab0571484892eca70ca08c9154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428b0b31f1741eba8cd7bddeedc8f8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523442d012409cf4cb92056a7bcb06a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67593657eb33c3ec183e11c84aec1d053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03f9ad52cfbc978a7f5825270d8e1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17043d61c81a00b37087d40932ebfe775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33037e8939ab51c3645dbed1a6fe2e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16216cd90d70019a9789ae1513c4fda37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f381c90c74652a84a52119b9017efe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e3b49d660f4d233d4c85c3832bce39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e08f01e10f6bbd11f353d81359821710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47ef91b1758c98d157cd845c92c2bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc9dba512e6c6b7ab7f1480c8cb04112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5917b906670a5d0cfd8a3a745744fa713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba09e73ba2dbd00640537fe24f69a8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb40545def46ad195ffd3edc0288d4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209611e4dec998a07216b3ac67888c2216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c0133b57f6171a51caac3aff5005a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19509c608cb600e4f62adc638f2c69a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce387d845a7d079e7f3b0602e15eb919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b06b64d94df62bfe6b04d2712ff13220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda7f8d15ada3815264a03a267f787621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71beb14f831a1bab26ff4ac2fb9c8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585278e4690791455d8a56e6c6a8b3723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc470d1fa77568938791b26752a9320424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094556616b0b2fdb74196863a175dc9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e1259aa267581ad4a07654c54c50426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3a608d274089a46e08c57252f7fae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc17eb7f2a55800097dcc77aa4f06628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4b6f048384b1f1bd81b35400d67ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c669714425836ee929638b204457fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1912650897893aaf5d42c1e91f20631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004287d8cb95e889567a483413b2f5ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3d05ec92304e7eb1f9b55c1fb9b6c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0368ab25e04554135652e9a1f584834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a231b69f515b46e5525ccf302041d1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a21fa491e2b65c1d0b6b9a6a9e4f2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc6e709809a782e1678732989779b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf7ca1710cc1b5202f776a13bd12ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec5543eb59b4f33edaf7e82afed01239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be089124458062fac5166cc81310ec6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e4e9a7ba46c470ef535998b68d57c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dbe54c4d451cdfb08d09b9abb492142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d50ea9868b745df547704e2c49adf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4d63aecfa55abe2f07cdd6326be0044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7486d2f4036efaf5d6980b7e92a2e5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb79c347ac068b806ce83340a965c1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2760ea2a5a0b98f9eb05c0d7abc61947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6191c5fb7eb0b1c8a04dc67bf5e376748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cc4827cce63b339e78bb4aea2ff0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb90feb5d022f3cd562719e349f796b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c8d768a2e1b86b0a412996046e6f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aca81d95b330e20d49c712bbed243752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3f3b349ad2f2530976349b2272e3d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f30308e8e698b9fe774bb56c2a300354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe490a5b9d28586e27aa539b374dccc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e380712ea4f47c2ffef3888a1526ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7754091c9150118835a530af3351fa157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821df76069ba4ae9bcb0cd20f7682c8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea04f324c8a3913608872c5e119214159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c63089bb30c833445964958a3f301860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a2defa0e3f1563b9f67f1c5218ed661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25fa54bfbe88d33b2edd1321f9395262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8dd377131d24999dd4e1d63fbc56f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce4635c4030551f295ffb3fef86db664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea451adb99ba47ffff406261025b90e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cd4a20e6b3a37d6c916d1a12664f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068a6ea216d551237b2d0860f94770667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebbca31aa09c31a53357e13c61cbfc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347224b11841adc8f0a114a54930144469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29c19f28b2088ee07dba708ae9546770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d42f2e53f70aef337c83cf9eb0247b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5e1c4c9a271411f9ccba5a4eeba5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264548dc1848e6385e6b4ef5a1d7791a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0fb998cc15e4c5981b7f7d98fce8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13eb4bfa737dde25d9ca81d3c86c7675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07088864966e90c89584f52213cf3cc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc530fec6a2430ec539bd5a231a87e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ea364b7689619a7a191c14b5b4e3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d33728eff89a45d200e036c194b47a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461233ed6f98ad1194ea9bde7375e81a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed96d2f1676d51206363ccd47ad060681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c057a30a3d345ae8d5ce0bc57902a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2d27e21b64960bc1377f3808385a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7d842db2c2a550a951f5ec55c19ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cb4994aa84b882a6fdd856d03a51e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70bcee8dc659f5f56e2ad17e97149f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5934a552600cd88675d0544bb9fb59087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd90b2a984ecfba82d1ce2937cbe0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f49d9eb7611d0bda6b9605a3ce3ad389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfac6e68e743daa93c8d999ad936e2090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786388c4133ecc9d78c732c1d499cea791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc6795e4ef0e1ebad8a010a56dba0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910299b7d61ca32283777f69138d7e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103af78dd4884a9ff24ca745bd5a125294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f9e876cdb635dde8f80f3687c638b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad0b291dba9dff3f95a4d171253ad596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980a6f321ad75bed859ec133ad4a5e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e30d0e6526c058804235a7575d906198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535023366d791d9ae659e5e258b5aa1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c59233e3231cd990f643bf7e6d909100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c430d705a5c0a26a0226796ded570b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3ce846111525aa39b34a8d1a575fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f53e1bfad27dd70bf8979aec37dd73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed868256292fa8f747c19d3b36c808104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8f15763136b0a206f08d71a85a764105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b879452475789f0d687cd93c16bda3e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a9494b75365cb1556e1e66ec06212107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f3a26cffa97691d62537d1a628822108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29066867c27b54cbfcfe47679609eae5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a81bcb8e1de49e01a79dc14e2089f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963112e392db4a455342ce34a0c6c28a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbd9fcadc5c37eb9a9c94f50bc1a57112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f62f2d7905d18afe7375e6ba032da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545ad05b82bd2c8a8a8017c997c9186114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2d28de09d68c717cf48a48ed683cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33925b273b33c7049a9ac72e501fca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4254537a403a0a2b12545a969aa74117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f740e66cee4ff764dd4aa870cf4a8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a336233f6d8a7d2cdfafed80eca1ea9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0faeee66a298aae065adae948ad95d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c805884dbd57c2058b80eb5b4f1ab0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd3a2a4c8fc8018dc1d3263367af25122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d747d44b61500dc774dca1a379f4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd3521f619dd3059022b5fe72a8f01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5522432b16ed03337cdca89384f3f9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d0b1d25e67e20ce5a434ec27874c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b432071dd4dff9cfb11b1a67e26c49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d564b2b338fc9a63c4d9a66fa0ddff9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bc69b114b2257e5a5a4c9346005d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96766ac78c7f482b6249c06c68afbb75130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7212f6b6c5696d2f25fbda54fa7b059131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b996e0c6d7a43418562540fb0a41e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97098b4791961e898e068da1dfd8765133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352099189722a020a949c609b8af342134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be254700631875edf00450425afcef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421494bd4f4dd7d56c1a8d7ef746cbdb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d6af99fbaac95b69356b3e544e16a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edce90b0b695d59f4c2a6faca0eebb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e760b96176e6dbebb2e082ee5f999b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488c0d10af7e03cd11635f95cd4c433140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f22179f2d6e987efc8ba2d3c03ad74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e690256c1312aa09c92d59c705203d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a44a8fdfaaecbf75e2b856786a7020143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4dfd428e235377a48d4fd4c3ed3a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9771b242114e56e66a35f5d7058d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee379a264c79cddd0848c2e515c003146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca7394fbf1ad2afb133ce8a5a26184147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbca164d2f9f8d63fe7bca62cea8b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd0581b1750976bd95aa620714a130149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451101e86363375213865958f5f241e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35512e50faa27ca156eace77fd053d4c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce001bc828e4c82d5b74e8915faa36e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cc959d0688382f7469cf1ae56b0f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308ae86be46c5b1e67adc1b33cc0f3a154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>