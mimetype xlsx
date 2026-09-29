--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f22fc1c324735b62cff087f7a6b57c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a31549929fecc55158ea5b500af1552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fe1f98307bdaec3c67135e2c997743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50efd388123f3879b06d41165c0b634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99406c94d2d587c15f296a0c4e1ad15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a4825083f7d1a58ed1ff2ca7a17c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d615467faed4b9b7ec22d969ff8947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a236142167b07fea17dd2926545e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ed01de366a89eb96a3e326821272b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d84ff8361b4e08c6b2328d179f8fd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e3ed465789c740c6a9e5f9c07379711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d01b20324f5b51b954c3688092f06512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cfa17f9c2558d5df4794e7b3667c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be70e34726d6509442f9ff717e2bcb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8302deafd1e82fdc37f316d376721df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b71729ad7cd61825eba2b90c28e3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd382034c0cfc553a21aec7aa0c1f21b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362c5e7193ba2acb68f58b39dba0c2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9aa5cfde9a3880063e75daea60c4419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79482621dc4a5700a92f821773874bd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44725b4c8e8dbfc6f437cf6323de443721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e57b7adddf59ff3e6a2ac10ab8ada222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea61efae38b245afdc27c3d86d1f1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657c41caf9d551fa9d0e3b3e9573e3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a956aec7c3e507c91636a6198bb8125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518cd3ab666f6d3473319a7f1b90c5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c93a618b708fb6149b44457d7a5c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcfb0a61c59533ae99bae89e01776128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee18b60a952a9f51c0e3dec57fdfe529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d39cccfd01da86e63a4e424c2784dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c102bad2a9e6a5a48f99301a7735131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca55b2229a73bc010d579eef462851332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d916b29104a4952a453f58bd86d0c5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb6b9e53b9cbea3ece7a84e754d82434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ddb5f7f638eccb23292ab96149d3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf48f9c59567d125db3b68a9a187da736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835c4c645c6acb8fbc17874af49136b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09ae4e75060d9a95d1a8880a455b2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837e2898509a4a4cde42f44f0d7699939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439c163dff611d27b590795b17377a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b69b0c5072391a742a74f0a9e1a47441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9957405da39ab7170d435e8aee0bb042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5893c9ea4b69487e4fd0b8fdfe5f6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d283e931ab2f5ed37a93d76be344b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7042bb921bf3a7f22706802f3c489e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6daf8574ec409380c933985e71b5be746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e2dac3299f7f0be6a0d37efb1f5c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a2680bf09faf0313e37a6cb6296f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa0bc789cde4d09c78a7242b8c0ec849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394fea12957cffd0d7854452aa9c10750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88ed1d1409cdc5b2591000305ed33651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a842e921e2cd67d8af03df5075ebfb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5c2cab6882822462d32a1f5d3161653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdd9d8432e4d4b16ea1863ccbeed9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a75c448222a09d00cf70f5a2c252055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec087d155595542997bac5390cb5af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31ab2bdf5843de1cdc7b1096600fde57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0c2be88a9173beea94757af43522358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1601153c15dcbe5940037abffe2a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ff7b0bad7902607524752e6be991260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab8e216c72d5fc4f780abc16aa0e6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e3e652d79cdb3d242f887b5e86ec662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6753e7a014f4124a181868343991b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a2160a9b9f2a554c5043205397aae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699331d10cb7c058fa360b354ccaadf665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e41ff1836673c2e57960f4855e55666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225836ed6effa39c06db768cf297d0367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae048299b8aca17028fca38cb635e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb07670fecba5cb4d50ae77e0ac48069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab388e2af9ddff23db35e55b54b74e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3104400d9ec62bc194847efa5bc83471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594d7b75c57a691fb53d09e0539305272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff059f03fb9f65fb9ab1ac28d20d9dd773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d064eab8c8df8678e2fadbe9012b9474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb63c6a01547333e590f972ef721ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7fbdc434979fe48b2c431100d868e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9543c7ed0b29ad33d4ed0cfe6cef64277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf093cc7f771d1e0b4d6f95029efb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c141bb3c758f360a9c51ee25d66ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba6e638086b473d0f3ced5739ecb6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a6a33bf369becd100c8efe3807c5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926276acdcaa80b8771df61ee8702b1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1201749d88b993e726d430ee913df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba4f07a3d006fc1474a454416b87dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3e3f42b832ed36abcefc35000befa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea05913a2d2bc7d1c7332208596eb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b027c0be049e388245e61db0770fc087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64360bd9af7957322b54eaf98e3d972888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117941fb72a8f7dd61b667513d669d0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f797e92992f0f903b09b5037650ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bcf429d53333918250662ae075c2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2478aaa37946730066bd7aad88ea192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3333ee39a3710a4dd2259cb3a00ebdd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09993bf6390ba6daa72bfeac12c02d9094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b5a500f8839a1fb9df65b590de74995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8385729e30ec3badc4bb19ba9a670db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ab66b328daa76475955ac9adbea6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f1836bdf033d61bba628a539169a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13392f7acea606a624083fce02730999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105ee274931471f0ac41b2889b44a95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e8c8275c54abad818e1255113e1fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8256dc6c760ed45b3dc48466201c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e37cf9bac649e408250dd3672d98bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40220f461d51ae41cbe12a712888a01b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd07d531c417d8d55d9d452b686f12f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a980c398e4a8afe7d503b6f85b8f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a802ec9803f537d0c02e5e680a1072107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919544a593f2bd375c16637bc095124c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bc36ed6e7f57f8b2a12021ab7bcef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2fa878a0af6e13c194013085f15ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e457365d8b96cbd0af6499bbf558c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aceb00f7250d1ef8c121f902e8a5987112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4814af8dfc9121dcf287f46b39d540c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c702683592c7659fc5bcd59559942d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b34ad1de7a70557943aa074c6d58d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b888d19424c6a3a813cc17c3ab01466116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41044320d2bd39eb11df66fb5dfd2ec5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644761aba4d76d447a5b73f0c6eff61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d0b28bdeb541a0529e3a0bfb25ce1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f285bda15c7d085f2080371fbba99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefd54f95b390a8449050bf10480851121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53383fcae33aa30d963b2537be6f920122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e817ce42be978092407474f65bc7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7e52771d81c9bfe9d5ab3fdcff03c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242df4ff4c3fd794e0070af82a76c50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2622163d4a89071f1d1e57c7358283126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea5bd4c05864834c3743ed597f1151127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bbb3f89e70304f6cb8b9e6fdd765b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35daace381300a545e62e76c34e21878129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7047356a0fca5dfb8f43c61b7f4f805130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039dd9d7dae21e5015c39bbe7650433131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfb9ee6be860a3c28208bd8d8298b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3427ca20a2497613b310520e4d97f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c1fb4ad468d7187d39a9a9bffd554134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec98d40ba9fd553c0c3b7edba24439135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38feb891d0d207563c9ae91a5174779d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768468fc2dc8c5e7571dbe3bedb02fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbf9190e9292a9824ad9f728eabc25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b74719ac71f91adeb86a193a4e7b0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e3accaf5f0e63e3a285e8a9048e20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c39157865c197f90d65dfc5b5c4285141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ff8d4f7d59225f1edb840a8ff75b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339705c70f8cbb21e581f21f2b0ae11143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a62d926b7d2a9148fc282ab5df2ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a57b7d58f89ab356e2241854bf8d8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599dd1a4bbbc1762ac8e1c65afb82b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982f9ed109d366c2307276f0429d422147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20220c1b569d8ce01f77bd9815f8e18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cee0712b17aa4ef4034e4727603cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dab598f12f334d344e34405f105dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc18e69a385b1ed4aff1f2353e42f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc802f975a8a6e6a055d147b0b640a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4665b8ecacf6e15575082f4f6db6b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91a718f9881f05c92fdc1c1b5e19b1154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1987929452ad7bde2fdba8f84897e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912ed659ad9f502408b9b1fb74c84022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e22604fb53cbad7b230e81279a0b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec69b2ac1c1bdb0c12d09d1a4dae7864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8960ab17ce0c31abe5a853cd700f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e81ddbfa4290092ac3101f0547748b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a49fe3734fc8f96392a67ccd2cead17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b1b22712fa0eb645411f0418be55d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd81c89b1162ee678aabc1b588d6419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7af76ca1622b41e3dfb5502349b3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca652180334ce680a8227a110492c0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de03e6a8c3da2252da5663d172b0a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc8d1c9f3e43516973a8a054d3fd0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cef14168632f1a9875b11f1bb8a6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd87af81d1470c42d22e58420bda0f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b9866f51ffca55013b775aaa04fdb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711c71dae72bd8256b025538fb06e7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb399c40e79702780ac5b3640046fb5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad38c63f08689dd3cca0b79a39e94819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc901a001138a4caf9ce9e870e808e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677dbbd0f2c47ec2995e4a7ef4edd7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ad4cab5c71f421c4e83e2dbb0453522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f3d37d90e279a9efa9f7e545ce1aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970e0f651336405e555ac638f9aa5f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef6006936f010a09d8c41d79b76d8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b844cf0d17d8b0bef08e215be3a5a2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd13e71c8ad5e278a989d09ace8379427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca795af50add3dcf8f173bc9d94ecdf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f93de4bacca874751e73c0970d977a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad0343644dd93f9379c79be2c2436530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9250e6e3689e5ee4b91b46a6fa0e3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17478784b0626ec568bf4a81a19baa8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb50759ed5bc36e378ef070403e19b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efb5e848841231130883acb23048cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8980026a4a5c23ef1b99a1bdcc00635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9908fe887b7601b8d9e38d85c9205836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071ecb37ede6a2a87ca4ecf61ae400e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d72266b0cce8b92f67d5253cbb790a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72df969ac7f963f5c94e1fba50316d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a9f4ae5c0ea570d54b546462b7fce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df18fbec542d0baf58d45e75206377f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d214642b8beaf2cebd1319183fe3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173ea7c999a8f8e518c07aa8aaf6cad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bc56a6254e17581a3e613c6ce69f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b078b5d9cf57920fab4e60fcf4833945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c986394af62da7c3417fd5fe7df5f8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2839db7e4421f6a769eeeeadaf4f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124480076d209adffa471b78c107e51a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afdefaf622eead28186f9693193edb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfce24b531c4d682d8611d5f80a44950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac851438d2e8e8b77660a17a4a5aead51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62a9d470c46b1e7efaf9030a5e161d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6ccf5acd5731a531f04b34c4daad953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b427519fe3e350944af089d9c3ac1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1923a61296070aa828fc45d74e9eeb055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ed2fb94ff0b81453f8d34d083426a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7128730ed4a70a2dad02450b34ec7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530de702b6655cb5bd9fa30b3b8ee49a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65345cdd9f7839548dd9c384484df23259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3dca7866a36fc0e68671a7065d38c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a5bf73d0eec0d07f6564de420dafd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b0c442393f4b9ce707ca9c197aee662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ca96d39a882fdf8b22ef989aacbb263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a907146452cfb2bce8301f903eca0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af4dea8e6b00d5da7847d1eb07457065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d3ecd9ed0d677ab885b777d02113266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d75a9225647c0f68ae1c4b419712167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91029cfd5d1c6aabfe8091dac555a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e7aacce0224c9d32937fb69935ff169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27942c74595ee1b6713272622420a79770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bd1966bf1f662432288d70880331671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576b7dd7c5081f749a97aec253313c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5d722441ac4c8314518c368fbdccc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434b477509823b0ef642bf4b15b521d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0840c725210de4b322c2a519f09c07875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc63b8e293732c9c60bd495ec102a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b1a796d0eb715e3392607110053ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33317674842b9ed77be0c191b7f93578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b318d2b65772d778fc14f851eeeda9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ef327c62d982ee28b25146f7944e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca1af7f5048e4b62fce0cbe5a651b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677440aaa3c455894f3a30e695dd86782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e82fbe3d010d74438f1d697676f65983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24537189dfa6b0461e4f87bc4d6c068084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2e38a5ee18ee0173bfa47706a06b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edaec9e601e4b5c8bbb6d93ec0704086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6204aeacd1803ad8f72b525ff406087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be45611ad59ce2bcd855c9d49117af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c908d81a7dd8b662c48c4328fbb9ed089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4e0a8ad4297db79abec4e5999fe9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2df11f3183a1287afa3b3aff3df0ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2ae564b2c1f4705002e98e449ffdc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16984ef843388a1a9db037b25f06d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff9b001368545d42d45dfad93d86e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff8a1b84cdf47da97ddd9349a4e39c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93891070e5229df71be4b4337d186696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15302ccba6e70e7ec977620671f8edb997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ba33775088a238cb442320ba9d49798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a3c54c61fa512ead7560cb7c1a9b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bc70cc7b90938eb6871578f910848100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198fb281d96888b6ec04eb0e720a126101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0224b879b13689ee4de2e32ddab7b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac1cd8011e03fb09200b2372469078103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71c9f0ec1e2a8d4ea84e4b2477724b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b0ccf267365e664e16ee6259df2da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee0f870f1dab4f5d60cc279576cf41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98988cc8c2d3e3a8c4d566839ab93bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764772edf518b04645ebb02c1cfffd71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b863b01ef58f95251bf0da9c54104b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b641b7b085034b48b475b8197f9c2d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d32e01dcbac01a9df720e633c067da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079e35ba7c5efac8100d40d38d8a6bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57799384fe78f4b20ec33c92cb4dee3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb0b993cb0b4cb33d6c21d82fca2e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9c665914828aa0c24968248510c10115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43452fad61eb53e23c31aa845acb22116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690ebe85c8e63389e12b0ee5a9a0c71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839281210c6a8ee7872bcfc8d58c726118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061008321c63ca18f1044c36b6855ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edc88d8b9393ee924a17c91362962e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f6ea28b49f501cd37d570b5397b50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3309bdbc98383e57f1ddc72c2088a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3865a673452d76be9b2efa5ab43b5d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa9462fb1ff1f8b0c92c20a3de5c43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7eaa47956d53af01e3a43ec7d815f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d5c3a923aff12ca862d491db4547a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117ae05bebeb0aaf9e6f4756cf22c9a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7777c084042e9ca5ea5793bbe8841128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab57a193c6a49dbf93d4279e32265f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00289a19523f2758f850a117148972130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03731dab58458f8ca465819464d6f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09867d9d0d008382f98b42bc14b46bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678eebe20918e6bbc29dcfbb726c757133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96172d61aaff4ebac16d2077f0616759134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8e55efbf48c239b77d08ba8a2a8cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4d640eb17eabe4d565f6df3df3f93136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709b4dec3da60d7faa834a9b9c21881137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90ee73cd2b3f62215c5227bb4e07cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0629739a4620fadd4df3557f3f56c40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2ef8649883198109a59eb1138327e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da050186fcf5772ad0d7e0fa0e6e3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c13fd66086d1443706cfee4c28e0da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58393d7b3ca7c45fc992c3da8ef6a53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85940a27ebf426820fe15bba8b57037c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12180b759f65e57964bf8b21dd7b93145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c3497ac96588d50fe3585b04041a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cd129c6c9213f0ad10eaa17ca156e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb66dfbf4884630361ee326bb9b9150148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b31274b645fa787a62b9d67df8ed16149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd4b9be0214714217be81c9dcab767150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26721081b3996cc10e63568b046eb2a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9191a18af20a8cfb4f5b32936c1646152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ccf8bce89964163b2e17ef00b7603153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243251cc228428b04ab3f21c1599b6d154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>