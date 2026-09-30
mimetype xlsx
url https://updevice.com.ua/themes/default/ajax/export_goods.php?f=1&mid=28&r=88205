--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0428dc70c9abb8c8b2942cba021b1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4094c40a59f67446c298bf84e7760492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad84fa75e6ec72a9dd64ef0b11ba3083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d6213df3eee377afc9c739d4f2d3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb153d5dfed9c5cf400bb530ab994435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff016ffab0f5267518b5c055a250186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c55edab769aa44820678d201d328427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9b87de4b7db34cc9190282891f3318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9330211fa37f1b170421641195efb069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0505105edbe436c9f7fc8931a62c54410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57728be6cba6294ed956c54a5dc34b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c8cc8412a07b23783ad6acf689f4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7be0593af8630581cd5e7c70c4b9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137f708faa7ead4b64456c76f5a4e0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8736f1c81f3f0bdb5a44d147376b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55974c0fd72e6b048eaf37cd7e39e9ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb5da73cae031b6b9eeaf0629c980717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269e1cdc400e106a08f2567e87d0ea018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2a9840f2e46ed7d393ec08474b79519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05225373e925342644ed0280242de3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52380e420d92cf4abd0f24cc97864f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe44684841d9dc9f6de4248e5ea3dfd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6680540d8f959f2a02c6ffb3343e3e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f243ea61aca5e2815c266b9ab91ff624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68cbef22130c081b0cf2db1ee1732c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db8161d04a7fa8a409669b7608327326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793c9941ab642f661a8a783db961fd827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f36f807d483cfff94d4eeb5de85a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4955db5521dfd29d8f04961ec8bbe429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d42d2776a43334e2db7f55dcff9b9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f8252beac771c6f1073935d9fdf0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c3bb5947e6449fd824f0e2cb51a3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26569e3698c4f61c10b85e5390183df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090c81c614d077585eceaea6528702b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8971a46694f5b5f7e4e5841c5e707b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b76ee65e14e35248a56d4f1b25eab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa67e9991329d66b644ad6c2a9e80637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9cb3837c5174baa0b55cdc92e1dc138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f18e4275cd661a573bf3349cf571a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63c2b74ed59bf70f7a040ed25f7c3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff2fd7e86e83566f9510ca7af169f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5cde07206b9cd2fd00e2f7693b56242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27687e543071e9860f9c9f6717b8e9ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3407ebc69756b0564c8244f0f1af744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e46fc35fd2b24f0fc6146841a91f3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656988221eced08f4951200bfb8cb5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a439fbdd177fe9b850c483dc149e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d008e0a898b4a19ad042ab633ca6748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc7d6e7e7068774944633a8e7141a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f5face6a26be1331c8a1ac3c6303d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4162df9a6bec0479d2a6d3007f3da951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caf843ba549b886e4138ca90a60ef852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0526195b58e146f5858d236e8c792153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43d8bc6dae2b2d8f7c9f2a944cd89754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfe522e28015254a8e3bfb38302ad155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c123460c54e5b25b23ca928c89d970956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786de73496e8b3f73225e7b44f5202f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75773c7761c5b8138cd524d8afec8e9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7feeb20d6d7b90c8f001852378f0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be4e115f2c6db0c850e95fddf6fa8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43447c854730292aeda83340c89b03c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9780cf4faa2b47285d83e33293afa1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7f9f763f14de036f7713cf1d0eea263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ccba956246089edc4d5c167de843264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a278545887df502de5343f7a4aab3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b0216b8d163beabd9a93228ab6df466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477879e7d4e000657664295877d28ef167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585683e6c9291d1bf7b95c9a7bda7c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1202aa106885b3895281509c70326f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf1dddc9e487e654b13536d61434ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b7d48e89a4eab7e9f3ec68a81c58b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3d1aa14b3ce6d9c1722024f640efc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf44fc7ad9b46dae5b28ecae59706c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9191f7f4250a8fba715ab555d878e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1f2932d60c3ab731818423a21793d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164f2152fc4901d0bc5745260fc013276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4579dc2a2bae8f0577328d397539e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140de29fed5883b3c419c70496cb7ad978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6cc05a18467892728d5e267caa69679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefbd731adc4b4728a90836a8360ecf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35dd4f89523bd16daf2d84b6aae74781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9713eb1f9a608353278ab083c066b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8bd13cc1f75e7d2240bc459a4ddbd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e91a4781db23dc74f527a130d91a4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e410987bf8696549fae1fdcf8d10285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f4c20661ca7e793fd9b40ede014af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b244169f95833334f7c4976b3d506a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bf148aec77cc7151a848b8323b6bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86debead2fe09f25be6d20a7a0f9329689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e915b6be67f99d1b2f78fcb1c5c56a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7192c2fb27983ee51d672635e399a5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc8b5978dc3a10f33d3f7f6627377892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e5f17cb00571120505f7d74f95d7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32c0845146ad9fa73f2b26835692a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e34b2d564655250b443470772e91e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaf83829a74519e74187d4de03656b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585805523d66462b780c240b8f68f2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfceeb2c9978bd9cb61cc679f0c2b6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f8727d686ff318de37560efb53aaf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c924d89562b3f9e5e50ba57dd9ce62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc4c1f931d05cdd3e9b003f56a31b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d8f5ec2efa7f4e1f021daddd6e102102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3cdb4082c4922ffa2522c2fb36d46103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696003899820e9be440e18206868e6a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad5b2da2d303afbd301ff4a61ccf78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951ffd87649bdf3682a135fe6b84df5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc74bc268408d69d3708175fd141855107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e7c5611083bc146782a322efb9451108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392f4cec56725407fbcfe442d0cabce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b3a539771c9110b848699f4711a4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf7520c27ec8c73b6f13890b18e7f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e965cc6a7e2a5b9fe57ab90b5bb41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16126e928c8f76ceba9c37802834cc59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e485798fc8e3a782cd67db65f3ab1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5897c6a325b419414a42c21f07505115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901044f49595295ac7fb7c3851069e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ee797287483a6498d6db66c57f895117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0e8791624c90270d6d6050d1a4805118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226ee86f3c50f14270865b4326b6779119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c126527cef75ce5dfe72f7430a470120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d662ee809177f8a96e5b5c40bbbecd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d7d9804c36f6bf22a26870d962bfe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b1f73efc46fb824aca318ac28ff3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985eadd628e841024c6403e6fe8de74124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd5129bbc220f41fff1e916835ace0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cb7e99cb128c6094cd8895fb42540126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e8f8029cce25fb7d8fc0d05a295ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9405f768ab4e28f0ce88f7d37560ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d427f0d415a0a36dd83b6cd8e6ac4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad5dee1882c4c1f571240cf4d9193f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5139f07a887d0b2029a189ac9b905131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe83e9a0b9638d7e0b778968f25b8fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c292c11e8af46228d8ee30a56acb7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b249b8de2f3bc9390c35b757db7669c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23951c68c86fa5e12396bd026c30ed8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092013a6915c69b92bab293540ccce3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a1091e12a33ca1c4fb7f7c0afff98137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9297e697b173653bab5bd2a8b15ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1abb97df0f14e81a4991b56049679139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac950ae761267ebdda80192a548cf6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0c6134c06a2caf6146c4f4b18385e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09021bcbc54e2da649d3bc4890e4ae47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a089a154227bca899c9a1130f21f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca273450fccd97665f0950165a9d1db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78805696230a55cb74a0f9ac2afced4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70668c13ce4b526a27046b3c1479134146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234764c1e243397d9183c6f3f188adcf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e0ff9718d847b674d1738e2243b06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f1c9bbeb3d28f209a5e86345a354b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4938c0a9ce593528e15a84306ebbfce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b772d85a372ee460b9c68fbaccb38a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8251459a16894433c6d5429a65dda152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43356a583e418493aa83625786342fc5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee63b604670108c488bf45793974e03154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447a1b78535ec61c704a801240354091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae14652b0e22c2f5356a04d2bfcfb42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ec2bf648cf10e22f3a24175de86443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabff370414297d395c6a11445f6babb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf022ba010b4c185b88483314c533d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c6a95c7bdd4acac55fb8afc0690ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a4be5ff35f5eb055d3164c294575c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb012525ea5fbf2db950955223b1d7db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e8dd67cb0eac4687a5e15e6f110069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3e3241f781b4dbd9d105226f8642610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b2f98f7a14974c805b380f6fd0fa911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bb3269c7ab2f5a2a2e222a7961aae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d7d8f351e4d8091d3fd182d6211fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90a59b4f554f9b9af1dd1721418f8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bced36eb234987d16acaec821798dd115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a012e67e3e4bcfa647df79d633f4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f7c80d76ea89c85d5b59f0b50fe5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44f6d5597a0d51062710183dd4bbad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf94cd8f88bf202af5f7b44ec47bbb819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e25f8d1537c95ae4ba16b9e8360b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2672b0c329e7d732bacd40f6d41ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37c87c49a20263ac644ed286cc297822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1ef57b9e7b77cb3ad49e37d4069ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1f7951ee11ed593445d8e54bdf40724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c780bdbd3e9951193088799bfec9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4906b024c50cbcdde3ba8ac00869226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef9bf4262d544d5c6a1600b8d7109b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad87cb1690afe16790f55ed2ccef4b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f1aa28b8c2b0d942caf2fb2db371829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96d6b9943481da3ec6be5f3cb63cb430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dba716e13bece6360c611ca27b10231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5deec1eb83e26ba801ed261f9c32b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2ade7e3dd1436257270a5240c8ce233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719a91bab643f4b7d660afa70b17e9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126313e1212d25e4b3fa85f69dcfeab835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a513811be2a022312ccad9aca66b3e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d18d0a48e1eaa3f39ef2c5df069ab937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e2589cf03ac24a0f524ba88a3631c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704a6b3d49d1d9289685f2bd124405b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4130845b5d0ea29c66138ee8c8b0ef640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a77d9229487f135721e9d049d3fc141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd03e9eaf2c86145f3cb66dded7758442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f8da699aac5bbd2cd1456f06315c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc68de66f0c77c95ef76d6cea44d6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229a8171affdec8884f1fd93b3a4ee745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69fda888974f9caf686add402a776946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef43eb256a44036d7d44e724fd5030747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5e3d1a611148dc6695ed6e3479b7748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77547eaf22b32664706cf6ec7227b20c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268da326775bd9150d3226b6bce062f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70f358670b13e86c07926e753ada4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6d8ac7464449981029206f31924af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85d0a399bdd6043b73c5b9eaa2295053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1b750a0c0290ebb250f851a73fceb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ef9b22f92bf04f4b0ca5b7161a39455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3a9e2fe8597dcf933284221d2251656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669d822ff7f4d489f59e84d1093240d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36a5e0f7fdc66a57feaef404e91ad558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e169755e3549bb906a964be703c97b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f324c6a02f85083b7b40818b306a04960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba73d623347a0475154e77a31a731561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f51176722540a03146cb1125cb958162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5586587f7f57446777463d9da26b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a53d8156a276a7e2cc6990d422a6864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677a5f2d59660792dbfc6f17828668565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418e69dcb9a5608f1def956beceb50c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d1929dd6ea45e433bbfe8f6678e8767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739a52cbf152bf24e39fe3f2f15043568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9652bc47c04366bfb7e2602879c1a4769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013483df92a2471f52b4e0f56f31e0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced95a0fba8b97379fbbefa601aad7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69edfa6c1d149e1a35cecb4dcd795472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01e0dfc41d17fc7fab85357691b97a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec97f6889f8d2b9c2fc85f83efb44274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213586eb79e28ad28f67286468086ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985ae39533180abaea93178ace6e15a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f70b3f615e09bb7f4b4c86493a7ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f104fe5487c2d5832406706e4f48378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131c0707bcf2d6acf9bab094dd7edd779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97d41f7108a01200d1d4e982a7219c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e9433bd79d816e7ae5a8821986fd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7679acb80093116dc7b9f4d9f8499982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28973e37f0ab31cd0f260ccb228df7a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a374f16602ff41db7400d9bdef5caa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6f965109fab667f0f77ee7a05e07385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352fb7080dfcf6d999b0fdbe55311cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f8571bf5c239036f95c360ff8f39a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e66dfdc7f5420637f674e4fe7ed0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb6792c264b32f9049ed9536cb80de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6fa0d915716e23eaf5d205214b8f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f395283b2968f0a240a57ef7a3df0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d36eb3ed13f7475dfac5ce389f20e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54061de56786137bf98485ffae350f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1093538a9695d32584c981eeacf3e5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fce483e4d6d8aeede8002c96525e1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3628cccaa6a31fd04dcbf4b2e954a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f666f522376026a4f8d2c6ed5d15ecd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4747e8a905e26c541fd8d296d9a85e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d81de775c526a9260845663e065dcc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970e7dd111f9bc8c811713795ada65e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4a13c04e93108f80125d0aaecaa47101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975ad27a749db5179620477b932d9d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb314062cb8edb70de1b65d03ec19032103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7c48627f789b8cadd189b4d5b9aef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333003224b8e7f7deb5435728cde707105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d16338647f84639601f79823659a9a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a9da5e50d9b8c0f83f78d148bc9a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1ac9ad40ee6fc31ab01cfd8570ede108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb085f777bb1c4a351b02435942c443a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce93f01ed0eed396fe9edc9ac091eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac62e14b9d331fc4880dd4d368ef29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373ee0a3d99e6d96dc34fb60dec7c9c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce1bf722e3e601a9ebec3a0fff65be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082b1dc03a3953a4beb4c755f418810114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d4db2cf14c0789fc49fc2543773b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06824fed03221c5bbfd8651147601736116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717f70fc75f15a9c9b1ca9593059f12117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503739b3abfaf20da121200c74218db9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e30d8daeaf25a80e0a696c00cd3d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002b07d1e2ebbad7fdb599c07297808120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f0cebf7cd3c9a1f0fcb3db2af2b39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd8eaa1ca3f4c59be481cfa27efa43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d8c12d8f68fe76284028208d3d3b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40416c3912455aa3b30d4975387ad5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f59f43132ddcbaf3e64dcc80a7aec5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d27ee3bae2bcfe2a40e06e03f7de49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305af4ba7da5e4e8b791027d84ef655127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3a0cbf250923b92003c40d4e9a6cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985885a8328375de90ac317519ea86a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0661788d8e8161b9d57c90ddfbce57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51527458a051bd874b2e03916297dedb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17890e30802223e940354b74510561132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916f174df3fb69155bb68d944948803133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0523e6ac8e9ba8e08e96715cba7606134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec0fc08748d4dbc4c22067afdb61d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f9c0a84614c90e9443c7c8dfc27d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7576b576071483edbd9b3b28ab7bd98137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05519c60141e4431710b0a637a8b9ada138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714fdf003d092a2800a52a7d59ad0f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd211569d1f63b741f38f31ed0008c36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61667d52948067b6452b4a2d1db64f04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c0226ea8c5a742b09410ca377396a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42302f71e22e3301944d04b1029df443143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cb3ef0edb744911909c46010a2ed5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2627d3d175cce89ff8e38a112d0de6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576b105f22a400068b6da3a318bbb46146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524b08ed8c7579c2703cbe8f0a202c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bb40f3df3e17bd3400465d03ef9e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cec32e6d3f781f79dc91c2bc04cf24149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ba37459e49aa659c394e3465d3fe1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8c509e5ea658076c5194ee618419f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a785fb4c4b0896f746641f24dc0ee1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e799e1d7cee363509b82868866d124153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118af12364851537f7ab624a8a867f5154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>