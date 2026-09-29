--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baddd6250a3d923cd45032ce4af3521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2051ee5c744e137fe2187398e2f55842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75d6bdd54034e458a3fb47cee2100d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a98b78f000996f4533bde54f6ad754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427ce360135d5151c9a586f987fdbe55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f90cda6fb4d79e7d8af2b757ac9ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7f469832d521e89a8f2c9be1f564d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd2f5ae5bcb27dc3c2117e0329260f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584aafca9b5f31d10289dd26884bed19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98e976e866a6549837e0ece9c8df6e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abf17789ef559df28bd052b8ff339511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea30c186442adc57a7c7e35a057773112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094b6c86dd53e76bd3513d1023ac9a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ce5caebfa42339c4b1ecb00a1366e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecd03d266bf1fbcee8c34791321b8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afe80ff3f0e59ca12daff7f3f2832016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a9485db92a7e1154fda81c0382b2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa01b02164a2ef7b2db46892d3206418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9000308d74016cd9607b83143fa07cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca1b2fffe416af82244bf7089c399e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421794f1f1ae210ec3d1cd8f636c6cb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd025740a2dec6dee67d9a653ff96ecc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b769ba215bc776a7ed50a9213ed4d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da513f1d084cbd1e6edb1c33882bcf2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ba022b6e40497d41595e16059959325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7188f7811f31135b7e9fe9ba1bce17526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab877a75eecdcb48158a3e3ac9496f5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016feb57f3fdb741f52f0940bcfd2a6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064331eceb272de58f22ab65ead6ace29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a20963d87066d181e5aeefd2fb6f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51505453e80c1f6e2565c02153cd2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25a2fb607817537da7555f1e28c9d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ac547461e9e41c8a60ef18ffeb0c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fea501a91566bf1d6a8f1964fe92f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f605053cf22919ce8edc882375ecd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512daee313209ba2f8f76475dffc62336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5b922f1696c4e6d1b52dc856a50cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20cc57dc24c5b4b9f664c0c38f7e1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb7fa7f91039d2601480bd070ad5f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31f7ad6f0809da5bef3de50b51ee0640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7531a1dfd2b37e79f2af0dc46a62241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc867b13602dd96c611f30818d850142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951226daf89c88d55e08a7384cb791543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26430ee5ff07998cae76e199a67292e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043abaf6809aedacdb9ddac995fe324c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58968e670c2fda8c44f5ea85e6f8086b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac80d8919a4ef191888ed35a03e2ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e53da4c2fe90baa96832709ed6b03b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c543c08a2e0d8f7a0ef8272b24c6249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dedaf3ee8cd0528053cb590d9c0c0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4890b3308bfe5b07d543f585ba6e5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2e209165d8d22f38235f6f0567e6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9117cac9ca44bbc7f19f3a09bb59853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7eba39bb94f438bfe83558833e2c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57859809637e2fa64ac5ee1790b47ac155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed200633ec8144e420df7478b3c2a6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf378879d2f84d5374bc6883b18542ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e8bdca9db5957e55b9e5161fc7ad058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b66f0c0b29228d9078e8c0accc63159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09dcc16d49b59530499852cb97ee3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6053f56feb73effb126ffa2a7ac8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907955f1ced2b2c38d5fcad87396ef4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429af1b70279bc9eba73ea0ba0a3c9ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4f5f81049e951c35b8c6c8c6b1c8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa4d9e6494d7de42413176b23b040c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781d4a657566bea91d29c4df0d51fd466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea804a4f8c5cd42e57b000f2b3e8a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53068b5162e35c347bd4724c6db7f1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f67fb18459df642db5ffa19026dae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c67cd5fa68f7fbbe268ba3165978f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb21d2e246a824b752eecd1887118971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793f5ed700d298ac51f400133016b0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdfbd7dd1e3135f6c93c683d42534a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3376d1ca64c25244142ed57ccc421d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a29fbcc8f4c1a252357ab8021c8b7175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5cb47ca069ce2311e0de756af3ba076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bbbe7ba5462f2fee014e1831cb81877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65309fe5dd00b87e0d62b3bf067f5c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193ec19f2c83513507a2c6655b84dc879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516a9e6983ae6f3eb244f6e35a7bc7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617ae2bab0661f24a237f9093287a8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837675d00debfc866f1b74069fc40f4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd327efafe75adc66ee854be1464bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d56c27a4aa66db9ee6d2ee372c24484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb257e1fc6a2c13ca4b57046fe1e6b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77a0dfdd85ae8be1116f7ef497fe9d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043c9a13f78c212c986586b5211482587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388370a5dc87d6842521253cea15c8dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5c1b0b2b75534417e03d8a70a03ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00867e0af6df675e046e364c17d4b25090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b2c847b1ac62c20e6da2b114fc6fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708be9ff603dccd998a241c7c1b5812192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7886e4b89a8546e7a448bd56e3a5af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbed7e4f04ed0e4f5e8cca8b8bf4cd594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f272cc78f3cf9291af6fd7d7bb9650495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b5d48ad52964a4a55a1e0c2671f9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10a2470b58c8775a23970233fae8a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9ca0763e4d5d8edd88c3b5078dd0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37b7bfa00a542bf36bebe8bda528ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f1ae073ee2176a22910034d2050d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f775f837a16cd14a758d6885557b138101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0c06d3e49bb438cc74124540e6b6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da0683f7b48a3d463a83a437027d2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d112b70a5509a2b9dcdcd6a748da936104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4b88a2e76dea3a39d819ac8b8f7c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc0b76cfe4c72c2ae3f1978abdbcb1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d35f82597dc463cb4282a42fe0e36a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907a368f3976945c94d9003cb6ee555108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdcf080a59515ea3b6139c9b4b4caa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cafce9949f031154f6b7a70931714110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc177011b3c43c29844d576852fd541111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d764eaccb64ae2add259b09992e594112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5ad92921d85cdd342022499e2cdb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace944fe3605e73a33ff057ea3db02a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891d7a273e716d1bfa7d30252065909115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8399ef2805027659e5ea5e386e7c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371e5cd7110647d434f35032e912332117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da275b327bed2591a310ef44546515fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75cf664899faaadb6f1441aafe81a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71cb4ef1a931f1aa790154c86110f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e95366c4cab3f94d358ea029776c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617d47667449329c6325c0acdbdb758122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a20af14d80e48bd4bfe984d9e63af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb84669fa778d58846eb5b70da0512124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b92584aaaf24a6f9311f04d58569b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3b8920fb6a3aa47dcbb050fca51f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d243883ee105e0ff0c86e3099ae5f3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646468a736206c1426acf78b79976a0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d87e050784258467e5320297119cf4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be718b150b3338a3a47b6429c4c9c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161779f0b58d41f0f77ea42f744b5076131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1925f1bb879d548c8fb3985caec3012132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c82ef312dbcee471c7e327cb69dfd7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6b52790239c03e98ae356c7f03437134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54549c98919d1d005caea47bacd9d66f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5925ed4b2473da2e60466d365a51a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a45359053c3bdb6fbec470a71d324e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b5c69a63a202c6c266e890e9eb789138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8c0c4a83a5a1474b7125c8ee35c92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31d210b856cc6c2146f89db8dffc9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56570d0fb043936c1e8cc7c355f30200141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9f28ef49ffd657756c4d8ccb98fde142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdf48a07407a89d33836b0f0b5a492143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75ffcb4f1b1b0e557bb640211ac207144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7bbc09ae73a97778650455da862dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3254dd0404fb1119a536e19ff9c948146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22e76cc7dd8974da49a7de32dcbd1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5c8c5ae561a46fa7e1aa82de3d022148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba7d6313256abc28649ff01b5fa482149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc483acc9becd1188be29867e03439da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7f35f2f642ad52db44db129a088ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e7639900b459c52745feca195ad70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfdcfc307e3ee7ca6edf75b81d5a1a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f35191451ce0b1c8d6606c22aa8b4a154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a6fa72365897679bd8de0277373431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0798918452645f7ba03af5777383aef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8fcab216d4c77b61a653c0b30c93b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43f1d429a6c157d6c449c680a78c1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7df257936cce642670f8758de7b4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff35afb50535fd9bb69fb003d5945b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748e5e443865fb5151219487d4689587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01f338a29d5dc0e0527e5f284ad8558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efda9ee9029ece54ae342fd4c7e51009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38820d87be99ea6a6512c68af22475010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf83a3aacb29d711c108c96affba4f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc578a5c4ef3d38bfaf2211231ee9bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef79f792976984763ffde627542a5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bbc691759bd52b5ff77761d76f73f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831ff89a55addb1131c373d9fa6541b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57297f2ee7dfda9c56ca9abd7fe24f1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3841de2217ee767a1bb232ddeee31fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4df29012e63d6f21c2dd4e0668f7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f20e10ab449a2177ff2dfb3305da6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b275ce64165cc0925a81ce1efcd59220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3ee37af3cd1f6b20c076672a76bd921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd7b3d6528bcedb377df9bf621adf322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6758f27923c90188a5a868fae64c0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f837be5fb528b7654d9f272d8046c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a69ece2d56bdee37d950a8c51d848b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe20adb2de1132a1cabbf62f2e8fb2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac80d01255dab3f75ffe39c1ba512727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d83190d7968f1b67394e79b88a56028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698fb1a840bb69844fddf510a0e493329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e7f5b0a95cb69083990e108fc404930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a40c835b30afa072f9a2f695f35c4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8cc8cdc9db52af7fc66f368cbca8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b972cf0be5bad0a6e8ad5c313a15fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bb41d9f44871eb48e85364400815034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839b8394a836f17f0b8de79c330c8b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1d968415d1b0c62b6e198d111283136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd4fc70efe4acabbd2ba18dccec87f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b37a7f2e8e520a93814df1f5425afd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5ec14dc26079c7a6c8f3dd6a3af3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e1fde5e2f9320737f08ba1d7351e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5d70008429d68296a53bf86dee47e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8f539fb39074979c2feca395736a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e04c4032ecf9f5a164b85d9b76a5c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6218dbf1ac4a033c95107c08481385844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4142bcf933558acea5e62509ce39945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3347b70d9b8b169ff7056f6e1bda646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61bbaac39f842c1b1be20c7fa4462647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8cac40f840445c03ffcf9d8756b0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e36e7f75e4840e656ee12fef8b24e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b601142e1e9a12a1d334d057f7d2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe841e2fcf8a93f9b5233b90c83bc0751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f14e506250e759bec002d0ffaa611752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59d87de9e7c7f32b30aa725de0f40453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523631466a66e9d28d0ddd0c8bc8c2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db18e4e573cf72d958767c8e5c27a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09641016152c6c4654b169fda74df756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb182b0450a049f8178eaf9367161df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6487e4a42440b3dd79a3a4dfb8b7eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e865b4ece7fe15b728d78afa7516259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c40ddbfab710b0aa79a81c7985965760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf67efa2255997e2b24eec052614b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ca3cf396804987d3a37864223d8d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6a06d58ce31dc89e02622b0be30a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42ec59b00db1fe296a6c1f410e082d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a33479e8916b0c21a996536cac41c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ced058b9a5b3aef3ab57da0729e5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ceef72c5bd7940faabf112a019eb367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934dd57b23bbd6c8201aec5a632e6f8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023570b3d827cdfbf307f67bd6fb93d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d044ef89a912ee7fbc9ba10c7e530a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2cd7aa60cefbad61082d5b7c94bed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484460a295bfb03e73de4eb00e20f87972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040dbe59475e9d818dc0e97a785a9a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f4ea90b0feffb31efcaa22015cbb574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55e5c38693b9ac41ae8a2b9b1db13975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195872a3f2f0783c64c49e45b0aa24b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6af187256a1f27d7565e45a1527ec577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d7808c6fcf4c61a6c3ebaa0a3325378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b1d481f0216f7dcc48d21c69315b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60524afeac94267989fe7bb4c92c3ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42698ddf7f74e891d2c638d4a5a74c2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9d35819ee9d66f7375e9a1a5b239e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748f6f7c47f0d093c4858f9ca54457b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d194d3749c52fa94f82ee1c3d551884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e9e078d1622e82f0bad1285a52f1b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fac59f443de595d723496e94345cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051aeaf70abb7ece84b9e1a7bc6c87e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09ad5eab52b94bff4e83a2c6ff2a2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3637144a848ae09be8f9defd09e6d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaa543938dcdb3f2aeacd132162d9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc449633be5d20a642fe2750fe68822091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4282bbe1eddcf4e5351e09b344ee0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dcbbd6ebfe482391d7439ab2f449593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abdc2f1d43b9f0813cd39402454ec594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa7d51b1459e879293eba79d47160195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0ee2fc979ca63f37f0a802e74602b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbbc005b2147a932782e41190b72ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b70331ae54efbb5712fe03a086003c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb500e34b351d50703b08dd3451188d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d458d753a851e8474576d3427eca73a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f12903f376545911af69edc4c2ff5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2db7d31c4e1f38c557d39b38b2814102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b9badb19ac26f6cb868de79f9136f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce9334bf65efd4e3b129dba382a613104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff66c92157d07bae152143601b674e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66916ef253f83e361510a281a1e3a43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c37bf2d30ead8847db264c279baf5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a1b23f72108a4debbc8f0876b5612108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9756a4957f80fa579374690aa1e24109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81d443a79125de86f44d0336538d23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588e750d8cfd66a1668be37cb6a6593111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f8b0fde0747b756b94913524f00e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337204d555537fd91dbee090e855908113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd2029eb60df896d4172afb139f25f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b1392a8e256c59ae1e193523cdbdc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f99c894e39e062215a99a54da542bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fad489df6a6741bfb9b8617b1e786d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098d417a19b7ec6e874f986693500c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92832ac8095df331025e3b25bc0522ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edef485bcfa41591616350a105c52e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b0a2bc5c3d14493dec292b5a26b63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1043513473887715516bff280d7c18b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7000f4741d502a18e23dded69646cb5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736c702eacc0b84fe93d2aac9f4763b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca485b562ffc61d325c41ac3af42754a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b1e3623987f55c5853d73e2494cf2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac305ce6ea96b4a2be586db3fc8d648127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261e7f2e105508944b27f346cf7f445128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e2c743606892e9fd0256181c949f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62075451b892a353c9c8994a14cb58c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347328b597965fb3fbba9f1640fe6ebf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70a0378fe39e9df877b28546d9f6a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a04805c0e3deb09c57deb8772bf652133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e19436508c2952b244e181a0c6cb37134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d051dccfbd0ead8faed6df3cebe624d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a86456ebd6b7f07fa0cdc72d5be9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aecccd92cf233863f7076c08145d38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de7e997efc51664db5b691310c4697138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16dd6a8ee06e65f2b1e869457a6c77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d990898e6154262e1c6678c3be3889e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df99c2e79c9dafcb3955e4f2c0eaf6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9bbd996be9bb0bdec54eca7773df0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2df16c0513a2516afd0b4bee9258ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa5c8cbb8eeccd7f77b7f621681e1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a17db9b8f2ab13acaf68535efdd1be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196499dd913daa5598c6849a8652953f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2131a86d261114171438900d7bc27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d07449e95fe5ca3f6e84fd9ad3bf13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecae834fb0d95c27c3e6cf8401d48a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b7e9b159f76efd76c464a8846b75f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082e4152ec80cafdc24bdd462caa361151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab6187d0f6b1867a4144447eccc144152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15da9b42bf642cecef1227790f98134153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307af47f077248a3fc8a53e9dda93979154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>