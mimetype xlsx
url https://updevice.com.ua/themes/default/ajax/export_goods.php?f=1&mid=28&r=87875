--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dc9649e96070d5600078aee51f3d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683657615b214a4af3d99049934590452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4e1ea79be0357e150cb62bfb21e053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440227b9eae21e7579a6f436b46851b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77830818ca24e13454740fc07e2344a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12e59f27e014ac271adef70b6b8e5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484f58d63b6cd0f11ed4d27494e75c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66377ecd0c0d21e7f2b3fafc828b3e818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e984b5b197bc25ecd0e8f1925468619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4917cf6993d2c0cfa55b00352900310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaabfced5468d33d2e434b9c7840a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ef1c05cc8428be55ace81a9a33e4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c4748cc3ef83772fbf3717ba3398313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e46cedc18741854e87832cfc91b00314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bbd7a14c9e3803451dbbc84ca065915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3abb81704a1562c711e832e9954d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036c696cb36aed33daf119f241063c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a215d9b9aab5e1ceb4e6adb06e82c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8f86385e5ffadc38fb10100986a8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9af82d56168b5fe57829ebea9b9fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad757a855b7593fc5af9e60d622f0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f2b380e3662a4a688672b9c4d45db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6090efb10eda72c4cfd0698493d3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05aab6c0d513ca3c91a40c45d059e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf3ca8a262b0a29ed8e316323c8b9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dc04d23723e5091632c81f609ff8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580002c53b7dd27f9ffa3958ae9bf82c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074042fc89d3ff24f30517cbd5134a8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fac73ee299d5c569f06565245794929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae39c383e930af2fe7bf5b235f6d5de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5217346458349016ba31f3dc459f9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49771f21db7ea807fa9a26b34863c82732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750662f9fc95f13a2bcb82fc4b5a56e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcab1f14c948a54963b08809feaa91834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa79b410e850ca84197b5b7fbcd4fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09d15c9ac2fb55fd3e1604100ada3e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb2e427bf6c9fb7b315d0713f9b3a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12374a775be6aab75c63c1278dc86a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48407800052a7b90f7757b25e398afc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c94577672e0a720562c4c7b3a923e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1560b6a22752e1090fabe1374847a1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cb025822ed9bf9e40095794e17f8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7802f2764722bf224f701279586b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6a1a42330bc5f3b8c24f6783d4ca244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e687eee33543d225ea1df7cf7678f7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203a0177d5a4220cc1c47dfb7cd352046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f62bd04c2e70745024e55d0f420d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bdd4aa99c8f529761de88cac797e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acb8c8f6ac7ff9c70e54aebd73ca0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bdcf330657cbe47e352b0165d5d9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e3588a1bf7f4980386312eb24e90a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad33d3d3bdc4c621d165c27cee0a2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5acb819910494af9d72070486a732653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875dd02767f4bf0e0b8bbf8db6985b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d249002e7ef88624fc181bb59ca4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2014f3ab1471533fe7cac9c00e58b5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bd8c0c6273d97d501a71835d413e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da760854afffd3584369619365f2d11258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb4403d255fa60bebf47beb1a90ad359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea1df120597a1318f0b8eacedaad0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f76e74be68689bc49fdb6257b8cab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f100b490f01be678b2d6a853c6a65062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504589a9d4959d68e1b1677665d7ebef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bcb082da3fded4786e673748874b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c776607a496f3f093383b959ec95fbe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708afd880b4b9199cadfafc5515f3cd766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fc8b647be3b8a3ebb36f6b721989467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032ca58d42b5fa8aab58447df5ed73f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386d0a098f546367ec24d18d9c92f8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a275604ca8621431a403374196da5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1f8070939bc2d11d4afb63a0eba5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a92ed390aecc7a57f68221f151ec4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a122b7d35d7f2d8ce1a775b7419e2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8d353def17279b848b8bdb150443474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928dc950795ecf66757dbd74b073ceff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbd641e407fff0f6fc696ce997820376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7a41d9432cddd915795bf916788b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660df948639d47906bd3d0988c190cb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5147bf333d1c2377109dcef2889b0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3df7316eab0b5a32a6af69ed5b2ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe006cd6cd75e9061cd5155ba1ae8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f899e41bfdedbfce146d3b4ad5b632b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a801d43e4a40055318ffc84149af883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77449731e3de0eb486d71898fbd43d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d552f4f781336aca1999de79363bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8182fa72c196cebcd53dcc3f2c236df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830eca512c3b31d691257959d51759a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cef1e5a6c0b0d0ec1e9af7c472c86b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15816e588efd6d015feb33758a23a4c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cfbbe4cc2fe26e9bca2690ad62ef190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b552e2974db4ced437bb2e937962f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305287c3ce9ae143007b1d817eb879aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2aad5f64a1cd3837061b364ed3d06493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813d978dfb146edf5b710e1cf440d2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994520425c7b1a15f1e6c12171c79e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf3acddf314851cb7a74e2c20f2f1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0f13c5cc94e55abd3c6d1232b680097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d281fe55008331064ba677e2f09f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb135d2827a49ed7f907dedd59843599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270d3e5a2fd9932e37af23335ee24dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282fd8c0ad9d852f4a3140213ded6c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f229bda6b549fd56ebc6bfaa9949e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48c10eae913baf54d2e7f1a2afc437103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a72eddae032915c038a0a8a6fc783104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b82b1e71fb2552006b943737663111105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dedc5b15e3abf3626da62be4ca02bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352f2ec4e19bc80f6aa5f34597223cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667820bd3dcb546fb220bd55f820eab5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8841e35e0eb88c6c1de472aa0a3cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d3a347df9572ef16bb2bc8f8d82d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c770bd91429c37f7e1dab898240881111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be63b1ba42a7d486bd20c03f3c34aa9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ed796ac5363ed135ead477c2b0146113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafcef70f77db2922e1c8f16535eaa8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69f5e1cad8dc3e86ed5d6f2dc25d4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509707bd8e68e062e0b15744bd52b1d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d3d8df1e1ad76e354cf14e2c8d5e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26c79b7aab6971e793f03c145cbf89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a739a8dc6512c14f5191e662215cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53012ccd5338de5f6ae801d1d635c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ac2cfac42a123cb5bfb2e9e8d1e30121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a767abd7cafa264e0df30be1b3c9a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f631b2c99b971a9bb7a0cfcefbf4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fae04daaf09332da1086c8b76bfe2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e5155c7c9a29aaa0950b3a3dddc31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017eb53c8635ce3194f67a2b97b32df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021584adf9c0ef8b0a77b77a704ee80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858a1f87cb918b98c7382833c5ede0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a240f6c3b60e405a33c61d52cf137129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310a76ba12b141ebc701d9add144bfc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf93f12bff92245ea96f7d317f93923131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5593f34ed32d3e15e14c8d6487ffb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67780ebf895dd9ab61924c07e78120d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7b4379b69d6d4b8ebeeccb6472a66134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1d8f0b2142e34a089e675851763f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fd298b6f3f1b8692605aa3790b954136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cf496326d08214a4532d18335b37b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee4584077404853f477a53d14ac743138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b01ef349d88126e8b51e141137f87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de444916dbccb1cadfbcfe7542202197140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab406feb845e38a9af49e2386b138681141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22ec494a6c27bb692e61129ace67d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251565898dac9eb199d089df5424994d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da4645fb5148a60bdc5ab21c64ad81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9c37e9985fe5ecb9f051db3c5022f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cfc221d89d61d9a0d2ca61b04c57e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e010a02ef3ec3c33f133fd13dc23f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb36f3d8155508d7e8c85b61f6404b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ee90b5db0b57731a6dbecdd8b4a58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531d10fef678c5c6ca5619d7f03d732150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd3687787e5a7f0aab86e05d63b4b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38c2384ca7de6e36ec7021ef45d164152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3ac3dbc92d0d0d65489b6faee8fcb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e21c4db444432637dac7c8368fb80d154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524068b59f88a647c62dce4f838b8da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bd61394b9c4e97bcea6dffa106a372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84f28fa7ba6f3d281b8470711542663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0887058f0140e0c5c45e24b470a49b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a45abcd3040799f53ea46f67e74a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec9856b4e21b578c9adc52111e0d416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c67131a438bc2b3fd703af69f0c8e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1e037add25c934fc0403a474d22b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06381bb9b9281c8a7a71a5d76169b9599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd45dddb1fa214082bf71a1bdfc8bb610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a299b24b62f5e9fc5854337409bdb5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584e0db59d6465d420fac2084d9688512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f75148eeca5d23e4be85366a96410613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166524fe9f06b0c0312365b9363b71ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee185ec031b129694b076bf7adeeb4a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ab66115d1672002786e22a4fa744a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ccc73f141d7ae8aaa85d6084d8f6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21631edbb83915db3fb8317e0becfc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe6879dd183847a8a9d96709db313419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db512bfa648d32d46522c66c2baf5aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc2be7a008c2912d3edd4ce3c71b0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98a511ab2da6b2bf369d51a66f614a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4394f3ee2adc2e5dd78f4144010a7b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6186a6b0847537c847c709021a5eb2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573bc80a367292a24da1fa47157fd8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563393c5a7a82ec11f47a48832142eee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417024edc0efb457ca07718dbc33980027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c805ad99e697085d29d691eb94994d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff67eef9ea6b62e8d210b0132ca1bda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab875d8d481d0ee043d717cfc12caced30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82253623ea36defeea907a196b4280031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272965f3d41eb871557a676b4920f4332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1626aac551924c4e6b5c50b30cfe46933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8af1035e601f980bfaacf75ce9d0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad097edbcac5f4b82f4e112888df3e8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df4aceebf0fb3c557cf5299cc0999b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0b2efb3d374384c629e86e5f85bd337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02310fd94cc035f526961b66f83cc92a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43ee84cb0a52ee3baba6b8aec3925539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965405b0c50b04e70ffbcf3802bf76e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea94025594a91b640395ef581b1f4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ab68a1373f773f0caf640016900e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f664facfb8b3dbe441f9ed9cf2756e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23412e0551f380731f5a30d1959f9c2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a070b97dd3037575ed78289d96b212945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479eabe90073ae7dc3cb49c29bed7db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f414f1fac12a6b03cf7bf0b00a7db7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c489265f7457bdbc575e648a3ff20548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b200be4c6b9419d0c7d463d46c2d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f17f6eeedf0e147f75d0f662d7a2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3cfeb4de0ab042c8e51fdc19517dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e695275cf4ca6841b03be148cf4436652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9a42fd05a0bb1ef65f39f7afc011c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafd16b9b3b973f872f1006e7e9591254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab34ddc0c944913304656739f940a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bc43a99707837ef004e9c5e5e477b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66892fa23889efdec243aed8e830c00457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16a8b731756a451aee702127350f0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ded8bcd062af76c6648246d8aac54859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660c79920fe056818aa0b8aa3faf6b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911de3b7e258636f75634c89b47ada7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fcd9e7c0f2af9b37f17dd21e208d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df023908008d5fdb72381f57437bad063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757115bc5699bf1127356c448e9a08b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c32fdae51ae68b591866be20619b0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d7191e263873e4619b22a47b9ffe066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19cb30256b98611ff3aa672e1c840667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e09b7746e56649417801951fb1c8ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317c7a0cb8610b402e61883aa71cd1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b0314e2c57bd08b333c950f49f1a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac12c65dcf6f40673141f00637e2c2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3e8ba59be20cd7a8b6264642c25c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6be1d7bc7d9d58a8ac79602a2c09073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8dbaa276472db64116a2820af214c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597e394b328d956caa77c2646f8571e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2320c7038d7593d076daa2e4965f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28756aae1de5182d3f8c727f65e903ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dbea3bb67ab025c0d6c9724a0f30278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999b8a950f91db8c11267c47866222979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895300faad31b1b35de092c8d1f860980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0632ed7f1d6e56a8578c8acde9f94981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5d92d528894d92bc58aaa3733bcea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13887f29497533d90b0f11e874bfca9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfb663800932696688e6779cb6c12684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fa76df1c4d1c69738aa5c458e4b9885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c9daab0c4337befcafb72c1af2b5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fbb57329e3e13dd05762ce7caf87f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1e8244e18879edfbd9e8d320e890788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2f1fb9c944dcf89950a5d66cce8e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e3c67511e239f2c45c2d566f860ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1147837c63b1b503520f9326c3bdf3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a227aa5d8cf712ce84bf4e486a96df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcd775a84d50052067854f02cebce193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24513269bf9bde2bf719b791f104cf8f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c207f6a33c17d3eb2e7ab4f50394c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2aa0c0b68931e6f2e89875a380d3996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96473c809f7acb8dacc5d0c095471e4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7479ff8ef0983bafe685ca6650c4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9661d2e5c4438830b9d7320eaa70ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aafe8dac76223e1f5c2fcc2f09bf41100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc5acee936cc67e08442f5a6488230101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98571765081d30544c14cb0a17a111f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128d0fe3b07e755e9269cc76ca656b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463906a957de2ac660559cfa630a684f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37e2a221ea2f2293f19b71a05ce485105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e2fed6049322c7a356d2ea863229c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a454dab1d550e80c9044e02f50ab5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b76ec860ab1db9327281e9d94e626108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178146426dfb353d46a4f41b903ed3aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a411dc9186ba6a131b24e155370b271110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d97a20f97cb2444446e6c1f1a58b85111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acababa0cc8d6a75b81c094d244274112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df903ace8611ff1f545857cd8780b6d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e269cd0680eb5d8e82fea1567f09f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c34b8a441652c8b1b033f8a90b129115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebe03c7c993979fee1a8309b1f9ceb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ba2c82cbc548c0d6d1b59778ed06d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3137a8f454be63f86999c423251f20b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52da8f040392968bbca5f475a8619db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109af1591a426bc01377d23147ed80ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176345d0569ab5668a5c927e6193c59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b3edbaf789d989718fdad0a5cf9fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce815e8bca0f34bcf12533b988869b0f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194d2555e13ed2784b1d58d3188c8f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c3197e071960555da99fc68b5c45c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356536a14b04d1aa57cc254e1a32064e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc7f589a31ed7a76d4929603b493d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99eab9c8bc420f4758f2f2536c1a72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752bdf30cb48e67a53df1710f28fe84129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b6d871a36de987f6e8251cb590b8b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf549fb5535c5500c9c1e8351f43c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c11ea57370f0fdf806fd245490eb79132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f05f733b842505ce64837e02c4eb84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0b585f381f8e4d4de9b4a8eed87ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718268feeb1feb5673c38d8b6561527135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d5824f4ebd8f769d9bea7a3a39693136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779c2605ed2bffd86b7e51353321ec3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82495526fdd00a7b7f3e9b5520882d54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d0e3e9429be591cc562fb3b84b590139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09f6254500dca0751a7a6fdf63252d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9035e5a54974a8b5ed7389811b48c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5245672dab462bc34b4ee035cd892142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8173f5553fe47f4871427d8d579486d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cac91e261d37e0bc2dc1aff8a054d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617702da0900ee998a5a2819fa77006a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2f9adeacf3ea9e7b7ca2c08376945146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9e87f957ef536f82fc576c630ab39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79b329a85c6c2fb693f4be95313d36148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d80e4d2b82dad14469455606ed1772149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6eed061e7abd75659bc833a368e6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18ccf77accd94774d9ce1c0e738f89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad294c4259ff89536903630a47744e4b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa956b092cf92d2b6fdb2e9e8fb6734153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b11d155ee6a2cc33457393185cd716154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>