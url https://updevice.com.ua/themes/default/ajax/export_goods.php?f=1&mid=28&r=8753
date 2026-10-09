--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07086e5d8a6a1538e4f58238acf1e11b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f705eedd3a9ccc817bc032abcc535a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3f805b2eef371c0bdce4fad5b76973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e983a31dda5fa0c8fbabb3e2040820f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6ea8fc90ffd5ccd59c892fe0c6ce55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa06bafaee7a634b6a937fe9ec6668e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f9b79f7a5c48e85d866a86cac14aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66627bf8a9cde4c8b759936ee5d70ce18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabc323219819091cc26374341442fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278fff888675d336032478476447feb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d88fffa88bbdb14253671298b202411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817894cf035ed4ab314cb5f13ac5754212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5a0a1b16d3560fd82ad519cf10a8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740454e7307c42c4ab4d636110d347b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8425cd6c039ad7203b83ef27cfe0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ed0ca2284c9b5481fa9005b16a62b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a0571b3eb0c96d5055713e74e8fc717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71671bb9f1d87a4fa8d0f972b9c878a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875949b22d2cec091c4af036121cf58d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d82e1d2e8d14bca5c3243913488a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2e8d77375ca4ddd063510ec68aed421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c80911d9d8557fbc2578952d227d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b85ac5ee00dd47f53ee53a41068a4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d38ab63a1d30fe6680fd3c3133b3c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b9896ac4ec6871837cc0c2df960de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcf0eeb567050c7eb05152f610068726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19ab645faf807cac0c99006121bef927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ee34c0cb2bf651c510d247bb00efe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795c7ce0528de0cc67e0094fe8f67da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f116289ef3b6b03161745b6a6ab51bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f6461b15ac2f21aaf6efa00fcc1e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3a9ff4286488188904c00f1d97bb932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424e743375ceb1742baa65d08ffc12533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357cfe33430f77abf238190c251db7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924ab3e10802957bf234d6eddf6e3a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4794ae9a6810d62ea3a4cb44ea94eb036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e7c0730833371618a5c5c2da73b1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0617885f16f7348f24ba62c2fa45a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccfafec2199152437687814edf27f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a241a85534b547958ca06b2ca21c2a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d93ce7896eb3115d9c781b1a06a36f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383443cf1547dbcbdf1b563a51006a1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd4bcdcc8dec45a21b4047f9814ebb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc6fd537a99a97e9065a859e9b801144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b19b11da2871c56bb9bfa7c0b68f1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5e693a87d53408cb8679a6f3d2b5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09570985a5efeffcde7be5f8b54b3eba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aae2cca46dbc28f79f8bea1177634b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb90510e016b05155f41930f03e88049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245b596eba26c10eb8b7eb9a97d3e0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9c719dd9903f57213b7901ba479d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646b5e467f800b625ba690997600fb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3aaf6faee31c3bac3b2a4aec0d74553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd39fba8827b46de8591f0ab02b1bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e7d5343413c51aac1d51e4c9508f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7755072dbe6cd0976daf3dbc8cffd656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899075f7906f438e7edbd4941ad2f0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9d85a11a255141f43122fa14f644a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6d51c09369f6dbf11e657c5bde85f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea4ff547e2c29374bef46750b590e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd4c875f647315353a90330ab2e38361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb5e2a14f7f4f69577b1349f8f42cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfd142971d99cf112c33476a1714a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c12ea818f45df687d5c4464732346964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7c1292ef1130261e2135e3bdffd9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dfd50286d4bf628debeba9bbb0c9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9247765203d0b284b257c3e3b0140c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5005ba48b5b74969f9ac39a220211168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03c9c96d9461260738491a26284d3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5a79fc2fa7468f2ca7b35964a99eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090701a5ff2cab68345109a3f5aa935a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7250482763a3913a379360a0402e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f57e5485607a6185bc2f6205a49a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0934fe3d60e2957acfdd6a9257564d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6430589f65ae6d6096b8f2333d5d9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbefd201f346b942274f45b7982eb476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ded265e899f027a27cce061a83b1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeacae015a006ddca2e96dde1beb28378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02fbd78dc9bb5e70333806e6e4f06c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea461439066e939ab3929d2038f830eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a564a565f477c1e88c9278b8748a47681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa1fd54300bb5b17827af655768f7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab095d9a2ca5f130190e4a48a5b62483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83f73c832d2678b9d9f570cfca1ed384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7e06713a49a6e869e257e5298182a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69d63c70833a5a21ee1702343804e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc27fc5b514688a82b49a9f6a8ec5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a25418e364c7eb22b25a5f1f6b078088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3057e1365805aae64d7eff9213c0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d054570fa89b1e1d7340c55d3f5251290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54bea7681cb64f0bf83d6add50104b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cfd85518a657f5af286877f93db4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa183dbcc47ae52dea31ba46bc4a9b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224e96d6744dd74c24e00d8103ab72794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503d94f9a2dacedb132973d572fe77095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05345af6b9621058abf393c1cedffae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53a0ae28ec9af621682be50ffb215097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28accf1a0060bc658415dda99adec798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2120cdd14d94e253df695e3452e1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b290dc15dcf4379fd31645c0e3810a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ecb21a54f4fdb0cb4840b9b4f08e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb1ab402188c0a47041b1abed77605102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf58f21b2a2cbffa9c9b45a43c523d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581a9a69f28620ce35d90036baa2344104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fb5c4938341bec42ddd669c7e7cc1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06451f5001fe4fcad745fa5ac5d3b4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbf4753dd77492e75387d883af26b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a33f298c6d6b2de8c7921f280b160d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d7cd7889ebaa93a913381c76e7df6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e103e4ddd307d73022ee213b78728b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6928bc076652d1ba0eed8ecad9cdcb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798f071f00a285642ce0803e6747354112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad31920211e24e0549eb057d669d38113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7086ffda743cb1c4fa2bc71b5d78c41114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b14208ae3b1193c28482ab50ccabd2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631668e7d4126bc63d938300ea91abb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3698d5b71a6aaa0ea2eceb6b25cec7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bfedb1a53d3213e63dcee16b717ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05be1e79ad96bf965712992d5ef7ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46db7e3df66cbf6a24b2175935aeaaa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d140e595261fce17b7e81808b611e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3135a611db334f94cd88e6462bfc9db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bb849537c473841d544b9cdd889c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178fc0127b679eae4e59755498cc50d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc43a4352e4fb159edf2e5600b7b0bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b19aa2b506affdb1c37526080b0a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9134e3030c76c8a64a397d6c5352a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2104d059bec6fcbc658b00a2c42c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a13f9a8f70b5e6c16a276e3acd4a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f359c16955dd1d3f8b4ea09811372c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75530a1d35f2de9426bf4f44acb9b48c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aac87445a6c82cf8581d303b1156b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc5cea6563b031bd8490bc57e0cd83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dee54b92c61ca1274311704abe74f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921cb0d2ec7094bb199ba4659963746135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1920e93b9dfe00f3df813931ece89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469657dfb72d76ad0d16bb8b1df3d3b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb70bad13ad09f02ddf28ac56d7eba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df24170c70bf3ae87f89a3072089ff8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863887cd483581b4b16da95164957980140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23fa5841159ca3bf8c5749c38009b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae969c2729148a060b936b53a79d5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb89764cfcb760970fd6ae0c7ee249a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfb2ef00566f357745c930f1bf50f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc09e19a70b20be19c7a16a8b301a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d3710e3b712af2158e0f215a6aa0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b2bd362c85386ee556dff1db4207b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15b4e184e144a1fa880fb2bcef3051148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c866dee9db112f6793eb0859a3e740c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ab32c89744a5ac94680c4d4b7e8c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac81fe7d7418f0c899e4259f193b275151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6546350a485866523a7c4aca03211f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dad627c255b247a2ba204279c8eb19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e7f79009c640d40a89213fa24125b154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded8c74042cf20b73fcc1c8c10d98621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35de79364807978b3044fb2d4607892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196602d454a1272061810335c9bab8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfa1eb6d58b01d7144915ca21f11874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954879fdb0ff637885c3856997ba521c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9138025cbbce2ead028c3c1082fcd566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b1436d41f17c721ca3961c51cc3967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937270460077bd7a513dd4a36fa38e318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee4937350c1d8dab9add78e66a36c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3f96ec8e1090e932acd6ded13308710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd397543e3fdc13a10e0775ae80a1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0e179ebdc5741e72ab8f181766dc112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54cf1bc06d6c8f5667872167cc8fb113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71d2ed15bc5c0e3dcfb9a6e82e3c5e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bcbe92878748801f9620ed55c123e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafa48604ff0a45e2932fa61ad8523b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e775264a3f96fab033f744c7e0d3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f8ccd1d87bf95cf0a7d24a77ae8e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495831b3adf6977a466ce8e307e851d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed1b100ff1b03607c6d6e9024400da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19e181174a103c448103446c2f896b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907de5c1826753f13072963eb844baf422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d117704a12879255c8d3c0d23d9010823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bc559bf66f4ad2339180abe9ac84224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59598e6bff2b62c0a41adac58945f38125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c8c91809f131458e7b1fff5da671526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f712e1c4b0c6431a658e44f8e860e4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69507c1cacdf51d8796269332d5d2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf6af0d53e3d880f1bbf872ddbcc1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e31abdb25fe76e6ae19235836d650230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17c2c970d6c709b024de27c7e0e69731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8ed7e025a25f9e36dcbb46bbad0c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc391c64db884fc38986a5ca201376233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7a0ddc9290519c1b4a5dc8ad0f33934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca59942accf03e879c1e916bb493d2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fa8b505cc9cb9a9bd6de1353a8b4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba6f3565fa2d794e965fda1c40dd5537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa087349fc85458ab619f11563367f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dd16a57749055fc08c6c57dd02bfa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a01835bc125a648874eb5f657734340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e9f23467bf6c5922fc87c1da5312d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795750ab0b58e894ce0bd35d015c95fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61189ded0df796e48cc04ba65062a42943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c601c27fd3f753ce647dce4c3b078744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44df0c74034e0d15305eab1aa6c7ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429a150c5e30337c789c76f3c5220a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1222b4490e6724198b42fe0013a09ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e1e58f8294c7767378c14f01b303c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a5fa2cde4f63e51838eaeeb98af7949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51487316fb2d0f75c45aaa51b44f8b6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9861cae4d37c3257d591a8a8939ddbf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bf9873c806b85d449e2e0849a6ec052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e7789e7fcdb2d9e56cecb26dc257953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c9e5c669e7272b52bfe944d97647054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807ae586b9400f679c0eb58b1d0171b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069425fc9051fb713cb150a343be19056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb269dcb7bfe6ee2356e1268cd740b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354c7d83d05ac09e1aab7288cb2c21c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d2bae1ecec90f9ad995ecf2cb813b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e991af8b4311d0775a5af9bf343b3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439dc2b573ff821c728b8736db2c7ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daed9d0766d323bdb34216b06f7d1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e582e015e8cb3437343cbc4f89ef663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80841a893134b4abd91fe265e83ed4bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feda1a554d4c8d33a8f20fdb2cfd4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893466ddbf94b4f6dc4a526cb325f5fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2f54fe284a4d2c6943cc935a8f70267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcd2971aeab1c4de099681a6e8f33168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd61c980495dda5f474723ea16b7eeb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52366b51fcbfdf8ee8e1ccfb175536e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbc5b14348fcf346cb55db9531866a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdd6a7ce1930a60a17803c737c71b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad8389a743e420e266607f50ad327273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4d026b4dc5d88c0bccb2e25c1c3a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5d2bfd7ddb878ca6a5a1170a127c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dd126ec8ac4f47e6584e9dffb5a3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677bf80d388e179fe7c2fa84b01eaf477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1a38a1fcd53d06aa6e552c3242ebe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19422784fc6f836dc9947c09d395694c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cb1dbf35149d33ecdcd799b493ca380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeec70299e538355e6c43cb8c8c1f5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b619642ae8a9f080113f9f5e06f13582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91336dfb10da1a501c9097411a2004f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26190f72b47761e18e81dd42a33cac2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff94cd4dac605be3af0830fbb818b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd8d5b4a1077d487b52a83aeefab4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c634cbba552bfdfb0e5aba904f2280087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d249745071246f56c7ad6b8da9104788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55a56b6659ed72327045a585fab98289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0f0b7ef0124df98255dd4cdeae78790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1598c10899c22bf4aa8ce433947a7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec57012b7ba5cb457049fc0879bee692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa5ed3e114ef0768f26cef8f32150293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b67995274ffb692c849eb6b1c00f7194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b143fdab045a1e079a917828ab90a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306bc125c605ec3694e36a9b20cb2d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24516024e86d9e1f973bd969ee55fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158f3b3fe14c3ea54784115320f240998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1ba2fca9d4adbb3b5714f4e127a7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab311dcd3c8c4637129a0ef1bf501c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e276c61f1c849b69244222ba5dc5431101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f6995aeff1bc1ae47a9dbc5020ea1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1848051d5646ce1da921e29d5584fa2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a7bc2a48e879084200f5ada70bbd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15a363aa0b90f609941005b7431d76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f7d6f0362e344db99ff5eea48521d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4b273abe409b28d2573defa75bd01107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b661f6d52ee19860dd9b19e0a468ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21959607762a4669544a38188c24448f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c00fb873703d2404c1e67a7f29dc3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924169af5bc6509e3d91b71fc609324111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db706deba92a88dfeb9e743dd2c07b07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dabb4adefafeada2938d929cce61c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f5da024a2693878911ac7f7139bfd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98de77bbea9eb2e9050e027e66f3017115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a6701d2135f6adc82f6ccf4387fc0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2914454ee5003f16e847ed73f477453117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc732cf7d5951f598003fce33f86ac48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697742ff971ddef6407413205be6a8dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bb2defc76feafaefe91beb2a15c76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fbed2b0c817e62adf77acf47298cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d87f2d61cc4b09a26ae033693770b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24420c92cffaf74a9b4fa3d3a426a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292b03f0b8e84da92adedd77308e773124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f71d75a0c05273010dcdf9197e272125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbbf129a593355baeb3173ec55345f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83872de4125a642ad68dd9b3bd413f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65ed75f152771ec543250c048c4593128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dce63fe153ea915e6b7887965f047129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240defc67796a8f0cd23ec52417459cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d03d5c783e8535e60511db108e849131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f704273848048e1cfb93ec946cd838132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dabec711fcbd089e44e9373b7ab9a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705fc4606adc4fed72af65dd468abe5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a75e512be3f532e305c0ece443973135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4b65ebf1ad5eb0b7827f1396facc2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20fe2cbd62bcd3eb9527bfce6df1bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41250accdb60fdf10b74bd75324af7a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be984ed41f8079d69e6e8264ea43aafd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c1d4de8efbfceb904ba9e01e9c3d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460495148c88dd73f770fb940baa8ef9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4e419f4caf136f4f80dfb8ed8c043142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a562ac4cca9d11ce2a76c7f5c166c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06abdb531d4402cfadd6b37f34e3996144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7338c6f4f2b67d35707c4ab958b97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a128faa40395506c744a05ad147e63d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecd1b93a4c07683f054687cbe19d8f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829949179606c1ac5618c51216f0519148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d24cb949745526294246674cbddd89149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef08e96c018badc039035a6b8800fe7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3f92d8d36075ce3d8873d7253a118151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e0850f9bb82384af1b87924c55b46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a662b7cd725b56714034f0d8e7c70d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46de868b5783f522b350006f24ab467154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>