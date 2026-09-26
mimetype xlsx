--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8184beb8754c120418365d824c9b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13387450661b4a8c4c4d0e8f6dfaf2cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb38160cb2e1c4f87a70355b0e5bd553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb1f17138b0094ae7143f02cbc60d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253bd9e1e9da9297c47951435242d075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588da76afa1eed7c6833a138fd3fdb06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ccb7168571a828c297a68697985b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f9b1a82fd7038b6c9cd2853bb742d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a80aad155feb02667de2bf3faf1469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffa4e3a04f518d48c5fc6eecc60edd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28850c92aada6bbe48881e9eb6436f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7740f212c42d1078a374c3123e7877d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605abeb8bdd85d65155b0c329a1b2db313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d62723c91837a6ee1e72e1eb4170bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cb14f71add7f64e3d332b9f2475ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc83e3091dcd12532632efac613f8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cf1ece06b4bc291ace52f0c956cc917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4df7052b6f8138c6023e041330484218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b40992b9ee1460d4edb88938ce99f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2221d14c55ac37590d934d8e54b5a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d8fc9b35365a6b723aeb32cec65e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1aa11cafac20b521d71bd6fe17b6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d37cf02136818cb428928f1fc781423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c9aa304dd7ad74d80a1f2ae89161d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f37a4296b72ff281eef62e5b8e4e3225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273639d0a616c21a4401326eb3b4fb6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbe24b71a7a26274a75bb78c163b4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057a9e9b49c38e2b6a9a6813244c55d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c27e1d7cb02fbe4e434e5ec6dcb59229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b4cbf4c10a6f3d42026a445bc18da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e2d643dd1e9305a8d118a941335fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddad3f2a4c2fa83ac21095d0d265a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c8d727afc41d3a25983ec41527cec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c03c2f55c79b8d11b6df411f529a9e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca765ed7907793a2097eafec064d3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfe6a3aa07c9ef8ba6e08f568aed9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203321967e835fd3cf86dd40ce4e7e2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477066f788aa4132446480bc874cac138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eda78b6d12c8e19ce19491fbc8650039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf8538af5a6145b8a36a3e6f47ff4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300927ffec0d8dfd9839e3b310aa3e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94ee4a413d1ae6a874e00817760ea642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7701b209e336155c4ec14b3b15c2c6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8701366e0e2fae4576497afb2d4f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cbc6bb9a6946b00d4625f8c20900345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3223cc0f2a58c92c566a537d16101246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a7a64074a6596802aa4e361ff469d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598d8977c117f415b99f9b45e3e7fcc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9350e9d1c10b32f186428543d961f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17a2cdaf5780c32ee68955373b031b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efa13907f51648251cd0c186bf137751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65ce36b8d9fec788e220f079cf37e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dff94c1233826c61ac1ee79b7fc9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e58f8093aee95e549db792ae4ca7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd286a1edc4a80068fb7aab7f31fa3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce047b7b040fbbb2ae4efa63326b64956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf226c70cce98c7d48f3ab80a63159657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422052ef592fc7b0e65a0e554d5c1b8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c38886fb9d8c74c9e5683796b26cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38166ea35b1345dfca7d5251aa6f2e5760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95118ee968f6b847275acbc8cbed4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586ea2939396d25e4776909a01712b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de174db4cb30679a3130c104c31c3aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed66d81de61c9dc00d0dc53ad236a3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2fb4668b00e7b54a00f5a4e96660865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2915bb85c09549fa8250e19b0173c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1811bb6bef01c5918ceeddb4e225f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895962d8c4da0a81971059739bf744ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664d22b021007fcb4e05f4cb8c59e0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582360ab8543e1da5db56d03fd1a85e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6f3b84a8ae7a294e6394ee23373c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f997d1d866b5053a8c3cc5fd66e3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e046cafb40b6588776d2e07da15d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfeee300b75e33028ce0765aae9f7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346a4e0d59a6a0a95b22196c816af1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7a50af8a076abaff784bc25fb8f6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5fa208d79727e8117824c9829791f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eaa25f9347e83315a344cd9ae32a8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63046c67f85b3f9999542e9bf071d28179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59df6342c1faaead103e0fb532f4c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc02d6b0bb7318c8fc3d4f5a2a83fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25752111b9903a1a6166a82f2e04baf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db71b6430b6dd547b00c62ccd62d2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6015ffd0041145969dd03093b86c0584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db50b4cf862df4cea22a46cf50056ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741204ec5700d01f880d89e1046b1f5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21fbc78d84d6ea3f3808192f64285087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b32ba2f3d79449529e18a00a88d7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079044b8242db6cb72f9f483413bd7f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595e362988bc18cab375a37946165a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf495ff1fabc5aea06b520904c8c7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e809c0dd0e11c289b7fbb9852cb2c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5659c899729df4d891ca162fccca1a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00923849a21e932ed128bb8f9185173494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997760a489a124044c9a09f914dd73ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614e403795c7fc8115e8b0de518f37096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630980dde6d58ea163acddf91dd8e16397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e210a812e9c5bfd9ed20cfb8f8b06af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e87ce75cf405f657faea85b716e8ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ded779d350a4ae4f3a5d655bf4a488100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f454e50d9abda0aae482464a4953fb2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f3cbef7d24781592fdabc99a72fc3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5426c778272c0e7c7b95f7c51ce250103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74d045e0dfffd319ce799cb7f418b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed58d7da5c62631faad2fe88e9f555105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fca15187946c64efded7717b343cf9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149fd32d0e1c43c04f5b7028c91d68e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b81b51cdd8aa5a46ab6b24873f5f02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d59a63d89c13a925b047d668e4aa2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b58b70d024bac523d9c3cf475f679110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ca18d226abf407ab94f3832b9dda8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212276f34ac05079e0948dabec00fa99112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631e717de3863b7a59c6a3fb38880ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0c10ca131c7e3ae6c66c46b03f33a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62aaf37d868722fe03bbbe4053a484115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ee3c9fc632832644d6173b01ea6c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2f241945b437231f822d399dc76f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32746fd5f7e4378b344490aa84e77bcf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add98495c19e5ec0f837e0c91d75d502119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5cc292bff62a0c34461d74323722a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ad51dd541d323ddef23231fce8501121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd32bf75f2663c18f9cdff30670a44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656eca3bdf2d0eb0a6d01ba6fc2392a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc5a15acd229172a6d2bef6dd58a8b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddd2532a86de531c515f10e6135936125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d789254f5856c0bbcf1650bd6c98d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dedb2e3c3d66f29d0393314d37efb7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ade15df2df45c40b934716d62d4e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94548dad9cb10c67f0c531774cdbb6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee1f9e8a6e16cc2176c6c03d52477a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58373dc2c2593479dc83d66170bcc1f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198dda910b4c5e13bb6b562a50e848a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bd577c4415c3ed921b098328db6cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd90cf0a5de9d68a3c7c1a2fe0c04b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d065a8b06699bed246f28cb1e4df9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2951f16d03a16d1ecfa2584a13dee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9466b8ad20309e9937dee29d83d270d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60c99388ee1d8eadb7857e157968d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d7904580524503c459b922be4459d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2f24fa8110e5829b12685b589fe6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efef36208150545cf161ba6d44d2c90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63001a30470a4f9635a54c4e7428003b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921b624c804dda0f20e5502c0d75f66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6656556c5eaf6a3cc442e4c486e9b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0e4a91e5075eb2daa878acab613db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b365660b6701b5e72ee28c3d47cb69c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c8332a96fc06d71cc428828f61b12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce0bfe3b166ad540ac79aa60ec7426148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874b2fc659c1bf923b8f742a901eca8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb2d4bcd712b0c0edb55c8e5d79265150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd75024939ad287382db7ea4e19b4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c007de834881466a751ddb49cf04f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd8d1bb995e417a3a101cee233986c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b83572d5f7e78481988f55b1314e3b154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e1b843fa0121dca75f7967a99af891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46873dd7be1749980944465cea3742772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d4bc970fdc6746b421c5dc94498273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74588c99207b8753707526524f5fa54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6247f1677715e612f4d20c4401650c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef415ccbf1f944d3f76d69bb96a3dea46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a0989c6f0b10b25187bd3053ea20f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f0db17a811eaf9d4c9a9eb2dec3518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505b5ccd39c9c3ab046ca9e31cf75be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f54db60c11e32f768a63f8775688d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f8f0e0bfa6485e397a0fe7fb9b29e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b555aa9f9b15558feb1cff0ced1e82012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92febe7288e6b291b137ba77215ed2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fdd3f90940f3e360e04e40fab4c4314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0c2c23ac6513590584b9908f4808d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81372f7b1d4250ec255e3d97e64ed03116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b8855bb5e5a25c818a10cdbcc379e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b9bb1fab3867e854c92571758acd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214d6ca02481322616595f240a5df5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d25e13e04330f68ba7844625b8fe520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8b0746b36ffbbd92db2764e11598321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725401aa169c7399ffe99965aba38be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac2bd0a07984df2c5631ebdeda450323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663ced5984148e63cc5a1ae7aa5edbd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e8d269f3ba36b2f5fc9a6a206375d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ae925e59798093178d314423bb3cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebe13d53d4929b0f8e4a7b156d5ca127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d1c4d572880469c231506c212194128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb98fd66d07eb110e72a882596b6c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01135eb5b066509fd83e0039de0a26da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f8438050825d559e958d5535396f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e483d409a2efee788921c63d9839aa132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e34903aea604796b1abd5d1551747c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb9e1b7fbc079e65cb5b0f5468bc0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2e455bf1d41e8f7048e5e5c3146b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32056ec7b6d97c2a0eea8012b3f4a64936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605b45d558b58dd34eda14ca727440937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4437dbe1edb3477e2ad7fbf3ec811d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192e8a06168a34759974c702e55ed0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b5693de19bc41359ae1db340b761540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbfb925388565f98ecc1712d32b7cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479e24e4f19f306b6702bdda690543c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da2b6d4d32a766b44cab14c518112043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499e4cf32565567a4ba0c2f8cc38a9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebe19fd7cb94ea2c70582c4ce8cf7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcab3110354891c1bc736e7402b176c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6332def33d9f496f65276318d740f4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552919dc039787eb79ff77c068e4bb4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882f8de8fe45a7f796bd8b239dba08b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedd1975a86e685764389209cb2851650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfacd8ae58b3619d7f36a7364039d2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8355d24a6119aaf3d15e64057f72ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65df61a74c984c903fe66e243fda3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43778c3e111fec936f271d00ee6f0aa954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff834093328ec078c1a3574c39a28fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670515b838aac2824fa309dc9df4666056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43256ea19292cbf7141e761e7b1ebc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4383512a0faa0d57cf331a488378358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9694b867e868c1766c79bfb0a981dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c72156fca2368435d4ef10694ad81360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2d6f5762c4ba5f528fd6b3c83d41b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5e2c19c754dfab36180a33d107f6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318c816b834d79d90fe932467059f5f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cbd573d9d61a051eeb93b357f5a7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb5b35d21ff3319ab63df882211b0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bffb374b888198efa09f624745f93c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fc02af259b051f94ac9841ac0676267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498504d66fe0e65d0416f06e0744142068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd04b810f1be066164781e6e6012e7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7151049e01bddcb09193b15a452591d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19350f4e2ddfca83a7473abf473ccdb871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43124def80f3b71de1f131d2e53f7c0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ccc16d494a680ad27eaa2cf5599a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb1f26a1c4a9aeb5f9c7c863d57ea574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd076b0f72a3f4bb41ce44ee9e2b796a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769206433125bf4f964a4eb4a19331576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3f5aaefe0a2c9d6ef07504b0e23aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f89f8df5f45932824fd6ef8e35d3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76858d170c7231174386d9aeff23c58479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05e68d079344940ef457b0bbf6f68c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4afb0b4f1ed9f979348a01007a144681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2491b1d44f95ebb67178a08e9d877182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c01f975e826e885c33951ed97c61d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11781c0b6b579d180fdd1caa2507094784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba00b9cd6ee2fd606cbea889723906585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ecaf220194f485b3b056f58a5a2f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbc08ce767ed40f638a8f43e92947087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ae7a52b084c57ce04d28b1d98d20f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7e893e26b8c03de7573f1628eef2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77dffa9cc9efc4fdda3346acd572c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcfd385d98136fd4bf6e39979b5b8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c2fcb937c2b0bdf7472bfce60ab6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b754b0806e3d8885075b7a6b4aae4f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0ca2dc8fedd1179180ce659a3d8fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f421481926690dea16ec0abd75f85ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b5df4eebf6e39cd7cacc511dd9c1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28aa1198a0f1e690efc708c95a4ff697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813197219a487d842d41cc980720d1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab48e2976c53234831d7df4467302599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099e4406a14b4d7a749ad465265fa45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1ebd038dc60ff44704e0cd278d38e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86716e02d386af0859868b7cc142d849102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565ad406c728c778a1753bfed0eb9b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8c5e3d549ac37b27a858fb5701504104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0ebce56963942f8e792a8fa8b685e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551a077794503f166830a7ac948e3f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9541e7fac98019b1e017b8adf3fc5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7689e2dc9c597f5843945bfad0baada108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95b242f95092deeb44b31ad8223ddf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbfd545a9700ad021d7229371d49ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebd80d99ad92ee316c936dc630d3ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abe7d106943a4d531a2eabeca3047d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431196f71b6e3905abed1b594a91f77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc1acb3f42c139f11b726ee61f9586114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716ef1a982468c7cbafef8cdb44fb9c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459bcae204136b5d89a442980bda11c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328b9651ec6dfae23c719ce7bf474f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f73abaa9edd291bba4800704d9d18d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43546f23c370c684e13a285827a9c43f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead083724a9d27c2310a740a3b4a8e31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc1da424eca313d428e3a18e701c35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d37bbdf6fd0f98880e798170c9ba61122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673e8218087277231b66811b9802617123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a25b13857661c9dc68643163df07d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6db7786214c09bea6275c99b028ac7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575113c1bb70bce23a36d784f790c3e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf9ead1f784bb4fb9f922e43b62756127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da78b315d2f23064952af366fedb4b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84974373a78589664df1f5c9df838d66129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258689bf23f6896c69800a83db31c79f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff04f50987792e174fd3e6c1ebd17b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c46ff43e337e47ae99ccd47ae813b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d892e2a1d090e6e8d7ad24d064cf35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70995ba9bddf88f775d1114548c84a6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12736f02aa7ed15209388f18a123b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69857b7c48b124799a838dd632fdd844136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85348793d7912cc5174e91589caa2218137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764b539ffac85daa0a4b2666f34058d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99b201409086f6210156233322f2d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74d611a3cf16e050fdd9a07fac39f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32367afc7e9c977ba35110b57dc3062141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426e589d1e83455f4d3a2fc5af1edb5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19389c9da42ea1ff42de7f45ea7a61143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be087cada95806e13ed8fb186ecedc0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20f70b81aadeb1264663ef603d886a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6678d322c43cad93ee1669be22537c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e04eadd6a20f097d4de69c6ad201b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec97090b52e61464a42ab43d922d9c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b13810463615804447323241278ff3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae5edb9215c4e6e7191eb49adec1e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd4539ae6b97b38430e57526b719d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba193d1881c26db3f1ee3f3002be664152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04029272c38393b0a77dd4ba07a5ed43153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e704c23bbe1ae74e7b86c8de008ae154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>