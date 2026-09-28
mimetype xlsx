--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0628ff91976a03aa3dfa515c0e9af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebedf36fb9349b4b31a77ad160d74b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae2eb00b42d499c8cdf2d4e03ced353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91059b5e75a24b5fa158be43962e9f0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315b3b36bb3ae335ed22129fe93983b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece17a32393c21943a6d9fe2684b0dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398c6f6abe7728aaa75e13a37c16f1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f940ed736539e7d6641fd39c1a60468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de418d16e43f5de68fcacdd9f5ffdc859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1824161059afa586c795d8ad18cf810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be420b02d824c2ac125848eeacbc1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bf39cf20a87d879d3f5f5445b78f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a71de9c7c9b5fcb9237627af0140513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7722fb4abb12801b67f7d265f9f2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8c1f633a961b3c01aa995aa16ce7515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548df7e541e3cd909416c3200afcaee916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cbe488567d07f9372a53e22c85d8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cd51f24c74cd1b7fef0becb82ce1018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7184ef52d8358ba574e802d386d9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48c55c0d7df778a79e828abfe306d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ad83afc155f26f97f57cb26062b7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8605878412390a3ad0b7dfdec7df122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c88c88fb8f529e08c4e2687662dce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d1adfadfee6c94272abdc9bab95e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0725e60e674fd69fa4ab701acdfa79925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0683eac45551b29477a4b926bd9aeaa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3722b22b4582ac0c23a7a17d7420627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0d1745c883ae8f1c4abfd671310a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a912fc4db635b38ba8c14ae42ea71a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fa471396884b8b79a9b03263b106330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a16c9199b11120eefaa9810230a2d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d7083ba8a13c318b95817a14dbff232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fc963cd34c0184d28e356aa54ce6833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3fb2c254f3ec9184ed1d640b19c3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13ef6c7a8096f6c58b2cd45d67e28735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785bed18b46aeda5b97cf904413be2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1f2683c4bac275910c9ee1875ce5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6f40123bfc42636f045dc4c44300438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ceae970c5a856f03b3cb3bff0235f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ce4515359af576c748b7831d437a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5e68788df0becb221b98e03120c2841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd6fe80ea926a91ab244070712e45642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f06ea6f285892028a3ae1f3cfce3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef87184b03cf0c847b371912da124744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957e5e0e362f80bc729d5ff1b575db745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ab9fbe2c2b8fcfe97d511a2a48f6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fcf27efadb477c7e936a5357102b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549608453bad72fe1fb7106f5bdea5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901b9da7e2acaa35e335be67921341949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53abf4445bc87f7cfa2d9991453eb550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1f3564d93f02538d32c63b25ade4551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3adfbe476e274abbc23ff0e2e154c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a3bd39ca09c660a72b8ec10b0c41453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01203b586385daa6ddc8e5ac38da3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58d7c12ee87055542e05581046d2ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629a40004785e14364a33aec8b0257856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025e40db03c39920f91f2bf8826d55057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128eeae1eb927922331691e8823057b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e43c461311aa6954066b8b1bddf3a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1cad70c5cf2815d3591c59737b97d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5835564c21ee55fe2d7dcd5e47bf9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21eab53803ec9731fb827d53d02fe1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9183855cc727b394cd51fc2f47234b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7331af2b269f7444147f614a27611064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f27fb51e6eb182e3df1d6fd7fd799065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147ebe410c6250164c576b7f163a0fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04020ef64a4c727358df60f62b5232367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ddf23c2e1c02e286c15d8ffdc53a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13d7a1a6d09b427368b2084c80eaab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8643c35a941d3b3155f63a4e4bdcead70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1feb61d868ab37681d34412b9173671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd61f6316966d7cd6203eb0046e80b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434bc7a24671b1655e971fb82dbfc5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd856e9aca3677e7d988cbb6bb2648474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289b600444b7cdc1ca95692ca6a816375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667455375eeea1a8b60cfde360539ac976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd475b2810eade37b029499a07ecdc177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93893116d6fb1fe779d5eabbacdcb75978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3e0d3217b6792616acef1af2ad3a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f370994a2ad7b750c5a0ae5cc30c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f4d9ff8230777f6bbfbefe8a4b6ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea890febebd44ed6e2db8b242942cc482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251e6e6097a2a7893aa9fbf0684a3c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cf86c3da43a96d241645ddc7d1ba384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ef316fc026fa19508e724c67daed685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ee0541f4ecc39729551462cffa39c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb651ecd8275b7ec4cf17a1bf06ba287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5826205348d7c8f799cc31800bd70188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e650f230248554a477f873fcb1d94389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b975063de16124a1821adf57bcdc24590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007344151053ec20dc60a212e34359b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8a9761c2f8d64197d8bcdc2613b1d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07a2ba91faab3fcd20c452531b293593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7960c072160b8bb943e627ad86152c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ef856890b4ec394c778695a16534795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557cc21736fcc1dc303450232cf073696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a0e9352e4560302a4f442b6da90a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04455534d7c3796ec9fa774bebbcbb098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fadde7bce4daefa47cb370cf573a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143199f15e3e19caddfbcde6a7efc02100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d36841f18677c5ebc6fe384de67f1d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14938e0ccd3146b0298d23f1ec6af4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88087e2da628b10ea122502fd899aec0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe30cf7f02ba4a152858bd6cdaa295104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c963835a5be77571be81daf9bb0843c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306a163f91bf3b36b514501b15da1de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c9ff9ca5be13a82ec1d1e93d290c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26d6134090ce710ed3549852ac124f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e01bca2232ea8bba5ab1fc32b3dd0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ead9cf9670897795fda5aaeca27ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d2c14fb325ec4f04516c69cac35c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7a37bb4651a97f167c7a37ece0db8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e66b9dffcf2c86eddf89665881e022113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac7ac4ae48502064eaeadd045ecf1b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289977ec89ddc9133725e0a1045d833115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552386e12bcf1bb270b34eb7b48b6ae6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31f05ae2fb58122f25970767159609117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb03c5e04bc983e15e0daf74360908a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a76145c9afb9597b4b67770e8623d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395318a9772a5546c9f2e348c40d089120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cedaf4fc8c5a78ae7b8a32bdf5726c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a44bcd28d04d589eb35144facd47cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08eea1e477b3fc0d38169968b0cef4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4fd5442b396c6c84100ba2fe5373a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4dd33eac67fd2e846687ce2b78e4e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79f9264e9cd7b66a56e170bfa772b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31012fdc16b342d821d4e403cdd9ec63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736c102b55dab20ccf13bb9c897e3c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408afd59f810e6a1b6431d4f8d46cc63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11381930725c7538e6499cfea060a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9666637761d625374bd3020c7770b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d941a8d35655a1381bf1ca049e8f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6072430e0e1b5eb53fb6644495f786133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763664bc6d00aec3b0a8af98e4290b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65155932c3b1de51328da90d2d87693c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4384f8b1e27dcdd6e2a1fa5138d3be9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907f38a9e029a04ac503db11c225a13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675c413b8c57e9281f6a11aa0fc97d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528217d9e582334608f3cd403ad79f58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da504661ad4533e65e99b50c2396c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788997105f47f90d53c58a25662760a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e22b0553f8941051946b5730231fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81e6e247e7b742772641969716180c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d0dabcf89f98b2843400c0229579d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f3ee4378ec9b45f1053c1e4184343145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdf277301522de7650da408613b96b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b13224626f16495d76adc5eaa824c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac94671358e08b922318f6759ee30bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442b0123585c81380477cec9fc83b0f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ece8aeda163183416feeaeeb58f0bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff29ab823418ed982e4355f5affc7ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bf642f82674ce72e433f31475a8fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559db6981a62f7221d60fe9fb6a97a66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38866afa74141ecab602d9546ac2dbb4154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d949de770f55febd61244c8a3d06e071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacd224cc14a1e22d32868d5a00ed522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0b423c34f0e0917628f464210014f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d209feccc63a9cc5b5ef0e6ee13fb9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6871372245d60b649c4aa4b39e6e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34020b70a99f537ebc27bfd0d648ee486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f0d8623fc0940c6d2176a7ce94e7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b328cd76ff889f2f4a67625d998618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cde9a8eeb8798c366e226b995cc959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1a381002148d227633bc8aa81bbcf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02718ac988b2890de2a25c55d55facf711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ab66a984f85159ba62d4dc7366a5e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fadc206cda0e14cf6e97037d9ae3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813915c55b339fb3c12a93de8c13c49614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dc25c5f356945bae4be717d160f7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602376aa1123e85fe549f0db5014606816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e6ef143d745136cfe60fab8c817b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e782d264801eef1e6e4971d02d67718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384eb8b13ca30b3ddf9dcebd7637c36719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf7f0a009223604f9ae32282b131a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f8a3a9f614a7dc1ba9ea32aedeec621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607171892a5f6b90864bb4c24149e6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdaad5bc4ab37a5ffa3207514cf24523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9c4a93ab13aca2f37cf056b73185524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf44c3080fe75d5fb15e1fc5fa04fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d67cf7d9b1c53451aac0995c7ca7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7f988180d1b0e178c74ba4954d25327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2176294642ba0e6682331c6ba7204328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600661a59935e5c0e2e50273ca75b4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4cc0ee4066ca8778c4eac390296cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf07da8212fc758e2adcb04912648fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59389c63fff8dd5da17471112827d09e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a557a31e594188a57934d817c0fef233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fd10a17fecc808b9df0c2f483c6aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052bea85b2899bc80372f012b5bc6b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760c5cc44b7bf48a19cf1bb514396f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c4ffb8a7ac7b930af5cc47375743337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405a407106fe9d8d30fdde5224501dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6403eeb4a884671ff839f7931e7f1d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c87f9eca444da23e32be8388ccaf840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74f1c01830275362ae25243b50b39041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a50cdfa1a0516bc7e5f06edca45ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b33d0cbcd61aeae0bba8603125cd3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a9967a54d257950ae1d2a9472544e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa24e2878fff519a59dc0c1645afad445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffa5bce4e6a166cbdb428253d8f1ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7aede70d51267271fb97d955ea7ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509052d4daa7f1709dc0beffe4cd3e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cf3563f5ca5e65d859bd9a3471e5049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf45a73716ef7fa7cd84fcc00029c3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f554c0cce0b003b8a5e771eca9f034851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c45b2b791d6e0437429a8bbc2ce1d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d927dc37c3c3de19693ec81fd6b6da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b2988dbdd3434d553d0a8245287b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec538c9cf271290b222dbb6921a5aec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfb7ec03ed9be2a542d7e3b87391ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303ebde66a6e9cad3684ca3dc75635157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba89fc6e405c89a12f02899b17001ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d94edf7af731a6ec367d9874bfe4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743d643544ccdac73573c1b8698266760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117affa4456b243f577eb5d3e83278661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e764ca88e92ee423bcdd7109c0ad6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134f0082beeac372faa926604f88c5163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c53805ed2cf09d12654ddcd15880ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478532a1dff65918390bec9560a4687a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae78eeea3f09d9060a4846bc56f83566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b121170c435711dd970a639a0ce9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a127b4ca0a88598d4b4713e279cbb568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb3263106b8928c62892b066fb9aa269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cebc90ed15c207b4bbfcc0d3c4c9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d48163c85294bb951568e8ffda1d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfc4105c725a392d1d636bcbc98e7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473a81e8f4c044048319ed1714bb84373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3496523503ad78b2c6564ca63fad0cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaebc6106fd94d7ef2b01c4907e4cd475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adb9106cfc6c34eb6605c0c98ea79b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb260d0b7ece88315a58a1d20582e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731796732a1b7e0f047de7675b111a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90de7fa996610ad9e2db42fa108dc679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311190e0f2e4d707c0283a658201825a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d6ecfa7a6b06c6dcb7be79dd71ca681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fbdb11307f508637827106d78756782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89dda8a4887961196d69155c6a77f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacccb91386636152614741cce6dfdc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ac96db00d75b5cc6ba1ba8e88dfd185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdfe794bffcb6d9dcf6c9245865a0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ca92eec5065f4a2f0fe3de4b1433087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948172036e87164e4f843c8efeca44e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e76ed8685706af05669e7f0b8204d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d423c0e8385987d2afba2da9c70352190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cb38642af3a229721755ced3824ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5919740ab42552f105be97c09fdb292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b883680d49be3fdee368b36535e2a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259ea30bd63ed0c4d6627e8ca32670794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2f9ed26f7c0881a3767f62c3f736f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35718fcbb929d8897e84d4fa1ae25896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3fffb07e47e669f53ff76e11309ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af194d269641c291f696354d8aba1f4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9341e8ebeb5d1583bacb66e904ca499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08422892fb797a965b3c3d60cd815323100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d045f393d0b474038a120ed177469fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88411f43b559841e046d15837c345bd2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b62a71f349bf3dacc3f8e4bf44d08b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd8e8223bc3316dc3789f18edd1009104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dbfd0b0c92c6f807306c652ff9abf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349df3a02f3aff3afa3d1aaf410bc738106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc867721d777e5e1a36d516038f65a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458baf5edf9f9894c882b048645caec6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8998197c2d636f17baffb9c50e046e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45689e1492264954b8da2dc0ec352c24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e7236a7f917b92a0bcc9d48afd6d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77ff88d4c508a6c3f9383ca6422844112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbe7022e935428222fb25cd2564b14113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16263057aee46a504d4d0b97b99e1e43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26d22b136e4733029acca04d6579e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc1149bd3db23767fb2ef23b94cd5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9a69286a1fdb68b115fbd009617c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc8acdc9bbabd3332668201cfca230118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08edbd06a1801430a0c09bcbf688eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b518e5ba088a27a79ab01c507a29cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167dc24e7eb0c13141f6dd1260351a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160126d52c165538c981918abdb3ff0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cc44abe8e528d7ca9fc3458851d1b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb3b31a1b013b0c5e5b51e59bfa1eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f79dfcdefef8ec343977586be3afb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bc06c7947301200b7bb1dec17f72e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103aadf88d6416d653bbdc786b5284b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba85d8918ebd3884d3ca96bea0a138128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697b8778d3b614c6b94138853157ea0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b2fc5a5c140bb004473ee4960906e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ef35b429af02b481a3777e40389ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867e00331c78061e30e52c72c91339e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8478664d02a0ac3f364613ecb8f43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded77294e3fd421684105d5b9ac60729134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e3df2a255aa10fc41b120692e1f28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa8c6139a4b4ca09c1e577ad80ff75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9ac9e355651b52904b22661511305137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec3c304f02ac507deb34105be46a54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797d21f3e1236e2307b5433174189d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7317b6412b45c5694198e216249c35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d7abb2e1772454dd7c45c229dd36c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e5de8d6f3dd37b95670fd4bc92b43142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd377bc0ac298b2e822fa8e8bd6a60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9616d496710356f73b69b20570d6d3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e4dd7e9452ffbaed08bf0eb934725145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb34ee08eed2e2fbcb3eaa71b602ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebf25a468494fa0b8bd76cd5bd07d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18d25b995a713ef26c1f105a8a5a2e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ebe2c057539e135d05af932e0b806149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba997fcaabffb8aa19af77f8e025c7b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7f48c4d4a938a37aca95395f9277a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de64a572fdf60f59c2919dd765565c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00265199ad01ba873cb3bb4deb54b8c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff56fb31cf0c03ae9bc1b38b234f6da154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>