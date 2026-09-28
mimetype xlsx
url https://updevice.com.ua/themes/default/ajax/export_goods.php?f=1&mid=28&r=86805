--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62ac5e9c467ac48a3416231ab9451f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff18147e35ad6c5a5ab2578c47f1a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b3eedc8fc7f51d5e18a059d5c3b103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f5b2bad6f8bb3dbc99407003c61da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4769e538e0e51a3d2f45ffd194e77765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb0d006db1502932a501670399f61a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a939b82f8cd92c577fc3cfd45528517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64535c2cba7868a3d4d5830ce481c34e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da501adb595b61874c5f51ba92da51199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0511fe8762890030c084828a55728a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbc291fcc49f05966679fb567f009611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c450de48223f1f5dc713af3c371b7812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddf33f3fe87e0e5859fd4a906119d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b655bc4750bfe2718a45381f6e265e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5378f87bd339e635c2a67e8aeaa059215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3656397f390c2fdcbbba31a08367116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89385dc5bb2fdbd0a00be6650b9dd517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515cec678451aee1e84a242338cdf8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b014c4aaea91a39944eb5594fad1e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1e2a31d5180df476d607f678966e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1fd94c0308d02c2350459a4f1448f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f0a2bf66aed1044b0a90392169cfe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a0d580933901cf7ef4c0907ff113323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253518b7e47ffc477ae8f452cbcd04a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153619effc33188fd8f542715d75892e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc2347a5d237b277393d94d95246ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdecff8ea923074bd9dcc54173e15f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728eb600a44fd28e19adf7e9e403791228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c6771270b19f48f2a387140d8b5dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604dcc613dc09f28636aafadd2c47d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b086b11bd4e8635070685efd3cdae431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394fe9a16d6d5ed0fd67c8b84c0488f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2194ecea8e01df005acdbab6f62f5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ca10cfb73203ed504b0aa743116a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb6dbd74d65229f1c62e4a19821fc535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90721a475a3d4bf9eb2365b3e62e8eed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576710657083aa21891a3705a9a2c4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8906154f76db0d4075b4bc3275f0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e8e1d58f911c1e256c0d2e70ea07f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28493e36ce104b6b48e591eda9bfa02640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4e28b11d0adc6853e018d91aa0bed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f008d7a41e862f3b60e6376535ae4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4d94cbc4eee74e8a311ab1450434243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cf5663be378181546f84d5144b23f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17e0b634ef7711ceb2e1c9244ce8d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e73a3abe56d909fa1badd9a39292f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830375019ec29fe05f4fcec8f63282947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273d2482497a0c4baf8922c761ef6a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa95917bfa7b8a46f9a60ad8df82e2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc5f7baa33a67e6e0384e7957e611950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fb94babb8a4b87e9a5f26f83d25f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa8d826711f77fdbf624f6fbcfc98152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27373345175a4b066fcb705fd94ac5f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d152d4974248c850084866b673fe154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9932af9a5249d2af196765b36d3f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aee6c98b4f1131b223c00d377da90056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda68b7e5a687cff513972d0a99e9df657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed02154fdff1059cf1b0c2abe0c3c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b22e13274a7d8cb1dee23e64540d2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe926e75a27c743cda43e6655b41d6060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0980eaa5173d59d802d725637a5fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21d5af4928d2a06d8676db33780e4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536a3392b5c24bd8e65b06285719cea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfe3ad13573fe8508535989ac6668064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf932bce6b101e3994b0718024b376265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1fdf7d36e1c73ad351b4da353144b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816c685c9b14a432d0220616aa4df1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa7e91a08924e343ddd90d5543218e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d955d81bd3f2d26f0747e0051784d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5907839f0297899f44c05027a9b58670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e477e3c261ae8179de7e02e10033a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e0a68c0603c0dc13e11f13d68035472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfae5431f7acda6a02a0797e578045473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5677fc14825158f9b859c8e9adf45b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b412b8f68c4c8661d3082d18a04c27075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42304320ce516c5be9d238c324093176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e06bcdb284b68ec330997b5e7d411d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3ec12450fc56213224163c6e88b8578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d64366b63d65d709584b30748cf1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c188b801f56d523f696b2cff68a7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24553e461c64b3016621e25d8ab5ef1b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ff76130e1402a9f9b6d6541c9fe2682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bc09e788d91505a08120d3917a8b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9250b732ba7ffd14850eecb8f96a8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b18d7e6a49a6ace1a472ee427add785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249a5e3700d02b8f698d32ec328977786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1641ef2e8e4eab43e3eaada547152187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab9493704793956b9bf084069e0b6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad04df1dcaed8780ee1c8777900d11289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63999cbabfd086d80df8d5be72aba790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e10298a0398c647156ffe10211da291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e16e70b385d228e2e9b1519656e6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3493bfcb4d8c3f3f4735c6a0c8b3ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62f313515bbfe6c710f8b16e99c55e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9655cd9d3923dce1d15125bcdaa13795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18a33fa3c67201678a1040ad139ada96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad3cf8dc87d2d65045d183fcb050a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b8b578fa0bb7a7a1c6df9ee9644d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020221d5c2693098132a7b4f22792abe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c35ae304b14834b651aa2e401369df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3fe4a625af126ad56a9d4cf653c9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9d3c5bb7895633b5938d62e0b2746102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47716fdb58426d90f900cb54a54fce67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc1e1dc8c8575bed4de361defaf4c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e535106f04bb1a6e170493cb048189105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3dd72626a6443e9a9a9a705f5d1e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac42f7ae4260b149d868fe5bfedc3b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb4c6a4bcacd56c0f6fad6ded1f2e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de5456c96cc283f3f9a4fc55e73bfb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76435b1d7a5773929e3f735ee1ebe4a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b528ee7352e26f5e96ac6f76ffae7b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ace5d5ddc1d43623ff53a852a162a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354af41f101fefcc3fed5c95a10f179113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f3076bd0c7ea8682888c525053d8f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343407d952e77b49d5dc42fe157be88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dcc4cc3c9d05d0a900aaaf8199396116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4102672862d8a733f919290f99914117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6003a73234589357626a11fa31dee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617864d214b6fb897c7279d1db9b014d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341443956244f7f427c99430fc7213b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261fdde3702464d76dc5b607705a1fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46b2c98b2fd64a3545c920ec45e6b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a12a54f5c0956fc3c0778135fe18b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e487670e7392c01c407d01886014e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfebd8fc9a8186a228a8a65c8e2b22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cab98385bf36ddf6e206a3974a0f60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaa6bf5b08bfc44274ec59ec69cfae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dfb5ee5e388f854a70cc21721bd41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785242d0b897c0976df226dee22c2b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43564f69157612a6c6f0b421ef1aa394130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69458eaff234be527d773e5796ab777131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd9d861b7e6a69f5b41e429b3cd9e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f850042978365ce666b3b798b75a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f068e25285dfced99fbe2a793ada7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affadc9afa82de22258b565e646d643f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2dce9d7bf5912a32066f3e2221bdd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456835fba5d0de96fffcf526e382e0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1aad9b0f2910b8cfd1e5ed5ba9908138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996aa5317173eaa5b9e7971bf3ad0ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65a9388222796f77d6544670cefc77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97f490a7d2a14284458e14370d077e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a96414d5394e24d2666fdc43c18c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee52ce8cdef19b2116e4f5b000cb15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dceb12fafb62d7068b77924ad54c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076df42d15651a9737d96de2f370b43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea511eb9fdd4893283b8233ed2d0cca4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddb3bbc1442bcb5e8456b23f22df70147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5222391e81bd8fb65466c4e693c933148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22461dcbe2048faff9362d23b932fbbf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaa71f944b6786455db925c2aaefb3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c5fc24d0d58ef0ae70fd535b336f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d425be76fff07bd6d261a0998117b58152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d236593d60777230c3646586a96adbb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a0237e3f3f6200c2a6ec355991324154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c565f9ef3b4d5c2a5113ad699f7b1a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f62ede2f67ce62bfa39c20f8a05b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd8dbc35fe7024e68d9c41ce3b58913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb3b63cd23647345a9128f411870584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09020330ad4af67fb8f849c34b3c9eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad352fd60a80c5f86a87e812c18116296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367c3797305efd56d3bfddc0163efb37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b16f88ce7f63dbc1ac053021defa38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a3c398113f503d195cc25bb09f06b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcd0d3ea81c87164598e4295a70b4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0943c51963694fe13f61d08779eea0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8667409c3d26c36c7633fc0c11de612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd493d24a4f55570ee87a5edbd369113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84120ba7c0659a0b3fb16310a4a1a81514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daacf5141ad19d3fd66763feda0ca0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14301f51c743dc3823e647ac7fb6d06016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce920ebee8936667ad751a7d552bc58a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359d126fe861087dd8ae905bc1e760118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5370e944b401c6aef0d2b4384db2019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c3bb724967f02f4afa70a4ee2255d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14439e6440628ce5ebbda716c84d49b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdd84ae451149614e92baf73fcab3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3374db09e70a57e38ab38278695c54a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e8c16998813779d498e879c6be7b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546729980d102f6bc96971a75bd63a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764903ffc5b05ffbfeeab94f6abae19f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe40823a1e446dbcb13e9cd35dff4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfb5733d3394e4bf903d7a29abdc2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4db43e922f72d0abc042ef685c19d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4efa0285634cb7d470bbd3c67b6e1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1c3cea684be09bceae61fdf90290431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c32c79789ed15eb0adf2dfcc73faf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afecb9ed8a617650e47e23e7c059bc933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb33feb75e8c736986be253f084bb034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cdf13bddd5b79d5668f1507d3c70535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6bb427565894f21791c1472455f7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7396fbada18a9628b00c906efa206f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a003c958996c6f8d27de82609e148d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45525e8a1a8ceb8602dc1ffe9ddf9a7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491c7f6ef89d05fb526fe39acda378240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4313a843743b3c80d469d019175b0941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385968978c958ecdc3e5cf8d5529876e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5d38b4e9e56cfcc56c2fb2dd7813743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e303abd346867f20e610ba9891a5b9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989decc135d5953ba21f7dd1df401e1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986e1dd25bcc7e50baa45db91ae89c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ed5c46b24a29c2bc7383132df066c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0742578abfa40428dfee4d5431fd548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa8144b8edc9e2a77e7a446b3c4db349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3bb17806de3a6c8d3e52bb9ab47c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b617ee3dae9ada4d62e2e4d553c3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61467d723f0a1cef193a098b6637733452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fd4dd620db11b3b85d8e2cd5f710153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ccc2ceaf138c3b86214a362ba814a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d3b030c4b38efbd311ff9832e36fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fdf8a9b854a4f12f199f99a3b931556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc49e41023cf5025f4a840f9ad6a3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dec322c454f93a4cf0de7466e9d4f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9e7ea2d481891cba16339c44ebdf159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a1e57f714fe758358460f04d0f55f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5c381c9f252327ac34bf8544a931961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a7a882a9b98da47a988f6653ade6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1492d5786f577bdd44de731d1b5cb763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5b0091419e5eae57096394c31802864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c4d17fa04eb20dd01383e4615d32e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5089b763bb675f22e8b7cfcd509d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9753d51350f2c2c23b3b8a0a40c62d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1497d520544814879244e0f205c7b7768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca24022f17c60b9b00efed9bd00c4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd1e58ff890e89cf5016e51a7c39f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076716622fb7706b17b404c2bcd532f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e42f61642f443d800b603987c062e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c851c7211a18f97523c61b4fc72818673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffdd313cc59be018b9efe653d14d4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace9f234f99c44eb3c4a9b0d9df168375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22706a1123e42612086af2df4b30699c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b8b00a1a11880297395b88815def577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65110e6cb7942e977d4d1aae1e379e3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7698777762da360ae593335ca69a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb8cc906e718eb04ff1f673bc4d56380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80902181325247ae6e1546db44810ae381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27724aa27ce311ab77c7d688b8a1c3ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241e47fdddafc0ab6e603a79ed7514283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dabd390875f83fa5e95887a834c6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe082dd91e0bf0485757d027336eed7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b67e76c46b053e1cfd622186511c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e7c0233da8a8bdf9746a300f8424987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23613106a7611e6aba58adee5a171c2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1191dce44a42867ae797780404e26289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0df4a936b6bea6eecf87e204a0db7190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479bfa584d137d0693794f55f54dc2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f42dc6fc7017f16ceea77b3c1c61b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce73e1f278ed62cd13e43b384e3412793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412551e5b79f9a560d3adc153efebc7194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c964277e9aa84cd8073fe9b9a6a4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5975908c7004e12c77b61ad4b13eda96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34761e1cf367d3542ea5161d59add9e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2eeb737e1ca20077d4553f33ca548598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d53661f07bc0f335bf53c1a4853fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fdf957d3efcb14f61aa4abee7018e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69149244e49ceea0880f6df0ca37f76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f94a528d37dca52c63b093dffe380102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1c65b812494f17d0fa6550ef85a12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117988fe142a55b992e29a2850e0e53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639774815b2d050d69fd5d700ced9e95105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad288ba22bfff05eeb12e8ea585c9930106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347799d2403f92b874dabae0dbd0113107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97ad5336827783cfb0fe1efa2b5b6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2a3bf9c990051573b76bac107e754109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28976af38306534966d12e515719adae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467475abaf56904f61c1ef47649cacbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600cd801d75bc7035bd7bef96a79136112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827eacee9eafd36c19c9ac74ab1612cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bb7f7eaf3c3af41f3dedf6cdf0203114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4248a592cc50eb491c1a60d8910bb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56610455d247bcde4b251633ed116d6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f674dedcc9f7d9e786307da8f1b5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41184280584fd720c2163ae2df7316118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251733ea71758eb4fbde3344602903c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5b6ec316cc9279ea451d90234c45c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd751ce297c782d1932ca23f9dbb1548121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f654a778e2fac0702fb2dcd8f097f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63f89a4a9c8ff0dbd0e3f23f8040fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2434709b047f9835f6c977bd72b86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4446762bbb487995b6668bf6f95250c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2d91fbd7563396676bc8d37aa87b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05c03c14c961fbd8400e0f946c83da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34ca2687f1f578bade56b700c086cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18134599d9d01bdefe3da5a11fa1fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc216424996ecea435369e9693ae20b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655acc010358afeb68c932bc9b27cb9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da634a4aa0cc438d1469627ab331e0ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070c7f43968a1c088a52c4ba9328519133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02867a6fc93acd6ed42eb2ef83ee90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3228b3e1fe4fff93ae1533fb312c253135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc013fc370899eeda7bf676ddab76e15136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11da4e67154939fedaac12364fa2b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9deb11a3f045cc0c20de826ac707b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d129171ed53d9c74e79afe8ccb636139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57712f8ee136a490472f8321461b983b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fab618458fb6508d09a5ccef31975141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08db0eb9c8ec86ee2f5f716141bc0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ac7b4c02f67e0e2a5a7756f6b69d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37134b0f16482e51e4d844ab86e5c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bab862cc6ecd270b31ebb8f439ec6c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0ba1ab525b1b8666b7ba0e27edaca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c855e1cac3963e658d83a737f9d8a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71f26fcd171c89fb32b1fbfb873398148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ba0df1ccd5e899fd1079cac8d50ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493813ae0dfe2a5df0d317234144ac4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ceacdc886ff3b729c9b9971ff96ed4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f191b52f70785da9d0466e175c64f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3dfd00da03b001b55739351712b54153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dc1e8a21a48f05fc22292a58ad923154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>