--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb44e92c77b458dd74e07def48e0561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d078e150582294e9be97c922d0600da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7868b9ecbcafff64449bb71402e43f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344185cf7a9d8ad6901f3312228be4c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5447e9b1623939ca1e2b049b12a4fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc502bea12d4b4353331c6d799673496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3427626f74cb65c2d45a0f7b48a437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138746619302be1dc80dfc43906d63e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e6125df559efdd08210d4b31fff129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c69d243512b5066cb15e52770aad610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3a8d9bf313a99be616b57f192561611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c62c725dc7781c24b5f3bc22646e5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01930e30eb1355cd4e292501b627aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66883deeb5e2f3c39697c041f92ed514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557175843e3437018dbb1e73139d66715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a967aaf9912c7d1f0b56a37286307bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a68a81f3d8f77a8934cebfbd2fb6ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d50a2bd4493e022e84641f5b408a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a55b169c4a88185ce227c5afc1bca519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d2544c90184624d9ceac3234648cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c870f978b95b06aa3e3092d84c98a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd58b77bb80d52effd1025edb8faf722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06979bc819556aa56c81029a31e4dfc723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d08f993f51fb7e3afd7c8f22bc36a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da9bb95258e043e5b46a7eaf50926f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7c49d908de6ea514c12f61ef4684726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53297e766046b00dfc1e4c21807d639627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bedd8d95b5cd0b8caac7c0681693228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b0caac107c5fdac2be35d421666ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65be9a6dacd7207a673c1268caef9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678f7835075c1fa6c3542eb33cbc6c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82964865e20486d09b9661daa2d4df632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716713d2d2a6fb9c15acf346fa5a7cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dd9433a240bf879d0ed9afb1bcc1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8a050a894913e1f4ad8cd416bc53535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41d56238038c0eb49b85096e4a5b1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854e660112d250f158a742604b01f5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d788881649b10de5a18922cb8e3148e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1b0d6eca89938dd077e5af19a083d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3b65511d6d5d1efb176c838ec272f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd7f89c7b6b95ca895831f5ea4598c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df239f2030cd77d970588e816e7f9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d7dea71cd378b37de36de8f5b7c3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f35d37095cfc270a71517a6671f3244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39571f9f34556cbb11c1ddcc2baa0f1d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7de23419e37ab09cf854e84de9fd3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dc094278a3678d89fce026d5cdb1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8bf8bc9ef288ad52cdbed7d62816748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ae41ecde08f924fc4deb18e3d9fee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e6de5c0c9983906bbb2859ccbab2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741e3ce1a56532d59ae8b4eba54ebf151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb93a6deccda304c98566625e2b29552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857bca467b9910f01a777019aac0bfa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41493ee47e786156e7b4beb121efc80954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcb1acc12a9a8f62c9d691a9db077b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b28950bb3ea7d90abdecf9b0101c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e85cf83207d558d84d7fc6ada3504957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330dd22ed3e254429d60f913d8f9feb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704921aa4a388113845aa341528a012259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ad1c642b9b4deabf8a73081f33e6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd7da58941c3366b7bfa5dc60b2dba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e5b99d42f2b26ad599bf5a85b430162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25abfd39eb8632d0f37b2c202c33c9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c83dbfbd2c785ff2e0ca024aa6ee8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd1ee811ea84330da7c019169922cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73672b7442209371262cca3b03b5d47766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b547ae160ebfb5ea373ffb8c6ef0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c95ebd8f55b762553d76b0ad02b34a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280908aca12159278e93a5c1e01ddfb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53dea5bd596e186d325a754af6cc1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4f0f89203bf81e0092b2af03aa60971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4562a945a82510963ed53faee8d3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32c4277439cc8d5abbdc67d98c1d5373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce58b900fca6759ceb9fb1d3f78ba474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbb4fc9750db94ef0ddf6fbd8d01cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021934e77e1e88e486af0d5e13b361f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca8bf749632e66957714a68b9661bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae414f5a1d48a2542cfa6df77aacaf9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff31118026c0a92640a3da73446d07079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300530084904a807a1277ecc8ae5957280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc735c82ece4416f0f5675af2ef00881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3552e22cb78780e2094ddfa4deefc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34950d4cdf966dbe0a9734f3b5d0794783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d3f842b850670387689fd1225b59d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44efc1ef6cbba39a8b29d8cc6cc47e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1f1cef74a8addd4cefaef81073e6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2230c6bd31fabfccbf6de5c2b9dc93a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f0c10aea1bb8cc5bd73166da8dc3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd497bc7c5f97d4f6641c83737ac9cc889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c7a6386eb82a33ef122922ed39ca690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9366626dcdca05c78f8618bb87f3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a96465e8e2d0d2627c06df4fd504da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32ba7e4e7625c6bbf12be964d1d0ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc37c6890bfc593d77b4f7fda82fe7794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1192a648b5dec7c647fb0aab2c022e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9834404ac9492ab395c1f95ed8083496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65da1196478d8a881416b2ba4f3d0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395c42314cebf30e919ab91f9d2fe9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdc75bb301c7b3d1ff3af49d8bde2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618871442630855e979115366e98c08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35b071845c8c323fc749e205142ae1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a5eeec01348dffbe81bf7f8b38a05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8589c692d381f783c30fc5410494611103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52a6fb3e8c67e48060bec1196dc1a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574c77cfd5f725cd83bb8bf9d01a237105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1db540e57d593bd6241cad42f4827106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a08c49c35ce661a98659d29ba417d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2842d0db4028350f71316a083647650108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6166745462f9de803ba3b1028c45dc6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda489f2f6738117bda50d859bf13c70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cab13313a6bb9a6e2ddf0dfcd6c72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758e24e34aaad69bbc17b26e6474c4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53b5fac2414bba61cc932b952135ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaaeea3c7ea9b2ccd38b398516b59a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cff2ece32cdb5990d84bf25056f43115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3198922a36ad33f988bc7b6bdbfd6db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e075867951ad31e68d3d8994fd2fa3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bb1c73e3bdef1988102fcdf62619f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ce7573401046e92504da95b9b3896119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20619ebdbf02a0d73270c78aefd1f34c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de798662178cef87e580ba183b8f4744121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307764de0d434fb144c08d93c5f8df5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9dcca02170e167e05380b7bcda61b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7262952ea4c33b052b19a1798d78b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95e1a0f631c3488ddc34b07c32ab1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21645f0f6e384dd6191615c9cee1cec3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343a78daf9628b8489157ad1e17871e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340aacb832a98d10c4c3d91a74f7d050128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3bdf679d6c2ec2bfcee43ab0d8ee4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595f6226a2061490fa35e9de5a6c0c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da14d7be95f595b8f7ab05253a82280131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544a98cfacb8d4534c1ba879a50a8c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0d8d8d65d736d2d50a51692fcb235133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961fb45b0d384a399df25c2e663532d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1f40bba94dee5aa66e5697cd9a6aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed32c55840fbc9ecf371289e02d749136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151bc01c82d47b0bb0b7ee266f5616c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62571fc8e52fa5b3865f77e704b3b173138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dc5570f0ebe076e350975e256216e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3beb12375179a85ee9bb3ef9f4f84ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1beeba19a3092625d12b2c4a3d055b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138763e5b5309f7de441dce525357c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4363bba235ac89573c85e8411a64442143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fbb39325b2580c035bf78cfd7bf41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb0af10d63821517678bb79625a956145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07151e81570bbeebe5e9ec830f256a4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c86a03f5eaee5dba05dcdac86b0dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e6833927a19e1f888114921b2414e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd488e82f5a61eea0de9b5981b417e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4556d6f1d30823857db6e236dcd17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c26b4bf2abfc5bd65d601bf9b46fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48557f0ea80ae155c8994cfb4435fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76d84d3da8048886ddd5d4873dbc40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2951d1965d634aec2df532ec106c4154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef048bb4e7b1376fb0517786d89c361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19387adcd70c286fb35b79e886104122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640403a18a07a47f0f32fd2e3ff18d9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4f3d5315096519bf8fc4600cd9d6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98f29b390199c7e518b429eaf5d5825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619fb017a6b042cd00bcef91cb40c0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db509af5a9aa562a61eafb6918c1ba527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c2d02c4906340458d068b2a595d038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0c9bd7ddd85eda3538567a06a35f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318bad715754efda9f38eba4b6558a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff572d5358a50ff222f9f2706f62e4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935f394f1291fb832fe370480727c0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6aa64b4035a5c46a21267ff34aefaf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658af54c1eb848b2e5f3a1eeade503114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fdaef158e0f98f2d49f3ba181094515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656f87a994241dabc61ca0c0eec87be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24eeb091fd8bcdce56477b07c7e45617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147f8167c3229391ec531a1ae918b5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c33eeea3547dc0dde2dca6814e5e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500669114827a03d14a7a5f405fe5eea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1f9f3ad4e52976eba13c44522f0ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb06880eaa25ca3d3908da7feb3a0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9bf38009f7b9ca4889a5c9d1b954523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4a6ec95e79542e890a595ef7a3e3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5fea1ea642faa1706437efc3631bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79bc1841c838b75f14b54710fa79af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94ecb0f1f4148acbce144147eb043227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5e56914f29ebaeb5ff7847bfa11a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c22047fd897d791a9612a6b12234a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de5039758ad67fc04a97535a758ab130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784141568a512a2369ca48a14788557031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bee0603262edea3dfc94d8808a22b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58052dc77e6d5eb9310808fd4c6061cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4e325e6c9e62e28cf229abd63b4c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771ac07aae9502427bf5a0bc8cc856b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe14b7083b5405e0a31d0ab1d6181c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b220bfc15b7842cadb8d8d3e6a96f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e5f26d933a1cae33b6f2dbea5ba1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e73a0ab90bbebe906056b0b8f4b4d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72558f44516643e874960ec85a0e0640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f973e0c4db1b22f268e2d0599654241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e0b41a51de515884e0a68df76aee442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5280238f7a77f2fcc5fb96e27f4bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9376963baf4192003815bd61e0cd02e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b88ae5c535a9e51484bcf31ff97d6745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e468b8856364dc346938bedc03832fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a740d30dbf33980e944566dc74bf6247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5a70d7bc9bd9a885ee648f8bdcc3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f18073abfdb013fd5ef65c484c089549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104e13a45938f9d86f24e98a19c669950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47da56bc790b8599153fe7d39ecd0b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e83749339750e45bf52a25bccaf03252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3f8ee5af66ad3d9145ce20ebbe2c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb84bfe2a089ef63a9f9a30ce86ef654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff100743a0bfd3b09c97d75b02f8d3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9857feda67f522f715116e24feaeb256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b7c3975edf93d8ff1c2271b97609657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdedcd1c5d8a55ee5feba94357f67b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153b5a65743e5bf057e3bc45cc173a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d73e6b30ad1e54ba5f6145f901e19d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d19db2ea944f6737473b4f108ec8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28723f4fc371614ac15075519785c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1275caa36b00ec501ca88bdc7683ec863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94591640c61eec8ee340917cc3c3eef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93953a989a886f352088f5837396886165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d993cf53a6abbcad76b21fb32597866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fde8ebe4326aeb21b6393b5613850567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d5b232af7b42decf523befedf8b2e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0ec9ea66ae52cb9af7e1a23e4044569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e56aeb24da2b13df0712b223c303c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e798d9189f252bd6d5822e244fb4a4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0aa8d19eaef79172e5de26cf3a7a2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d5268c3b4e0e6866fa5d25589c77f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bbe603fa47a34c69e15c697392f4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3cd03b8d8e303742b16dd30bdfa1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485b74b85e56d2610d4874c4b6505d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cac3484d519c7f01627a546e2a604c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b9ee2d7b95f595f6d2714ae88bbdd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb788359d4c3f1e1a0ec55ed6f125a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff112abe2f0a4b257ae32034544c1a6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d334021630465ed8f34ccbabd2579a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757d3220b1ab32d3af881bc8993916b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924beebfe7ee2d151e3fd7140cb3882a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe24559723ba38f67b919440b8e6cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a068c46be845519b304d117875f9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5033b8c09528389c75826daf3cf45ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e60b0f66f3421f94251503aa5f88987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb98c21d0d0cfe2e85147339e7020dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70336536753236b0252da6f721dbe2289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8a303cd2e0a9c68aff74024e35eea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5bc93c014e5dc3155ba40ec5703e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f17888b5473f764c6efae06cb6b7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91eef59a7215da52624f917a08b45093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34074da3d5b93ef37aee5b35064e960094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f30e287a23916f3c406bf096f4c19295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feeaa1fd1406bca397e7f93db11f16f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d92452a8ac6ba62388971ed0e57d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d6e5a6204dc78a9e58a80bd17d61898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021e61f925c4568a9c5dc910b08771499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f0d2689f85e2ec73cf2028079de36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341374926e1280c4c386d08da717501101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0179569ab721238ec366e2cdb70a08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efc368e35e75213ba3a13adffa74e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9038b3549cc541cabe8439688bdbc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5016a6a0132a1639cbfb3ed454cc4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d48d2b57da07d15b4df2d5ae1be05106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1052d567947dec6895d7561fe7b77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31128d15066b63144c40d5b1c175af21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e1bcc7051152f3af147010102f53d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279870bfb2539621a65200a4e3ffffa8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670785a62eb8730fa35cc07a5eae8a0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e45b331746cd9189fdc6a4e669e9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1c5902a157ed6762cda5d98e1050a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e809705dd8482cbcc470dce7fb0e868114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbb9e735730f8c2e64f4883b3d8b3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1193cab9374ac72a521013166052620116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e033f5372ebfedd9b17fc7e8c3c0f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dd74a2189d7f35d3461fb3bfddece118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a476c9162a63f5e9cd658bba17723119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77cde0dad448ee2ccdd6a7a73e044c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9990e5858522d783c4453ba71e7f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a3e788329b1e3ff78668785c4528b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd63b70d5201d73d63b6f5d008b0fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5516ea034337236122f0e59f6d121124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726f8fa15783fce790894ab5b382d41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f8ce5d4528982294fc5871030ce55126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb46aceef7d35edd685edae7b94307127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a98eafb718c9daa00e8a275e52d1fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896125371fbdd665ac6fa42e78bf7127129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d419610159d411d65015204618249e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bb1e08f41c673ca4a98cf66cfbfb3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950118f332afeb648bd23fa58d3caecc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c8cd53931c114171f140ff936cfb2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215ac23b42e6118100f8a99957307cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda25c0d3e0623430881100501b7d44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a3ac46307ad4d65cba4e4a645ead5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052caabeefc7b47d105333de57078d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfa496472e73ac9af4b89e132bfeff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6527cb88b69017c1f21dba24c6d9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59a3c3b10de994ae18a8e229774109140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e5bd196227a4c8cadbecca6d25578141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870063a800a96d2785dec6d6c9321d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68d5d2ea4a22733f1e6fed8ac09886143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478aa30b584da4d11cdd05854476c38b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae191d0c3362bb4da95fe63c981e1f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b20b13ff2614d506d7e6ad6bb12cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edeba23d5502d2d990b6d199ec85f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18520f556a0d880def067b3c2f813a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e4ca9082d2c54c4706d573b04f9d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab74031d0b30a14385fb31bd28a1d12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368a947691d3d16396341d7f3a2b202151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b147b2aaeada2b5bba01718ae4994152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f946c6ea4f325d4228c569233fe964153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9a67c73420a2d282238d0fe10b1f3154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>