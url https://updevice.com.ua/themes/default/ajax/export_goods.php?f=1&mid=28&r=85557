--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3bda8b236ac343520350c1b905f881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdefdbea523ae0c27aa47080c451cc82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757fe68bf34f702d8636647fddd4ec53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3018aba5a9077329bb9a179cba30e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190457c0c7c85011a7b3875127f945d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504d975c4e4bc0b87e349d2731663166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413185415801fc56243c8c698275c9337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b837ca7203a95776a9407e7ef165608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f199a7b2ec64fd6db9afa335848dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cef36fa757aab49c481769623997a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100e73a254a3501dc4170134373ca8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1428f2a5166b84500be24335ddb61f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf44e43373a649346d32d7dfc06ae613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04662b8d955947effb2e5164c9f9e0ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b47328e1186762c4cabb616ecbc51f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5668f41f10c6f17fc296edf96dab716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde375b7017c7eeb81a97c4110da76917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3329c00a1562ae6e72b445e18cae418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7864c4ab85d8ce2cb8e2b80d81eed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6eac1b6c57d64c4c2d874956cbe0a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b53221534e8ff106e8d43aa3cc838c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcff054bda33bb240f18522b896284922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4bb8f9d91fa3c4457f10455267ded23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6a2b2764982703d55e8768b17a6ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4aeda257117819b2ea69edd04253e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff75763de2f5eeed68d78e4d909ec9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc19c70dce81f6fa49bc38200d4db0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e02893ebaa7d61666684d3439f28a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b08899c75539a126711ce811a5c7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74178b6f80a1f9b1b72f00169c33ae330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0a0bc108899e4123477499c69409031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0466d846a1407c800dcd11ab110d3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e17850f36adb861883b859e95fcdfc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574663e52ce7123f9d630219d30a5b0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd81621aa717e5867c600fa554328735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fc3cc7d8275010404d1bd0610c0a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58831fa68c80554073f9fa897b8668c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510839881adecd4708a03befe29929f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d12eb1b2716ff14c6d719f1051cba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d7f2e5fa93d82d3d3f14c34481ec940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43787da3363ea866ff237452b4bd3441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54d16f0757ff155b16cb3cb64b15cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63d1fc41ddd322a2dbdfabfe4ff15643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c097b962d36f47ccd7938e0c3026344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa708414881427e249ada9a9904846145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53ef4ca5f149b99de99a5462eddea346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f442d137f88b77122d9e5eb072866a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060741a8c816334bf84fdc4fbe20c15c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f335910f98a1b09fa886f4d50defaab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e43f31711b5b189d8063a3bb30d00150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c798a3972e5be81bae00d6b7cf517a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7905a35584d357f75a76b1a0934a7cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a3ef2fdd1a60f4b715a8cc991ec1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aba1b10680bc4106f5ef92f52fee1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382e1fea19e18b5639fdf4d7e0438cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e69547480c6de7dee6d503f64bb3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5aa9253a3fc6d42e43591ad02535857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f925247ba8a94eb82c49179aa75fd758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934640960cd2ec6d4bb19f9a1a1827f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6394c74b5f99384ce782703890ead60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321509cf13fbd4ea3d01d14f18f7b4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82da0d4909c6914f4da08bafc71dd7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1f0b8c3420ee0c5d886795a0f601863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac090e40a70908b864ea8bdb55ee0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61987ae2bbf1c4ea094a98226a66ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857a68ecbfd382d42e40328b7c7d30c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a084beec746b568bbf94130507912eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b4dfd873083f59b4c0b360f57a8a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592de54c1149e7f0a6db669f83810fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022e5c3ee481beff93c83f7252510fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6eec98555445ca62d952ca479a1a7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c217d4896cd64fe60f15337bacbc272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c7ad0c0695fc95824fc90ed2da7e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c90086dc135b70509114854985e7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc277a97ae3fb4fa56d0006068e54f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1ff85f6a46d854edd1346d6d72da576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f9286dd5a8b4f923dc2d545f92d1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed175c445f8dc877ef02819f5d039178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae02473d2e1bd932e2947021c0347f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8d7b9097c597707918c7177091d5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82225299838cbdd333a976f2b3b4f9b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae26b090dd0238865244fe733eb2b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cdb506b84932ef82e4dd4b06f03d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58d6a3a4d3258bc8681f52e45a1f8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a9c2f8e920799ad884e4cd283ca9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64745d135361e395f6d30bb4186cc1ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb33cb392e2db41ff62ea1dd2d8ce187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13470c3de1ed0237c44318f0b83b6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f620b959642afa6bb7370a52455a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfa3fcc1e3a3c9c796be843fe3a8df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852cfff39536b582ecd503cc8d1685191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6d976c0e4ed808e78585835a8973392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a3e8407b3fabfb846f9f53ead916e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575deb1e5fa0e72382a3d68a1240ba094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d174db3a8d75aa321c4d00359cd955f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d74c4d62a0e44cdd8cbe7a71d0aab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c4a3b04b4c48d5c6413fb8174207897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c9cf3e27406d395732791f334f98598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbc7e111faf88ead33e6f7034e823799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07391d0bb4fcd18c9aa1325f30fa921e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123eef6bc36299d976dbd4693e0d796101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5fd4c9b26d6564b2207ccaa42ed0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67589b820013d7c8e281f952531d52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac7d777aa73082e753b168b1e7aa8e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf054414d6ece13b0bbaefed9c5e124e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bdc793fc0fbc257687edf4d378f96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12657c7e9177eebdf19259f0087482107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c9de869d420e97f3cf0db3d479101108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8c8da4569a27928963b9a35219591109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460c568f7c281edfc33a4b40dbac4cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be7aca5a551c9f7be19e18785fd2c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7be3ed73d7ceb4070fc8338ee7f38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c526725b95fc3649110dd80052b69b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7e77631e5b8db7e05d9e402e8196c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760d48d7f711945faf7e2da12931dd1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091de585b748e32f01668db33663df24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a9fd0e2898f53ac650a1681f6a213117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3be4ec7acd41bf5ee573adac255354118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841ad81fea6cde912497423e26857fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b128416b4a0874d433ac3d2f9686d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50533f855723c6f89b73f8886e1f356121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d11e4c92ad0ed7d811281ca6949e88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b6f6b864d42bf219bd41ab41f50a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d66426a00d2bdd1622b758c49316ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c1ac496574e3d787c92ddb912f71f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807aa9df06c1b1165a3a3989d30943cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aae5e69bd62ac422f65ca764dffb2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a858b0123b3a409ed893441f5c0ea5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2092fb831333bc136420f8d3885805129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba9900d034fdab5b774c971d062e52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f795ada101172bb8d0d426ca68f04131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498aeea16452429cae9d2310b34e06c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c38777e3b516189bb5d5384fc72012133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bc25edb8fd5a1d7dd251f1e33ba4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e17bb45c38404fe8a8fc82fc044c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21642676c89250568a9a6135526dec04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7407f95f215754cfb285f1ebd632c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915e0c5ac163044bba2c89cc2bc7d60138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06190545e530fd13f7537c1738dedf0c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851217dc42ecfc756efb28fa98f0e61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd1a69c366615b749e50c138c56632141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e273fda3f22616a1bcf24de3dc04a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d35608b242ef02643fd440bd85cf3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85d64dfece426407bb6bb24a0b00da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b1e02a183e16e40e3073d312612c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3824ec0b34f4af70b69a801c6ab2486146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a9db1cdc2c264e8d48f07b1c6402e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de86fcbb727b51ddecfe9a55d9098b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e8909864b3b386c9f8e906c9156a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b02e8e9f64b17ede488b9f1aa1952150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769bcb98dbc67a8489fba075dc4871f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb790ff1ecd4ef34cde49684344a74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df7700e3e74fae7170d922eaee8fa7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c6748fa4a5d6ba56b182ed3a0635e154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccae311a8af012c37400fda6524b8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e4d8a1dac58f4be59a6da658745d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336ce1c0ac5eca5eaf800b6082ee3573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe5f3e50576406df49c94e6bb0edba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e511df78bb27fad90ed6c346305a575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5462083853e5cc5a47e05930862ff3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1a05e89b76b4b0eef35ee60a6fbe47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba8700a2efa6cd2439edaa912e72cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62e9d5fe39c250b2a03de0e903c6929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f9ccef3e66139fc63e800cbd650cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30028402204383ce6ddab16f059eb3c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0918544a5bbc3915288a56fc006c8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b491dd63094efeffc5d8236e448dbc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b350438e883dc0bde4f7240ea408214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c40892c4867e59f22d0f2b45568c9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b23e63d5708d2b8043b98eca2151d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858a1fcce0da300063deb644731544917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9c7f4cd70f9c3104d54f69c7deeff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83307b270643ee0ef2011cca22673cb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a5268dca2e677d44ccac356092ea820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6735a3d1459e29b55f57147a9833221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7558959ad70b04d23d50a9b8ba2af022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e04da7a96e0e0b5f730b9139360ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61171f1afec66a1236bc1127eab5460e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c8c2e67175508d8cd252119f1287d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c94a618c4e207a8f2bf50595ee67a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2ac6f2bcdb055e6d9c32b14c0648d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70082622946ca45fedb53ff55c77242728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e34095e6f3d9de8712fb593717b38429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a6a30f59cb2a89f068905ac0258b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf3057a16d7024f05c8bf1eaf84fdf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7b20726ac2a64d7b206689cd6da5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8735ee37acdc7a3a160224bf8bb4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07786e3ef513e4da0e87da5665f4484634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49796f99069e123d0cd4f39fa2634d6a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e628706734c7563da8c8158e99652436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b38cb8b456a2a73b3d7e89fcc378e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cda6fe4ae49a89979d23ca3884173b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee466d041c42d0d9b04f78930c0e8db339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60c03fb678f23dcb26264d6f9ea97940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c02fd6a88fa5a78607621f9c66c2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c611565804566f7a1f352cc4c773742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8ac58fe2898fced94b0411f8734c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598077318991ab2ef37c28c4209cd1c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a38739618281f2c3f07d61d557aa045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a49e332d930f6c5f149b08a5f005b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97396eeb9db465b432ec4bb38913a35b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396665c6f0b5c32b65ea2e863af520b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e215ac23ccb9d9e4fa84371a02c3a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e133838c218fd99dec71d5548c052d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0293ef3a8512abcd64652e83d404351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed91d83648bacc8b45520ee15e1e6bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903ffa9f5b8c0c1debf612d619f609e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6652a4f45d7cd90603a414c1e7f1a6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbf4e06a224e96e1b9f3751b16b93755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833983233eedfc108d9ed296130b0ac756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a263b307c9f72534e32b9c37757fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a9e16e9e6928f8bda488ae35419a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fedac075f29b753c85c9b0e4053a0159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e60d35a27335847961875c3e8880e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b706d315f52ee9eadfe885871c3b82f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd16e62bd8eadd3bdbb1b86b55f23c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802cd315ac80a7f2ef36ead3f0c645463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a4b50646f77a0ff9ca2d55e5b20ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85365bdc93f5a7551a10e7e022cabd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e8550f05924ae0c8023901c5745ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb4bdc83754efef19d9905967d9c9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b7c67e9d907dc06f1df76bf474dba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a028eaac03d648d674db9f2e25e0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47728c2c2271e63922f1d798ee69ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb409153c4351a860180696f87803c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bb205202c14aec30e70ab1e14860a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c3846aaf1352124326cf641bdd92e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dc4955f266aba5c96e752638ed44974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a531a8c9ee95c90db54ad33858e62075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca6cf13b4f31080aea22b8d77b07eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9b96b64726816b906a8bc88580d2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e66231e559cbd9542b45e3c371a5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b0ec8a072e503966fcdda30ebf33579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814dbc9c239484fb1e361d1ae057d4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff43a59f4e2c3772b12aeb41657ab1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0899dd97fae2a6e80b06cd3f457d64a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45287daf77d6b4dfcce7bc1388a15783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746432805b44874d8c23b3cb08f8fe984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60ea5c2f61df9b84fafd16bea3d57385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d9d7a8466a537f6d46cb7a8bca6c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe2b02c4af50c39888a56338a80d2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bc91988d82f941ffc87d1bf4ca61e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0674049d82ed61efcf7b2c34895c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff0c346d3de5ff94999359242c48f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9718822725559f99d029003f9ad384b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb00e5a16ae375d377cff7b1d0bc9e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828b402d04d4d235ad68331bc8344fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b162483c4906464fca1492cb5c93a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7965c8631ef4b22956e10e9b16db595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acfbf6488cbef184e7759f74fc020a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b4592005ff9d2d37dc5167180eecd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d29a3b8f3f3feb1bf4c8bdec1a99298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5aa6f7b2af972bdf95bc261d6a2f3c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458969d7653de1872680af2b628c833100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a167e275b999f3c83f30b4a7eacd6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25779172101f5c50d722dee5b831aafb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd372fb3dbf0eb0975930aa6abc98e69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13170e9160b47e786cfa7588364dc3f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfd4235f45b52b9b884c5f721755c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9c7f22dac057683b42b2753703160106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8472ef7d7217a4eb0bbc0b597ab05107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf65ba112c0eb6a9de74d6e8af279e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7d0e904bca6aaba98a963f88d512b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2808cb62d32bbd0ad583d031798d86110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938391818971e649dbf54ca0e2cefa9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e064a5957a760a1c31f4ba6f8987fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90489d9499a2d058d61f13e548f0c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3187c3405068ed28914491089454f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb39c347f8386954a7336b90b0d975f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5337a0b23ac3d70af441dc0ab316645116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab626f5937f2cdf152638b8415a30d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7175bcbd1cc2f17242550881b81b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c7407c46d37c00ef395d21c06f296119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9e014551aaab2e95720bf2d38f56f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25788a380b0efa8c1e7b99f52b23589e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fd15bcae1ee7fe4966f3b8d38873d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328b5369fa2c18234656e7d1897e5df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd92ff9abdcbec33fc8adf31cf0970124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670b01b7f505afbc90f12cf9f674e5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cbcbff0dd50666f2ea9f3d1beb9cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a14bedeb9808847d303fea5afdf270127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15867871f5dc55dd5ed6b56d1f11c945128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f34ffc9e0dd36b3f231974a876e2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565d48bcbaf1c4c5867bbfdc407e2b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a00d3de9773f9e53609cc884836be7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b740ffd6f936837c6133384872ca1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2e204770eec275fba8a5c2290bc99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd0d82c6d18e48d1816f2efc182cc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa6e07b85d54e7f1d6c7b84248fffa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac70cf5d3cf44b19d5db30beff7cbba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537529c584e5883d6f325c8abc9c2b61137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b133eb83e11c5a259ab9e4f01c56eb9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df4c817d38446bbfc2fa841a94219b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73809999dfe7ae6fbd1057f6864e690a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4b55cffdb309865a83fa5fbe85cc2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfd3b063a21305978d2ac48d5d9df7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2d7ff18d253955e523b4da9b410f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8883022a8375d45a9cb3bacc877c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef2e473babcec84049906245ea0ff7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1613626c4d90b504e11354a8859c89146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20309e05ea426e7e8bd8a06baca385a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02072eb533676f10f448e954460b3e06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc868b75bcb9c7acc2aef8159d96b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07164913f2644f530a386d07d7d47753150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e6120b91364980b856b917af35140151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff944f21c5f2e4ea7d74b426a13541f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914db1cf9b55fe0c69fad2c2f1367eb9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d814ffbc59a5485e97ccbfbee7154154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>