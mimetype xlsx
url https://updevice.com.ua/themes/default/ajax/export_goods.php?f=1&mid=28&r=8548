--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ccbaa215b7e4078013272d1b671791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c695e3c27b609b6cb011149a572cc4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17399a3ad48d63c8fa596f768998c3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff8c29057d089d5b2b5b00058b817f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda96baaf567f2d1e24f178761462c005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cef390eca07e7cc16ca770ab338e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b2e39d236b074695ade94141b7b7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e113794a1a48005d4e49fba987ee17c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c308042fa7085bf26fe603e5dba8dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c808655c32c08677a67b9252f265a4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef26519475bd374301066fc029b514611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873481f2cd885c2448cc4de8b2f3f28312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d064c19e43e76df0c36c7c457f8b2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a119b13d5b9494887cb9767facad7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc21799c2b60f27a16a697a864087d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190aeeb17ac33ee419feaac662f6dc216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f218b3a405de2548a40d85255e7819b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d5db6614c4698dc36e271077c4d1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593dd629feaadef08ba1589b41bf75f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f6425342d8a2d18a8a3a5e946898020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa71994ba766fdfbdf32c736b9cc18a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdfb7220afebecfd90c0acdcda089122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204a7f8b0456ed9289995690775885d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f524891f8a1f96f4cc5e43f4418d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0aff78ae00fd763f6d5deece4c458b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea040771db9eea0dd532e15c50139d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d5952181a942ec0158cd5248e735827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cd7e876e5c81608d9b76d8d85f5e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358dfe62316932e426c9fb814d0272729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa1cdf1c88329a08b892da48e566ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f9df7ff5646a0534b2eba47d76d9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ece50681601f58aec41b5987208dbc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfb4eb524ab2e01c8204f15bd7f3c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1827aa2b342153cf9bd58ad3fe0759a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f4bc889154a78586be544ca329b8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31dd9847263737dee9206b795c239c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9f62a4bda90a83249ab7baa3c62e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094d0065dbb1dd7d59f4c07850c0eaa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3a740383baef7ff78bce39127ffe239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3ec4fb8d05ea3145f7426c7f8c52440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858c37c2b61ba1e853a5a3c7b0d245441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a0d5bc3ed17ad28e4d99a38c3a8d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3737eee4619e0b18737acbb71fae943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc1adf965159c58628c52734ebd62044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2561b6191b5ea2e1cc13778d35734945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23199d495ee954695f9374822dcfedb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbe15329bd4c865f704a0cec6de36e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1193ceefe5ab73685b25f313150a25348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1452c6a24e2590c90e052caec6a26b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b64ceed1d5852d8f0d955045c71fea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4668d724d5c5bdf77265917bd000ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19f4b50804f4ccf542e811bb65b05752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3b0354f8804895ce5b954fbfc423c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaea3f06e321ddf98b443eb969ad0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ff1f9f29ee33423f7d10a5a6a9f8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf02e89cc37cbeb50425464a6d786b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15a5ee4323418d185ab4613962582d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f684e9391ad2e4b78588bf2f3d66f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25257b7072664a38b57035b5515522dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692db0f56730224cfa2d1a60d732a1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4103fd89f74fbb3dfd2a90736cba04461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6cefa1ab57fb010cd9a07afc9e4a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca4d462e5186d716078d7e5fdf264f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000320e8c559aed527ad133b883f78a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ad2a8566f6ddf7d918f7a6d98fa0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac938bd704ba4c675f1c35e66eb1b12d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356df90c7bef45711c495f2afdb3e8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595905da89613ae8c3af04e9d373493468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc5caa822658ae1ba0bc27e438a19069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a0149aad90e421ca9ea8834e42ca570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a119ed3b86c2fc0964273c721857971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557022a2b9ab2fbb764779822650f5f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b8309921d976acffda5fe266d7ad973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c1afb5489a6f72677a56e2abd0ca674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08115f6bf3afd175b22e33a71b700075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb68925375b24c1c033176ec259579376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687b3e198d2fe08ef903320654f247177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5043526d16f5c98b670121c54c7dd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363c452c4938029c040d9e26709ae2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636df46d051b6be73559120689e06db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446882a82a7eafad0e0ac4c88ce60f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2222d789497367d6b6349595ba9cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2e2d456927c65ac08c5016ce9275983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fc5b70bb54d51a66fd1864e6601e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd62a56b2e8e2b11ef4fa0eb7c571b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42708bf43ce18c1439150c5cb7b97ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de8885d693e761a7effcafa00e381487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0b6064f34fe94259113ae74972ee988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abb2f856f629eae2cc59037676b39f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01437efb56b831e48314c948ee8d76f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11aae07c48628762158827688c1f0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3784b397bc13719cf616e091de81792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98c8c6223deb8274b7924c5bd9545c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef41461b39d5fe72c1533aa0069c1094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94c35dcc07d20115830a1e82a8c6cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8877955e956738895fe3a435415ab996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d3a49e5e9c682fa1b6d97276e237597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8eaffb8bc6801c795d6a4a410d1c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ac881695a0c6a9ad942d9f701132599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309ec145fd680ea51b95b50a1d69f04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3fb4f34a3a4b3d91a8a6062246cfc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af434b4d08f233a07c9aabbacaa8696102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfffdbccb46fbcb4396b29446899cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec7c4fb8d7e20f1cb5be9241fbda84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1265c96c205c93d5d1f3194c8be9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67db761360921c6236bf06354b8d0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63570282dd27b018259ac9124e0bbe42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a1d78067789f021be3ccca12b1ee7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc4162cfcbe71f7afc2a990ed959ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae62743f2e41fa71d26589aa5e6dcd4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62745ffd55106b8ac7998b54db78be44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5d89d0a21a2ca820da988117e3d22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c12fcee0b5807a73f986ec51474ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a26b5d676af40f1cd36869589302c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb569defa56fd54126e4b40dd521d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63647fb9717239ab069cc1aacbc430116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4792384ad51bed3c03f32af967d703c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936ce75ccb186b8c55c3dac9627622e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19dc2843af8add432b0dc623ae86b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed03828aa074fedeec926223975849120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af175fc6d4056786d027a19e10a5b9e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0da5311e54a022317c60321bfd4fd4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1f4a822b002f8c6b4633041b4b2dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b636899a9e9b786a336e478049bcec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2b915692042b18c4bc535fe311f9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade025540c2b5cc181de91402197c7f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab389760944e2e8dc1fd130b8fc5d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf4ddc7600735a4d01df3b930a250d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be832b2de83deff7dcf4a16e248c5904129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439889e254c7a26de66059562d8b89b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f2cca96baf8168f64516f59255f5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020cad904275d8e6e96b018a115a290132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648173a089079b224ce6e43177662e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2a66872f208ec2881656c1a996a7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2384f8035ab52d70a452fb123abc1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf2be6b44218d6ad8ce7c559639746136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c30e475692f5f712b48190fbc3f25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5f28632d7e398b4048050ea91a992138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db4ffac2ce033c3e601705b6435118139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbcc24bd07af6c68eebcdbd02f7306140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eddbb976ea8d25d808996875f01c1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf987e176cf0f56293db02fd5a511b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a55fb3e2d49bb1d25e2605ef3d9f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5fa94f7e70928b1a4ee15f3821d72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573d6ec11f431f6bad0a0164385348c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b1a8be39c300d1b2166edb6a58ca1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485db5803dfe69776185f75b7239547147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213899d15523bc212a5535f0745fc29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7390171cc2914bdb1b04850556c97d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c62b3b206f9f0c8b5a4f6f5b51c96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff29237ef4a937d715647664665a23d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea572780cf806b3083d435a725d1e25b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2f2f902fe8798dc749ba76ae9c662153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3ebefea9dbb8a5b2390a151b7d727154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d044e534fb551dc52500f852f90f3a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa43170ab7dc1911dd6201fae490efa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d807b420a5a756620309e9aa1d9a0a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95af0e1c5b916c3612aeedc19c2ef5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0fcec67d605584dd4d920669f1e6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bfc847b60e03438cdbf057ce5f30c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d96db8ebea1d4752cb6b6b674afdd57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5507c2f33149ed7f011d717a7bd8dbb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53871f3a9103da5663864509b3410e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000788273cd4373727aadeba2a7addd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f3e57b4258627762f3d617fcf4e0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc80b60a12234a75c5f2667ac6dfd012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a86a1cbfac7129b4e5c35f60fd18ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c019c29b2023fb32285055903a6cd6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51690a98092ff012324640bf826bae015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87ecaaf11dfca924c721f4e8dee18916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667da0eb36792b81715a894054be9d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43385fbf639c127b679b495c256d3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234303c3743b6f1e6dae5ac7049036d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9677eff53e457cf04753683a63fbd420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab93dad26cf11cdbd65d468b3ca36721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8d15758b45a48b4ea1f2c3f3a75fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1f0760ba4137ef88d6683f5cabe4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2c9d7334a3e8e4ce416765e64a77624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338aaf692c6d3455b25b63a956ae75a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e47310d5131593bd112e31c4725c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181065293696e9f0bf38f6b7a00b74927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b165abd9e8123a8beab1cbf564e36828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be796d8599614f2d3d63ce9d0fc29eec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefcef6b20e4998669c9694c2187fb330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc540f739b73471b419a22c1bf01e81531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2794de066cc0c97484a03e6ed2a604c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7b7fbd0dee8f4563510b19fadd59d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c57558524e9d18ef40543257ed8d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf72a718f0326d9e77e0926ddbd600135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c559532faafe606e021bd4744948cdd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f19b87526b781f15f056df7a297e6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522546238e1cccd971573ff840df10ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ad00dbc7e454520e9204e4ddc146a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781cbb88e70920a2f2624b219383fbc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f69e40b89918efd65259572d7614f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9597b35aa53a5790c5e392bde63952042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e4d8e96bf77f12a4b99ac9412907043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36369c49cfb0348de35b68a6b9e12ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762e477001ced1d55093734383ed6d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fb4ec6c4e61fc7b6588d36cd6ce5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacab9e0a77ddac2f9b6afc9176bb6e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6f97e4f0930b40255680f1f738a4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e698cb20f6126f3df916633b444c5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be34464fd644f803e547ca2cfa5ab850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912297f19b49d05d9824cc0acc72686f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82703c5c591feb332eac1e95b61a7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9117fb34e407b658748abf77bdcba1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb537cca86a01497ee6ad74433eee70454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28a085e00d930902e501f3c8efac0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0576b7bd820c3abfe49c49f90884156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3331ebd3dae4dec9218ebf303f82857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52783d6d49cf937e4e211d6a9a46d7af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2da35c1579408573f6e547282e545a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5398319c889b5dbc4586d828b81ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043453480d08039ff1de9c238b8b8e5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49803e7bc9c0f91649f5fc4e0aea812162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef48600a929f649735906be94d1b5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19047b2aa46176ea09a554252387e1764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9194d27c9d352c4468cb1d414a6e4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3aeb247a657df9081243e7b603eb2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a984afe59ad5a401778a5e47b8d99a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7559c143a1188515216f5afbbe27b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1e4013fd952c5ffc3d32e38f449c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256945f5fe16537eecc777fb34588ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91880f4cfd8bee40e9f548e20e3f86c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25130f513ddccf804a94c8019fa34172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af1aaf3197b2ba02487b13e4f0dfcd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb3723731a140dd393dc239aa3326a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90d4d0f7848433471178cd3040542475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8fd4465af638ecb9e29c0a694770476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f5288b72a3015bf3477e3ce50f0ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cf470d2f0d82c7ab053456d44765e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085f040c6a57c5f93f269472831f89479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60205a2ebbb27e5aaa7133775b5aaa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402fc4b117c2a5afdc277ae707a204481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefb16d991ecbb418e74ee9ede688d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7929928bd90a1eb242e500e3568d4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f632388967f73eb35317c5b351bc0d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4411729b00471c0176f9b6bc793a1785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b437466e1421d3ad4d381ae7b1cea086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899fab67beb6a1382f87edeb6fb855587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7c7c3567c2ec9ab8b5b40b761c7b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d106b63cb5071703149f9e68e4f172a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09129862881a7efc7f4d40757d04bea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6db855fb9394a9167201128d1acc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435e1fb02b2e0e8bc212cec7bc0eaeb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d26465cacedc3381bd0247da419d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a055e5b5110d78afdb8b18ad50a129594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612958400a4b6a4656a8c166986893b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5447867227c8c2f4379dc849a2cce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0dcf63353c5596dc99f0c519075e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e6e66f5fc2a150c6a39233c3ebd9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774afcdd19ccdb2c9a44533cd354acd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eed237f707a9b9034ad8ce33f04c21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433377808fcabafc3fdf81cb752a008101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cee61ca439a67dc8a5601958c7bd5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb42ffa3dd94df7849aaa87b05ff4b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bb377c22d4880c32914c5ea4c40d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b167cb0f4537f8614aa44a7826b13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337ab9356745911ae243df5e505b4d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad7332f5ac78e8499852216700fb67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff24e2aecae3fc2c2df336ada0aee9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794bc3305ae57ee595e540962255107109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8fe0472bf11c76e94f14c09e35af6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cdd8e2b3db9d7525b29c67ba94f99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3c82a92db7133d8c03e80cf9b2ff5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f076c09370dc3f05dad2c46a9746f16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938480a26cb4bf7047ef6a8ebd76ec38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f17fcbebd9027bb8e81a401deb9f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6816af0dd42abeaccc335ec5048c67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949d2527a88efc13912bc6965f65c1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309815cacc45b4349b45c11395ac3b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e56b89e814ca4e02ef48af95cb413119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a21850ee337189ebf1c90f1e6efebc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53db5c516a752dad0b0d2d68de055b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777158a0a1848ad7424116800940640122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc7327a94caa5c9636969960756349123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da68cb75a28c7aa639a879a1c75dfc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe72a315ed040f7f98c47f8c39346a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786c2a0626dbfb7788b6452b7a71af3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5b4b55301d35e70c47861cb1bd062127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3f5fdbb44e3db9501fda5f062cf78128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86e565ae26ab130d05a99a06b430b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510bb14f4cb6e1b2800e0f7605d3879130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7b3b709be862ed3cf6ef978310e58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62923eef1772ecabd158eabfa0a88f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef71b4c26e6b9bb8b2deed9ba15ab0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791d27fcdcb655d188724b49bb0dfc8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bda18f787833460ad6a9b6f9b17ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296028448293369fe93aac375de5b8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8d759d06a946ec9bcd34a08895b3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffae63825dfbd82934230675daf643138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c870fe7c65ee4329130fc958f7796f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ee2b96f18de5939b8be15f22608db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc7993bb68c83292ec52f3b7ca3da6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79a30a3baa964062f6557c3ccbabdd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d13f497af7d26b4c442a56db007e26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982fc555d1c42fd5be77dbb6c21227a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b1f1ed0abca54378f962da1fc77aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135725a4e623649f7c7a496d498c5efd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d661e6d1014631034c569a21cf1b5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfebc3f19cdc0db3f2321d27074a41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f799554c4442b855a552674dbc4fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6f142550fd93624813477fae44676150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fb2fb723c2cd970c533563babda18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1721dccbc431ff83f606e2dd4f8af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18e8035349d7c5c0d4ad88b1d75d8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ecc05bdde0c87a76f52bfa4cf8c20154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>