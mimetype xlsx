--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b5c5374a0e2b14e8070cd363433a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f4318a1c92677175c825ed8c6d93f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853083f2b29ce3778c9dd2f7686c4293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ecae0913897a2534001a968fc03034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95072fc1490d4525bc77f776d3ba945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799352a2a40cdae0d569938a8a5e53936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b42bc0598ef427bddd53fdcf5cc9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20784a22c038c97d5a5d20fae045e9ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0b9cfcd5096ec4582397fb9ef52549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06b7eca06baffa74a09d7a7827867110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b0357bb37576b0a78a4a2a09943ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e057d2a441ecad6ceef5d70d75643212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886c1c44785ae192b026bada34b5bf913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff0655a0bbfcdeaccb074b1702c92014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ea6f6a15501d4d9b808810d0f6db815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80c60e323fa3c0bfb60160b6b7715816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0caf4863f7ece80f5898a06782413d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4b6e4d35768de357df7bb178dc84c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d26363f1bda6fb4eec8fe22119829419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebb113b35cb232b990ef8f0e859d1b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154cc7166bacf273011b517780b2b1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f932dca7895b79d06ef15ba0c6ad8e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f93a6bc988b93fa262be648c7fbe523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f12b31728e90b7944d11ff7eb591e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b450170340cb93b172f0b6f1d3e23325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ec70d98e3bddc64fbd67e85ba760426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8353bde5acf28fe0b96eb1ce8334c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934d9ce9f5cbc1e08468fdf66b4ab5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42f95c2923863ce3f1b75c993590aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad40b613cc2b088614658ae2d57e9ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a56c2150e07d450585e759f3ee771531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067316ba290b8841f471a722558d6be832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9a605deee0f1374a7e92c104704a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06434d3402b0553a222ed6e3f2e63334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2f3bc9da359d446108a5ee701529735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b14dc0f36ac6b3db0dbc8cd03002936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf15c48cfd025bbb6cef4ad1b1cf0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb298f63ed63ae4eb7588a2267b0b3a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daf83dc9b3b0644417a355d3ed17b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39310fc3c601f487db9e69dae5035dba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f27e89da45ddfa5e34372483adf8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74450008a7c52483c89f09e13f9aad2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c308f4c2e1c9d7b3853a0bf15d6e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207462d588cccf8d64481abd0263cc0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3f2ec719229fd78724f984e39c3d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7c1b490ef10d810605b9d160d195546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb16ea0a4900e14066495584efa85447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07a335eaea7b44e7adecd8e7503ac448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc32a67e73c7ee2fba052fa4b87bb349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0637e698d41875af158e3f9ba07875950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98be30e89a47653ae2076ec2c5b576651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c7a29fa50d446c7859f26cfbf3e5652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ec893fb49cc3e26b5363306752ad753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7dd00705cc17f7518e6eedd71f65c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247709173a9b717d1dba39ee63ecbd2155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c69bf331fe70b73b13b0d5276f04a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02dee92cf9ab2fad22f138d48afb4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474e0d4c5782cb7cbb8c304954ff80c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a781a717e19d312622e7015febbd20d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1a59462bcb12fb7d2e2d5804ee32c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42168782704ecb704b0cefb73a13366b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13f1eec512ad1dd64d7198cd36ccd362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda0b6748ca9513ddb3960e08d10ae763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4016f0993732b62f8025527bb8ea064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26c15b1215feabe75afa89bf54420165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f6a5dd4fd678b3fc7dcb2c16f17c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd82e8aef0e17d48533e438046e785b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767e3b8f54cd005781ef0197904ffdf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33271d2b2113be99f41be954391f1b2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56046547552685bf2e5960ae11859a6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d7b5aa94fcc43f2e744cbd8afb0b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ef2594727d23008aebdf24810867f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a86a4e38cac5376fe440bb3c32619073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f97bbf700149c38769436595cba5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8409ee79c597988c57aa54c8eca9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d639be200b75ef82b1f08b6bddec276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46fb6b0190195c1e45f9c5f5478cf677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6b95cacc9de3dcac75277405d4f5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcae5c7d5206c45e0c3873109e29ac179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cdb44c080a07e26b9dae95f6518e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8745a356badad955c0b26dd79969781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fd184ddbed1ac85a8cf56d576779e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b47428c1baa8d7bfb925cd35e91b8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665908d5c16ac404132226372debe8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b5da3f005894c67cb8c20f6b1b7c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcbca87de31b9557719e55a2f8077486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa8af4779a00f93410e57c103fdf2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ca8bc74c48f7869df6ac3653ce49588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754451e509376f37afda52ed3642bcb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07751257400eac522ec187b4268e63790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2415c87a2ef5d59d52b20f9c358030891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be65be8d577c2b9b7cbf5218f30e4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e6a7e238dffdc81d14c9fb9dc1f3b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145a0f1dc2caa1bbf251a23cf350f1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c697429c12b81a33569b6304358df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e3d655024224cec7989e60f9d775b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f4734fe0bc815c359c0d76435440d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a0fab2029f609d3c60992c6f6e15a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9afc8dce30187a48ed0715dfa806e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c7829b21a6ba4e773080c3cd058cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed389868985f5fb1f6f524947edef81101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c963599eb0297aca837796078592dda102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf6c0898b37bd2772b0a84dfc9b253103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30389243a4a853e65800e262985758104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf7f928952d48337afd213d17c1185105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861478ccea7c385c36d886bcc16d883106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741037bad471f2261fdac775703cb3db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ccc4f343c0acd6b25c9fc633bf4d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4a8923686daa0e6644a8fae1d876c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb275f271cd2ec9ab0dfe7e86940dd6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ba528a6508fc01d3d00d083c87afe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baf73a0fce42caf02821741192eeae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd490952ed2359c94529992f521783c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db5b17706b9f69dfeb841bae2d0b14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905178ff1f5f2ee9440b212e66dce35e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e514201855fc4fcb94b6a3d96ae07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278750f8af5672942f16011e6be4ba2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26828268d872f10666fc19da0b33c241118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd18b5c5bdc82ca8ee09a1223c4227119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c0ad0f2b2dc915b4419cc026b9ab0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758cb993ce153a47ca0d7e73bf644dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263fe0ed966e17d43beae68b2f2e1f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d8333a75ec9ea8b36f4ecb5841cf2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1b2fc562c52ba4506eaeb2645b955124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9feb03565e8a7b8418ff7c5142edee0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55535532610bd435a3c08910e433ac47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8dedca81c61fee31afea45c232280127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdff835f28b6f51a0608be0c6d312a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7c82d90f73c57f873bbe6f35c3158129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d677483e01c4df04f617c3ab0e4a05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638c6cf41f5d31f353ec2ad0619f5ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee58d4bb4378abd147740286877000a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175261691d3792985b6ae9050ad0dea8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459be787c3fac7f5bedf64e0a3eb895a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb760f91116ccd181fb4822db70464b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea16e4ffc878cdf3d260092d9f69c00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb38328bcfc19f2c4a242e1f035853137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98aea66f237c78066c206b83003eb30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09057cbd996fe5f33e884e1752282d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5b2e3ad7b6bc80facd730f6d50f6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c573fcd431807a50e06f172035e19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92020250f28bcfb2a9e8e1dd079b0b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea8805c5a7671acd7c7abe40d41adb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65170c3ee24bf8dcde725aa97f59a38e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcd9e5290974a1fcc8e92540b78fdf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe262856ea8c1f2ae137a5bf1542ccae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8f0e766ddaf2a71e76900f95c0f95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63592f60a2f7fdfea8dcc50118b335148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb806349e78259f8e1d75366d9af39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38dd35e2424af7ccbc25c80ddb1442150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31e7adbc32ef4f706465b06eb00310151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5d5d78502857be40ad93e13481498152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869978cb604d7d3524798f690d3cb208153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5ad1ba83478ded528779f32773629154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a1f5ba46a6316a3dea7ef2a37bf761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e01859726527941fd57275d133b2042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805f536b4dd1075dd125312066756ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4db0e4a1de84ec77fce2290125eac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e23f84b704c93057506ffd1ba69ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66458ab02defe06817b8d8fc4230e8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9436f8baaac9c7a14e84ff80fe6f437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543398c7a4ee553d8608ec86f8404e468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4deb518f510580f700f6bbd539ac09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9da82defb54382b51aedef61cad8f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8e08fce356fd5ef2b9503620303f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9b4c0af84257a703979c3b59e184612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ab5bcddbefa988eb8174e73f3543113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795fa4452110ce4a2f2a21d8eb4abc914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd2756cad910937c24d0d1c63593ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddf2ca4559612de8958ab0acfa995416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5d74655543ec5ea74ba1878ee4d9d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a199cca9a350e5438da403ac1b84118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f252536abfccf10a1a9ba7a940e2c6619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4276234dbb345ed693b9ca2f6b0dbca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dee19d081b3554a9550d499930286021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b995b55892ab5977e740cab337b4922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859d7c201ca060c249977b47770b4e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45748e6aba77f2852d183c5a67b2203424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f309d500f37a28b408c07f5faed4fbd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c8c8c4bf01018d6747b0eccd4f1e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c536b9651785f64d2a45578649cc6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73072105bfea6d64e94214f8ea4a40c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638a2cbf6bab829c6b3080775e4856929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111d48e79dae93f66f2778f7e70de5430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65182ce8fd96a26baf85b5b4d31e2b5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c155936cb726df267bc5f65396b092432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b0c15c87d6f3b725b3d9707d188db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6dff20eb47a0a067ab1538cf5d19534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e46a0324166a66f366aeea61ac41b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b224f991f7c886808b6cada9c195a1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6c483164f4e92fe999e902c5e24bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92ce021b85306c9026736f8bcaddb638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd16bba4c5da45af0bb8b349ab591d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3650f4ba06fad06aa392704ccccbf4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff618d26de99c9124166913e84c4a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e73c9126edf891345571b19a8df0f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d423b7bebac8baca07f4b8491fa22f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea9455fef1d0d9248438d9d20c470744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01462d92c366019d7a338d2ca94c84245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4399e938826fa83a6d6a32dc67c92a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd764112c2a6f4863867f1c0ddac6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c1980f756eadfb09375d52766e97148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55742fc394977072b2a251f489be293549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db10c98f3bb059a474475ff85dfdc3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b0e1a699ef4dcc3814857de1bb5f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47177c78dcf78e35bc72c9c6bd02c33b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d58cf21187d1809c073546201024a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3010f02172f8d09868680d2d93f6e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f44880f0c21538be6f9ea14b390bf455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e372457c92f17d201cd6668cd4e1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79c5fc6a816d7b441ede46c1f096ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f94378e1c87cb5176cf459881de4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d5061aa06597e6f9435cab6f91b9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d8016491cb8d768688183d404c62960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365be491fc5eae52a4a2472c5a582a8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923ba2df8090429acd5cf6ca0e9501c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d446382bc1200424bb1f37222ee7f3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e126bd6b059174c2bc30dcad78e7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f1c9d8ca5c3499d46b55abba9497265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698294a7cd9bfc41e686b6ed26ff3dde66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27d5f3507237958dca6a07cff2b65b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2e5069e7ee7d212d9ce4b39fc638268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f069d6b561b391a3ae6120cb66636569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021103700d7d895add5cfe0a5a88b82670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fbe0e9c98c63500ba36fc4f69406e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de567b8754b40b06a0ab2be31d0722072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab5878f29100c94af9e7c39a8fd01f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191709c5bc287fd463b74b4de958a4c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc7fae4dd384142f480a9b5df1530e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23966fb76b8d4a4b7c3dba28ddd7e0c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7f175b1885e7d6f72501ae26f7bc977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4975175b69a57c4d72e8e8b36a1a05f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1678b1afbfc6ef261570e1fe910ff2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc988a521abb956a55c038088c156e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179f5206eedbef13f11b2ff219f617c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e869c1bbcd48d3da3c9d213048778082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a029b65cf8398badda00014539448c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54ebe8878c22586634e087ee63e8e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dbf5b501a40cc70084c894a84824385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029f0f55437143bd10b198a9bf116bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0a1f55c5133dd57a54b92cc2dbb6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477a746810975d9c0743fd8edcf868988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870909388348457aeae5d729c9dcb5c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d49321c6b952d6482339f4d46726c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735be2a077ab6081de9c5dae27dcc6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdd6af44e095d7d2b75f40c9624b8d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfea6f72abea358724e563a63bc0da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e44b18f0a5c38bcebea77791e18fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56b368fdc79283e2b81b72c0567d0495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4d11eefbf5c43eb45fa494cb5fc2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f4bafb6b627f59f4e94f3af2e19c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd24c48680c82c4ac4667bb82f11da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37dfb71847d3d7acdaf540a416538c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38f7ca147796bf3a6dcd2d50338e61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744555592c8363af77211aaec6f894fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85870ef9acb3198ef8fed6278be32136102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db342c952cbd981678d2622a55320b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff14ced7182c66056c69c50129aa2cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7706bf1191a324fc19994604cf58f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740d5a6407cbb21fb4203197aa01f2e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07975feb3c4b71ff579456564f221a50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dc1293632ccc38e155b27b31738e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27913928757fdd50a59a3cef7ddd155109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca63e9fef1ae2f8aa091371da1b1634110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7b332c2a8ed7e882164187ec95b24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a0a040671ea054aab4a5a001e0fe0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce2e8c22d4e45eb7bae576a7c49a84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bf77ee7ff7faa5827c05b6005a42e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac602461ef756ecc8666be12586168ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36e1600165d0272b08eb50b2e3f73e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73e4121d5e705beffb0bb7b488bcf1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55327fd15f1afaf3b8d9189fde1b97a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b599b7f97be546337930e5b2945332119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902a426c0d755cf7c6b45c9766b379a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca282897f137fc90094c6ef80b5d77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51150ef9db504736e7710eb406e0534122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d40ac79893f38ed21eca1510c55ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272396e1b35a48876c97639d1b22bce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8045c2cbb2cafee5bb97fcfb26b8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8eb93ff4796a4816a5180202b316c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb546a9ed3f2e4dcba7b42af826ae55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29639dab5ce706e969b826554947cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ce7bddeb09b216fda89dba377b2db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779f6d1d97087bf2ed8d968b9b00850130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5154fc7c889e24c0a290dc0dc9b908131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8531ec6de7bc8e782730b0049a0de6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee985cc94830efd8d49775d0a0eb50b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe13ed449cf73881dce48165acbd8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff1e3d608ad7879ec1914d1a964225135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3fb88ce257a8aa4f1578cda89de82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a49ee869f873d71d5e31bb64ca2be4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090eaa516b7534a2641e4b938640d5fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d78dfb7a15c7f22b84c1b973f38681139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51fcd289374f4162a95ac054c9f662140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954112cbc5e45cf5c5c1fc5995c854f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1b0af53f53e158ebed2da1ba1d519142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05432ea9445caa6d67acc1c03d7117c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa4348f4b7b757b331a5e6d65996cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7a728b2144da4b73fccacfa82c09b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3381999f06cab09cd71f15b0e730c67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4a3b89ea733a563d3e38e47f142ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25769508665ef7e207c5f1e968bbfe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e556a801ab7f53d75211fa99ed969a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7e559c57e0802f5d27d5ce7f53994150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10741d18d533f11d422d8a1ca713fe64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fbc20b39bfbfcafc966761741fea1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639cf6fd5ae545d57eb22ce9fd2bcf0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7b2375eb6ec1baf469a29d2c6b81d154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>