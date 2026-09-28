--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700f403af197a9f19852225705cdca31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772e3463241484ecd89c98f8805775c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4e702877e79820fad97e096aa35f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c786833ab18bb83dc9a3623318efae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a4118035879b71bc76299cb42dfec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042d205cb3e2c8aada01363dc99371b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46feec4a0df9078c10482d66d96c1afb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae1f817a5520b0be32ad584d4166a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfe687b8062bfef3f6cc9c32bf49c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb5f837ef57fcb8e7eb45899c240f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84403c34493553b55f911517c38b89811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c2d9b2bf9190b8c87a452d49169e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6b56ec99cd290f90eb608ef65444e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d5f240f9e800a371232c3f08bb48c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21c78dffd95ae24a218f6550cef41115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327885e3646b64ccb2ee100654787d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c2481c56d93418b8a34d317df223917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c597ec4ce0b9dff4f6dfb2bfdbb8bfb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309b3929fa848f3e39e8dc14cb3d38219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb4ce2be0a33684ba3d3d4a5440bbe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d96176491fd9b2581ddfaa49cebc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c3a986852cc97c184bfd6da76fa1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc8893beae211f7bedf8cd3118894023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc05d37333a6011d4d2885803d8a9dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95e25f6907881cfa08e204050099c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24720674466f77ef460ac129e33bb1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fa984a702f839cd610a06616fc71a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1f362fb7c4afd4b0dcdcced8654bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39df99715be41fe1a53a4d2c86ae65229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a27b8352fac33300d3f76337dc1a6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffdb82cbbd229d1f9fd2a8063900de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76916a4b2bf647bb06506d586f28a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e215e48093c52917d647a01908bb21b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708f7e81050f90c9bd9273b42f8c6de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6b6d0c4930a9b12639c4d05e4475c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d810bb2b9cbda7501ca093e0bd831336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e681dc14a02ac6b5d6b5752a99bb4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7d964398ea09af4cdd50e2a0d9baf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd3aa059394027d056c26231cf291039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523ec2a663752d3b427117f1ae8ba9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6d25be95285d21c3f30745fc4bd8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f71fb2ce55b92e3f9f482bf7e7c7542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49058daba44337847c73e463f98b5f2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd314cf380712af42b08a397949dfa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a2d3e6164df28438eaa0cf9993b6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762495130178cfcc65f53b23bfe1970c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7624aacc29b8386dd1a11f14d935af147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df257cef6b64737502b29b05fe318b0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe2380ac039d8e14f9426acd458de049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5511a2f3e5c4654d7b402f6e499ff9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225d35ebe05893ca94d29f78dad84ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fad7ab6dfaf6abc00e7463237277b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38506a6b28a3a91e36878f26d30fa0a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8be8f9b160a4da26c627c09e8e244654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bfa62786062db19f5eb468b54c4f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba06fce978471f0c190a77c5e0684456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33a63d9b52ba58200c8f8a6965671557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84511b1435a43c91662ab7bef90a80458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11d5cce9d7b1a6ed84241f73e9cd4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f414391e40bb0b9b97ad6287a529c7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a73811380530bb6c6e1e6abdde4fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91415d6c80dc097d3a68e42dda62b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedc50f292ff2b72d9f115307abc61063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1399845eb0a1fd2ae9fd09319b20f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c424ff05db38d26f74a7ccf3780cf365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a50217e09ff514b9cc40bc6f4c99966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f436d88792e0e3f490abb4685d97b5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779efe3e6c7d9722cbffbaa36391d2ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dffe388aaca67e1a8f56954ba52f0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57cd1fd4a918cba986d733ecd228bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57e827cff62f972539a2c07b5b8f3171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc635a114dbca372e46934ac8681d0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a389418d2061d29c6d284d524381473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24af7731f94fdba9c2530bf8e95647b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be081ad02b4c477238e9327217ba87de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f2361030078631ee9aa5d7208a88476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103e14bee33cca6d3b945582596167077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716eaca0a76b61b85c526f8ba841e74478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d64006c095de169e06520d56a9469079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda5dca5e5e17dd807037dbeed6d4cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b639c69bfab01808c6645376c4cfd781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d1aefbc0edb8d40256af198d1bb2b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a54a5142cb327d7bc298b65a6c36083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3597c3bc277988c7ac104f6fde4ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22c383cce12acce46b74738fd33d3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5d9402a2870023d2bf28a6c97a61e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44211534e43f12327938d0293b088a3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa842fd50caa5edf2f9b16cee9abdf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c23db9b6e437b465ea7265656b9fea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b803d150f5e4992b06ff98aef90124b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a914fde760712d2ffb8fb9c3cefd7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57479fca7cadc0dbab9ef7331e2dbd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d440210a9c3d688bddce9f6301e0993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7096c91e638fe499746b883c94068994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085097faba29be4eefbb6a9643d14d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51726a925e2f08e28df121eca2664796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950e098f4e055e8e1cf645d58e91de597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed55ca2677fdf59dbe84ada54b88aca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c460a8e836e42c97a42d558ca896b1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e58cf8052e6baaf9c57fb6759794cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16664da8dda56796a42b7ea3bdca9fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574056a23d326bc2c89cfec30ab401b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b509e5dc654844729668dc0369f2d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65256b2bf4d167a355c4c484592b6e61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559b3d0c70331d8417a98456bb5d5cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628bdb2118a44da2e2d08922f166f30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205f07ec04932058bb5c30b127d7f96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64aaa57a69e3f6b7695c469efe9d49108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9038460707f398e0a2a1f173bf1fdff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a77f96b9fddf49263233372328bdb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25730e99fddd90a35746a395cf8cb6e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534bf8f3b2ad3bcd25d1624fc486596112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620861b8c1a41d6aea01483021c1ec4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf888f96abbeaa6ef94da3740a9d2fcb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b238daed18a72dec10ce88a6179673c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf7547e3acee1ae0f2833dacd225b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf1f957b7b9dc0fed87827f1abde4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93810852cd2a7c75a614c475f35d4343118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528ce5ef64d14dc959c7f5e3e4f012f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e0509ea0a197bf16e95761a640d4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dfaf01b3cf440c9b5aa59df92fb6c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f2fdbedee0b0204b9551c8097441e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b785f73af50a51301d6b818b5947f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7ff16fed692c0ff851bf5d513a935124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df51ced1beab1df256f0c3b043f0bb6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c766fb2501ae40e0a98c71721a985c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785ac6704e9d8fbe0a62fb1578f03ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c160d323005c667d549d6a9f1091efd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a7cd2b1f34ba06bb0eef84bc8a6a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452a173dd668690a91d8aca278d78cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267132ddde3d17dc965c4fda24bfad59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684e499baa8499b7212a4499eb0e63b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b4139a0521ed33669288935730213133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cc6cb6d523b0e8ab374826542b1ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9953f6bd26000c327c73b94a6954b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035816f42dd88025e4d1b62f998439b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377d562347d71968d6bf697aca952a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ee407445efa55ed5cf17bab2e4486138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b85e55bf4e80acda57ab7b57e2a3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f9e80dc834d972efccc89e8aa404e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e8a6a6a918d367044c47f977834cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4edce77ff57d6720639b9dd74d4fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709eb8422eb18a2a0f20ebf7f7fe551143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bad8b343e14523a5654c4aaee9e81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821a043c86987cc16b8186b8bc3d24a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a66767caa6e96effe5406e99483bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac923f38117fe600c3d4dd1bc45bb6c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba06779e1bbe379e3c806e349975508148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab14e18ab3467100bc9160081654922149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775b94a953e665dce71a13fcbc777ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979bfc37b0eec0ea0cec8a5c2de9851151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df804525b7617679bb288ceaed3c938d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab44e564fbcdaf71f5e13d18dbd84d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6f5089c226271197a891e7ec22814154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d6dbda666137823ac5e067e84576e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5349811942cb46d547a7eb71c49d7492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838eb5f6952d4c0ef02717447ba6c8c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014ffd3d5ca3d4b2571871024055c324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2102b1b1bba5320ec6f63ff12180025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc6c26e614ddcd4d3efe549e10eee96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a991442f6ab1df00065a6d193f4f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473666e7f5ebaa0831e34f10bbd4fbd88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d67ab55a4a9a9be7f9752ec30cf999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220750e0c767178d31fa651883760e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2965e5d4f66c2c83686e7410d701b7811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02151eaabd3c2af5613036859347a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f9016f3a9bdd15b37ddeb873e70dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81a676c1bfe2c5942b35d5f194572f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929a2e9d86d346b097635c9acc4412215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16002910e33ddb8402bc6370d3c7583816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a411a79fb4b5b16ebc805fddf1abb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004db568875b2501ac232db9087a28f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0966a1fbcc6a5523a26ba4d9ece3b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c477b1af14998969048d776b4c5a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827f0417aaf39a8bc7ef4f64f7e787a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b6b2fd1f476624f5f122cd70d157222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96704de783628fce9b0f0876b04fcfbf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b2197a7e1aa0a729793c9447c1d8824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659af5c0e1c2cdcd5d55ea6eacff591825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d0e151c19b3e313d87c7c3d450c7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12ba6d93db0c2023cd05b63f48cafc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166b7d0dbf95f6b6c01766d7f6dcfc528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b56c03271d9bf23d8dae2107c6fd229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70954afff99a77de5e02ed7ff6e26bc630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae767b8b2670ec5125f6fb22ca57063f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0c9297880236965daa1f64f295ce132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0357b25f54b1b06c9c8dcde8e68eb1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1958ffffb73165d0c5429731a8a758734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36687197cbe8f009376259e4019e5d6835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745699f4816d37eb65846a2f8c20de036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e266c88cb73a312f9fb91c540f7b8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743464889c284cc4cd31e5ad8be210a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5105d0a70c2b51a022017a2798d8a9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a1bb65d4f0bbfdb8e6e9ff6caf91540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b436117d9b2d8433a03bddf52de5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25f9f9e95ac3118bfaff6ca9c8685a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcaa15356aa48c813f2b4898c1361c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faa0bff14604d423be0ce69b69034644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3edb8f49a31d622d7687f2abc62ee645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad246cffb74fa4e68d59770cbe8c4b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc583b79f26e2566f0cda3f0c0bc5c3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fbff4e634ddfc0e91d7d0108e403648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb248a10d3aba4823a7612ca13217d3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae79f014361dc14a592a9d4da671cc250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05792d9145e481d4104e0b841fe0ee8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39b1604e6fca51627fdeb25c26abb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b3703a3735428cfa805907e389d2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1833594ceecf3a31cbf1376b76f14b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754f4e4a7daa410ad2b61adba2f1fc355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988ad2204aee1a5b3848d3b7dd9fd7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b996acf45e8fef9e10e9cf38e98d4e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada56b14582027e4ae43bef5315004dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fd33732538cb448495bcf84cff2bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebffeb5527e31ceb585a2dfcd4d40d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec758e515b5017cf5853b06435fc6e8861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630598fe382e435d86f46dc61f82d35162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8218e0d1f0d1ad92ad3f3865c1a9cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb118a8eb06a6eb62f1b39dfaf35c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcd41ba0400aa062da2a7287e49f0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1c7a034080353f87d71dfe20e7b8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f72bb0c9d09655e0bd0442f7f8d67767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55688a670c6a1fef96a4a502d101317c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcac9f4563d636e4d9081d7af76256469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254a6587db89e190906fde494f21c8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b095eab47a8abed44fc536c8d735d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de823c67fea526165fcfa978219fefa372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc4ba9f413e5e5f87a941d79c6e3ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd56bed65f6448ec687a859b981864c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a0806d9dac7626e3d7d26858c9a4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfef971a1a7802a7cd782761dc98f5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3adb132a8a4f6233c5e8d5320d712c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e8774a628e367b0d71f7b277b487178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3516dbdf197aea845f62d336a693d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a2f83a298708f9ed1d0088a713aa580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897fcb320d727c37c11cc8bc0e73b8c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf180533d9db3c59294a703c7d2c3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391dda29090c68e596b71f9f0b6754f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db73e9a3c950acb8522ca61281dbca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fba4630c819944e7a508f6c431d22885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597df78d7476d5a6f10bcd9f29d6c1686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31330659cafad0f81cb797d4af5ef3fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1d5c6cb3219835103e8abeff25a2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8aa060c325b7c47f6c80592a3e36b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8c5cf5bf93039d4f1930e93c64b5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7ef6ba3310282b8bef0acb0ecaf3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3566719e7d4e28a2b515f7292b1ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819040c9fa4e475a9d6c873ad6e9b4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc3e28daf76e39d6c3cfbd9d79f37994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7253aa000d826bf489c394be29149595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f4710d98f45785d3a361803a81ffc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b6b1ae782cbe8df8acc612e65f46097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b4cf27cc4eb274e27bc1b0dbd14bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bee160ccf90865474462b2303f8fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbf69ff1587ad613fe5b8b98121972100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ee5799ebde3bf44f1a329af4ef1b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfdddf1d15ab9b2f497d2fd8e7bc6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb9d8844162d09c85828672e3a03a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d870ea4dea53a36c9e3aa7eb7fc0c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea202480a09966542c50c44200aea3e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcb16dc03a78fc067683bf6338ce35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc06f6d3fe1924e60bf0ba103ffa70c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f72f5d0abc7b8a035166e5ea765d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccc6893fc1db0f092413b581182788109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8c01219c7ee4f7eacdbda75ac1de2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc831eb7bcdd50da6fd80735f4646276111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5688ae7481ae33304811101da562c6b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4223571d64ecd8a3464982a3c64dd2c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7640496a966345c4c1345563b8aa45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022b9aee9e7be8f9d0b8813099de320115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb5192fc4de7512ad6583a5c58e11c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d1fb9adccff108772ccffdf1a37c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f895c6618b2034375659a6f0d503f2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b23c4b9f6ac096d4c5238c82d9028119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1193151ea0548fde457cc9c72d2623120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8348ce0500f3edcdafe10fb6569dd7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e792d95e400f0484d805937af0eee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0042c045ad99517d57829765b2f891123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf662c8b2aae79fec407c21afbb608124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2b3dab457481d2c1825e5ff0f8e22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ab2ca32aafaebc0d0ba4bca71bcb9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912a6b7994e931e39343e876c72e486127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c442ebfeedf0add994406e68fd6871128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bc0474bb47cc54e4f8ee1a821e6e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57bf226a099beaac0594007a32920f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21019c2167940df44091d45ba48c08f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb37228dde17eaf4fce45d931ffc72132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d2dcf8c4a2a7965a5682bc2b26933133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efef0382fc34e2520351e932476ba3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfabcbce8001ec3b636558d561ad54135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f1c85a2b006f13d549509637b3500136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c277afd667a091be52e79f9995a8a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc7e811eebde8e1fec658a279a25b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444a11652b46ea185f8f459470c6c3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628881ab1d243e77dbb2c70d75bff151140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b65c60a4669e8f9aefbbb5076b93f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899f4c8d847fe3525f7c62bc4379e62142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1265c26f409b543d1033fadd2a30a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d45dc54df7119417553cb5e010f12c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77850d372c5631de15bdde231407d1b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f69f839c75aa390876877bdea7a7f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c63ce3fca51c044df2e5092ddc2a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893bf28db93fe5223450260c556ed4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc4787dab815e14c695ec0bf8e037a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee194341dab09bfbe16fee5bf4c7497d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904861a8b8baf31b2fe977c8bf5d8013151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e16d7ff6a99352833ab1ddf792f8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b607bde00a41feffb8419c4ac4a18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ce9e899f91d54e67913dc39889b5a154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>