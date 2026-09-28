--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e20ece9cd62e120ece9e2c5c8ffd71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfbb4f24c3f4e5873d24438837419e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310789e5cbb33d62f1567a8f03390c723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7153aad71e640ff475efe9029458c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7165899f958ba3aa7e75831f206c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fe9c2339e84fc8c4f510a258382936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c5b206b6ab311de0e8864f59f36ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a4ca2f35446aef379bb72b05c6f428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2224d391561cead76538817ad0dbf309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0befda01fef4187b21833d60e0009b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05618af3b1506dfe6b585f351172557f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccdf17e9230ac353968b299d611d6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fd079f15b34945a4b4f2d3c569d9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119949a4f699d78233120fa36dd4e2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c581bb130f7aff3301e4ffdf843dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e69a1f9646c06aeb0ffeb5fcb27f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d83233aaeff3ea0f67c75dffbe06617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd7539a0031225cca34a0edcd6653618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e4edbbe999cec3b77d4f30b0198c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ba0f27d50d080655fd72b374bc05e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065d567977202b854527a7b8f7cae7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603d3c4909b2e3c3ea97bcf934bf51122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac268df7a1ee142786deb65a91ec5d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a44a67a617c2f87ba4598f0a7fcf7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314ddcd080fed5478b32fce1b1d762f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539d9eda27022eae01fa1b66f417d7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9d97bf30af20455de34d2f62f7f2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ce9df84dec0cf400690abef3f0af828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e36af41eb9888d3358057bba59f49429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f15016b75314400c00103d73da94130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c959698da4c0fbd64c80d2deaf05a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030c438f07561d2ff15ff9eb1d087db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf592b1328d1b6eed85fc0b3c1c46433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e254ee311860d5a4855ce57f17cad634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8ab44ff31160269db64472113d5e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf24457f54852910105fbd32e608d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0c7b704f5bea62b17268b6cab70c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fadaa6b5ee04fb9341c9fe603489138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4503ebc30f12e9e67e0ce427b53f81239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fbd71a9a400b49bc83ded4199ea8940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374995c22e6c4907d76a9666faa445241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56360d08efff4f75ee54e1a6e342463742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c118dfc869da17ed8a0f5439a51e12f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd77797574ba0e6a5b7ebe8a8a30f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc571edb08d735e13fd84bc3226b727945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed6cd0557660cec9be130fe519405246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfe5623386fd76bde5fccc79487ee747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069ca6707f2e7c6c9fa5e027c76f04948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493948a84f0b2e92b735ebdbad65e01449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f8f2e036da0fa0efc0e5a8fb2b3d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d3f71493e47e15e59a3fc4df559cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfc749625a5c34668da814c8b5b2bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39bae00866354ff060b58c731a8f7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3ff465b325ee8a3d7517fc8f77c2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913e12c39331441080a954372d08be855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ab0fc5a6b23542356e5620a078ac956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f947f59a4a4ebea9b48390127ffb357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d64fc4cbe4dad95b1200e92ae9f6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c00e00c60873ea483bb875b6ff388359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ddba95197717fa99ec3197cc9f89e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066072b22266422b49a38292c74536861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58047d5cb0166e5ef6839688b4f4df762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efab5e27171f444b0697d48f08760f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71e46604cd6578e461de694e2aae3464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d166b0484af1f79181f986a82dbc4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca4db0fb0adc459c75e4821fd0942166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26be2853d3a8afc673c55709c410b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ec8df7031814f993ad40ff4ec7d0668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51cadb50fa2c0602d28ff5a77b482669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fd8c42fed265db487c9a4b7a6adc470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909ab51be719e5280b645ff14f8038371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf74b2f9f5269b1284c13b0c93acd6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202741cf9f991eb3f4a6bdad353890373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c8b2deb90101641ed23370b37aec874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d15e0780aa3721f395a580c97175775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf277d11dcc8d6119675d026f0207776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6638e3b4c151f1dcd7918a4ef3a54d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf2b3fecf5648b7b2ba561a9bc196b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d005de2ae8968977f47a504b95c84679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc14c75fd9262bbf0fc35401bbab52f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b450baca3c6e956cba378fa468e5c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67685b797c15c208993fde3924243be382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca1fea1965bdbd014046af9393363883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac74abef7fc902671646e094fb890784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532c62b6ad20704f7e588761c493ce585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a797ef7915b14241372df621731c73f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643da389be07157d25e2d68aab0e051287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a6ed63e729511759b1177ffd6aad788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31c808b35c8f2762a36ab28f0bfc6289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcff50196e75f49f0afb98287b59ee690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca48193af056484cb51e48367a5f6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f072583406701a00a1f05585268b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c57d2a8bf052e5327fbca6d9a249b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e0adfc5d9163c789fbe6ff8acbc1094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab202e32aaecc40951368cbf01ef0e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389eb2b6a086084b5f9c3a639e46e22496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e40b30d0f464ee0251d0c6303441297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc43c1dd42a951cfec58fbddca04fb498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8a3326e393ff1c80f08fbb1d61ea299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6441122647f7532471ea0a58452df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503d25187637b2d5ab6c694318610dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b58365ae3fadc7a672838b46bdf81102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13feaad9bb8785d27beffc4ca4488a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56251e94300c22d97b758fdf66c952e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a57c420a55836d02ffbcbff37986d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ce9fa228d570d9ee61ea922d209ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4cd78cc1858b082cb2ba05301051e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3f0571a7e8e46059f670f0125c7bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9a3120098f0176d70e917d1da2227109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0cb0906c99de7e229533e157926dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19a80f4b19b1f8bd09c8c1627bb957111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01a63e484d78cdf5e0af5807d6ebe2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df4ce07f2c7dfac71cf8a1787ce491113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2117f1e8398ccafc40a5aa188b0f2e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136a59ca4fd8c07dc0890863b9861d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dac2905c94115ab6b81609022decd4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df5126e5363b2b8aae1e2d23d83d69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d5c4bd9d426311869213780ec680f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d89dd36b4c9bf4db59a70b570a693119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ff810e86c5221cc52e28c39bedc84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a95a78058d26ade358ec62c19572b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95341484f09d0981591b4a8040a48c3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c7a29e157e8a9ce7d9f53f2910538123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52003a9bd4069b6d77da636cf950fde124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209506426f226c3946b41f050463548c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd190711a4354686445b1fa5da0e41126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930517eb3fa3a9009fa871667f6ee09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9da2d204d4a24c8c3d20a9036dadd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a1ac1e3fd580b6b0239a2ab688dda129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e34191c83ac39759a73c2a4dfcdd9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39a12b629483a0e2f7a9fde425eeaf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad991eea197aee4e943121e694ff3e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb26f9afd11a9594edeb83905e1b9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca1ee3236422103b77995dc9a5e0cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf9341617333c373faea521b34ed81135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152030deebfb47c6ced4857c71a7d08136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d42c2e382cbd56bdabc2345313e7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8400aa10a3a93d919c6b36abd552e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfe6ea9649dfefb563b051abd16251139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283dafa031de21f84e37829aa8952bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb485a77282ea41d5e09edd00c1f827141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde76c99f7e8a9dcfa20cb07bee5fdf0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b992d2513072b9774cda6094baa82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df4f851b8128984eac72e062070150144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c15e9c8571558e8920456ba323bfc2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00aee09750cc2e8720d6d911de8f9e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cac1fc41daef96cc58a85467293b98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37ba505fe08178aa1483c24c99b6c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905520ce21487cdae4b2f52234cd34a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad699394675998d3e75bf6eff6905f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebcc6fde3d2f022c2bff989257c4f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9600062fc6d9f1597e73644f75035152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72728ea433c5fc24a75c61249ccc6ece153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83a9e76543cb92ff2c535aaa8d2b3e154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf7dcd520a9986596a02ae483554a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd4d69ac2de4b18ac81be94ecc792b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6794954d0a0a9b3eaa8e5ab37bc833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5ea510764ab81efb9e2bd1a454f464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a7271c772b4f1a950410e4fa504a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3f391e75780533577f594f7429f046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cba6bf62ca10887be96de63d99e6ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e484807b41d3f2209fc3a33e1c8cdad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7c75d6892a7d2919a38dddd1947fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a80cec2cd28579c2552594022af94c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140eaa663d090be61bf35a42560c7cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f5ef69a63240e7ce357712b323ae512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a3cac9796aba29a6d9e0795261a5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc30fda57fa35eca0b0c00b3126fd1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7684e55ed458b9e5e7ee7b80fd328b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fc7a1cc958e1793d4069d0e9b733816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708d7f94505db017246fa932a8f8c3917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c77a18a07ab9e5053257bbc90340318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a890974b77e68898ad8e69333d8ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34242ab17c94aa0b26b440bd79760cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87f13e36b077d5fae69d98bae3c66521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81362abd61b9af341b44a52f1dbfcce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa7cf89353f0683134789a243e1da423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d7fe8f82b8f9c5b93e811da46683824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a258a72943dc47daa17c1d6f6ca600b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870810816aa0cb570c82b366cdfb48226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e76fab4fa1160075271406712768c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95aeb7868505cc5b756c027c0bd911e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450df628f298689898c6017bfbf2119229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b9aea3af9e966af9bc0a9fae5264a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b77f1212193daa59b601025f64ea3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62abf47413db0fae9f3b40b2fa4bd8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd98fe12932440a232ac14ee0b7190a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a4212f8483bee516d7f251c1d8a1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a969d931c7dc278c4914ca488f81935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ce254bee0ee8b60acdf43ed7d84bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffd6de42d4dff5a5c56371aa61b5b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9519fb6beb3993e4cfb1c16e55d21c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11b6b5623efc76666331dd1db792af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da8f5ef7e0cad847d8c3692b2d5ea140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55819d6ae2300c61f0b8fe120482780541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1ac4eb02208daf4fd4cb189e7406942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5967d8a0d2ee7ad166b57ff8d88c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ba10bc03fbaff31427bf326aab2a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10018da9a666096379c965ea9d078d6945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ed42eb4c43d1573a3a16882bf2dfb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3c0b7dcb0284ee3db066365e903b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459161f877a9035308f5a598fa2ac4248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f929fc339231e5da59d75c219bc7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdd8987ff5cea070f863f8cf27c10050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991729f175e3d1add9c0f4ebdc9a67f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3747e36a9f2df6f499b6bbd02f2f8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70275b6879fbcace0905351b555da2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9336c49736fb03527a9ff21910186ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5078353bf8aa4048ff6a92647320d8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8428192e245131936c45ef2392ce0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc3abefa9d8986ae899e74696014e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f498a616585041503064dbd3ad08c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881669962440d9da4511d4e7b12966ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e85fb1fe812e8a115e51641c2b10760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e959e6aac40dd037874290c80d8c4d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c38c1ceeafda8bdc29555a9c6848962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6327b71b54f98bf58f8edb01589f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab95a594cb01a26db7d78fb41dcd82464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07117ed8190c2394fed2bc84ce1c78565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93adcc405f8a61c9e892e6b34bd211d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200dd7a91991f1ea1f6588855f4299d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cfd95eebe37ef4d81d4c50c831b6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2789eeb35b583e82a0679a1d2f5dd669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b366b1aa035b31b45beb5b6375e00d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016e935fd4a441abe513bd80ff4580f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b4c2112161517744c08ff6f91fe5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330be147c31368430a20948de06288373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9c0603d4f3687a8e1e3a3473405ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a7449e12fb44ea5193d57e3145fe875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f922fc6a62d41568b0553424a324ee576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947d3de6802d977fe275a39a2bbe12377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e96be391a9a6f9c5a8c5e0810b3c3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ec90bacd8df8fa63aed83e05d5d5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0473c728ae6ce4d0e9a1cb1b851d7ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86952d12421260784cffa9426a54bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b664974af1ed175597cd133aac60982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dd35def0bf66ea46930c6bb52285a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858b05d31205968b15e928d1f74e9b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b20a2bff67d064b72878f1194376d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a5e6be32068f733bb74ba6e4a36f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c694f82a4d02aa0d2e4a2a83c438487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381a4c5960e474cf292cd81442e605688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29e1d3699cb634f0000f822b843d5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d70649b9254eb4c1a68c2248d116b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c57d950a474aa20033fb34b38e44091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e947d885ac83d40c78f26144feafb692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3110c3dce1928a4015e44f6acce6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22029a190c6f66926797905eb4d27e0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a797c73a50a44eaae48c8c1092167e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80652b53408c89d592ff925fa0f65a7696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d610f59f9eb6af44348971eb50c47f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced7b28d632aa718a834431e26de98098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fdf6c516aadaeff5bbf6bcdf3cff699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20d718730490462be7da7fab9761d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51f33434c8ff8b5a9e8497249511db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693a5c3ceadd771376a06f274895e80102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5e1aa7c5f6dbc00c9f5500cf54e5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf48a5ea2490e1579ac2b95d6ce8c18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35580d140518093a3774a8b953907171105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802a5d0d05dd5171277d26cb3522129106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb817714025a821071d1265ba63da1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3efaa751103936dbef40d51dd1f86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f88ed4f0468ec0eb4fa9741e2b921109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b51bb7a2ff1df227d443a6dafd3f64110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd36ca1c52c73ba7f1e68f3030451f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15f6544d89be33566c14763b62ab3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e2727aef35a2d4b5b16e488b15cb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2eb62e4c1191b521cc9d30a4ee3f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc54d3f3b1965da8e41763d10563fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd198efd2431a5898b93a0f963b01e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411dff5eb4115b88a55e11f90a7f3c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850e3e8f04f028e15b0b7e8fc88828f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325c7f9a606676f2dd69b8684f6a2af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa01055fc8023c84bc0d92a3972ad7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e477fdd4506b372d0f7f47d02df8f08121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713c8f3e02797320ef7226c53bcb9d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade74e5b133330ee576d62abb08c6f74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686752a6f7b813ef6b3c96966293564124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384d24286cafab1f1c4ef4adc978154125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead674870d4c9bd207f100bf4e279ec6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ef92a8400eaea60069b0c8087e3c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a4f192d29abd0d61d0a548927290d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92bd8e6786985ddd2b99339d3089a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172efb38d2f2db748db9d4ead8ba0e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb71dcb59458e03e634470d3f5a1fee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8e731221a2e4678ecd07ada1514ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf5aa985b0fcd1bda505dd31121c4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43663840b77561198070363fbbf5c1d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0343fa2bb94f5132858aa55cb69d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ade14b9bd5be11a0ca82ca9b75aaa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56db9703e186905dee5119b5fe9b17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5444f404f4e3a5d9ddadfbfc481769138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1264ad6dbff87c2fe01eb33ab58a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168ead9609feed0c46b9b0c7f27b70e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a40939e42a1b6afa0e86032f21536141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fe93e1daadcbd11c8f018e05e242c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b777271db0e0d40e7126ef470138aac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36728e6c4b7a943a0321266f294a19c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd2b5d2ba01e7c31347924715d4c10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ccc2c7a7068d1b1502753602811a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7264a820111b47d9d14d7a1ca6ab4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fa423c9a5a62c62ed1cb8fc466788148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416523300103c2b77d88d2c870a42ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e271931d9aa773b87d30ec8093777150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902408cffa16af9cae59b63fe46da5e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f9e7d9610e0a66f584210d2d9178f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b81c355f44063bcabc33e504579015153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d59348e05217a2e6517eb7e843d06154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>