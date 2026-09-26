--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623cfe8039aefe048fe36e7809132ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36791eb5624766259cacf87233fd2282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce571acc01a4129adfe1b9d37dd4943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effceb52baa372729045d5b1c91432204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99effc84cd020dee71ac99514a45185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0eaf518c686997294684517c081626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78be00cd4ddef73e1c0d6240db1ddff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123834c8f783c38df09a3dc186186408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7b8d97e31573bbc88e7c4f83f34fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1efa35b76c4ac141d4bcc2bd11088c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14341a94e1f597d3182aa6fc630f416d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad581f193883daf81a39b88103830b1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55506d4b3eb774764983880f9899d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d79019983d2a47757941bca6dbd9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420e9562e0b955645f762028b2035c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6c5d0e51cce740c32b0f5f766638416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec75cf6d6a9e2412a2758ffd861ba517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb404ee119a4b6fa019d802d6983e26e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abf12e397bcf85ba72aa749dc168f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6b85cc852af5b3ee0ac8ebaf41bc720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca054dc20a6835869d72422183c3d8621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804497a16cbdec56fbe37c5f7e413dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59595c4751491aed711ab3b24cd754623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0ca334af0a1273637209ae051d9ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6380077fac49b5f9d7ca81081186c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc187180c365831d0ba0a9ea250a2f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcde2ec8928f445421565857e0539c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa5a086c07e28793b3016fe089157e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e264216bb6e68915fda6cd064a5f25829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b93a0b91641ebea402f13a75c89f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783102b13be1ae28985bf040e4cc3d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7882466218e84b1221e1b1060f82f2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921a301a2f095354ef54bce19dbcd4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ebb873b227318a9f7b98b8674f49534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715003074a58d4ee7145ffc6cfb71e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e2e4323ddfa1f14f2a178e299c5fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fb75dce12023d7e37fad6414e290537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9a70545b7473840e21bf312d3ba3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ba3881ff6de8fa030430ad6a42ccc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fab107962fd0d4f9dd60989f84e6bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51faf159c5afe597fe2545f6f7a934da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69989f3ae5151c8cc90391fbf8aecd842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041402e5504a44a4d2223e40f5e3bdd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e259a43ca3f42b0cebda4a6a2fa1a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b185cb8e17701626508cce0d06e5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e8c940c8ee9619a96efeb28cc6cf146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7f1cfc7b813a85d3a7e4a5eef89aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd106f2f3b2027d8fac0d1f181735db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903a93b731b559ec7e7a478225b990049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa062e120278a3f1aec2c6604d4c17850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea28a30ee2aa3b723d3763895280a2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194a91abb20f4b4eb4ad195fc3bc5e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931c48e4538385a85ac11e57f9b159053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43cb2a8faf5d74a72882cc8c84e82354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f0c6361d56d752bdc2ad44de6699b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690803dc5f0970641ac133cab6cb6e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a265029fa0b9a758b066c8477c605857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39060e092eb7a2e17f99253e42e6abd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda185144b5b92014fe3269e6475b91459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49786a133e4b0f153b364eef325710e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31178a9333e2dab85d9bc7c076ed532c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861f170752a61757e4ceb139038dab762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8c6a9fc8402bd0c79565586590b0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c169eadaa6f6515f81b4e4b066e4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd66f5d4554dd3139b5ae7a29bfb5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0e7286dbf6498ecb1af80ebe1899566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a166c912a4d1352acccb83a86c5d6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69c8b0fa92f57b23f9f5b166112c5b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfb58ef7c6a972e518ff14821a5e3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54457c9cec0b3886f91b514e7ac3c44d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2ad0a57d79cf280a9879481481c8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b85f9ffab912e7455c18d932b505d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97f3e53c13c032b47b6eaaf3716cfa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c03d47d779c08d062ded4b3c0fdae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c4b6bf896912973307c654a2cb25175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4cccd61c7947c521ad252f9f53bd376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b987a27bce8062bbb4cc9319eb95877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4548e6d5959e191ca96e89a03029678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed91944cb66577be46147201491e9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f25dfae8af856453d877021a728a6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0390331b15ce6a5fa99dccb5fbf71b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2bb3af96ac882ddb94badec6800e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e086385bdf3fc0c8bd829aba5c77cbe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf5c0d5ba4eae63858a57542aceff984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19e06b998c62243b8e2a1af33ece2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123344737e510f1f97858f1dd591e8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8f670cadb1a73060a3b08e124a57587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5ac608e90ec1089475497dcba063a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0f9dedb1d10c3ebf962e5fcbd6c4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf349b94f19e2d4cdc3f496f0ff24a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125010ceaf57bc56a1b9a6cb4c1d5e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b43fc1b79b940c6c555bd7683eb4be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783a152cc53be2646e6d5472a00698b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced19099c85fa11f5cd985278059ef894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9e6fb088d02ba9d7708c1e70b0ced95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8676635ad9ffc92fcc9da3bf3764fda96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f73cee1ff554e9c060cda237bac0e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f89573d1233e0a0f183ebe8a83aa598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0b40944ecaa23859d70ff3876a3be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ce2a588ec826e7f6e36640c1fc2c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36fc6a761dd05f066a08431ee3083a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204546831dc98d688774a512401205c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd28ac584322db4a7f2bc9fd818e17103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb9c0e280fb6996173233ea58ff3d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cf316345655c0c73fbe06ec6d8700105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9e66a7937eab479e8f455663fff6f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f43b550f82ffe700e73b4ebc8ae9a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cfe0611a76453a422fd83433b975e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5bb8c38837d859d8655cf49f82e04109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628ee40665e9a66e9766e7fa4d55f7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdd641827576055103c7c7eab88dd1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daff6501d8f7f83fc1234906ba1f36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a170c41c04db0f621aadf05be960a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f1f854055355fcfb3d92d871d6359114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0b96c1ed933ab4416e449885ee02a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd1205b4d0e739d3804dfab97e4745116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bd8a3efbab085f7183e4ac62e6a71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2b74d479c84b40b8f7056177f3715118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5d02f03310e803561a8c3833673fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cf871994156de4049829a8f48ce4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdaa390a1afa9462168e6a22de9e3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a568ed655014143e7b5778766461481122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6306c30ac47a07b75cba017b78a116123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29592b8995102bcfa92c06eb2e310bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9681ada1aff787a3acd27f71d3fe0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95f5a1f919310938519b9bdffafdff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1d60f00ec629ddfa11ebcbaa69e04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949e8c6a847721f3975e6051cbc7781128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f860abddba6648295ad9b3ba20abe8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ad2e24ce568fa52b0624a3efcd335130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b5d359233c18f2330ec7b0d22cecc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84412ab0fb7bd85caede1fcae7e9d9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263180ea4b5b3f8ac167987e06c4e87133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567678ee66a6554869648213ca148d8a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0498974f2cced51aa37a78b8c563989135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff6e1b0e268026b84b3227a83705a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54ead412bd79781e214e51c446b0a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e54bac9f9ae3d8a5b0b98ad632d61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5df6b8f565b25a41b672cdf9e0cf70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf772bd04eb162088f5a50fec59d0fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da616672d81b32e68d1205d028e18dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948e8cc9f2fd806cdf9cd4cbe9f3a8a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38245f198031cfa5df6fad7892ba92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d59fecc8b4786c961d7ba8e36b689144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900d5089807b48d09ebe1a5c8ea6221145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755c29917c3e0634d4d337195d80fb2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc83f831080191591a55a84fd3f0ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69114bfe84671ae8530c786d3f2fc6e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf11e83d90f025de9f989a187853d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b7254131b0c42bd32c895461c67db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a2cdf8ffa05655acd66f42c5848f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61564609dd0b42b7c9fd18994d088f9c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d89dbca56336c2b70a24c30e18c514153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3edf407dbd2b094fd3ce4e760b63a154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb41ba4a43bfef45603c05011462d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455ebf2a00f36aa9ede56c40faeb0e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a1f07177b9013d16b4aff9519642c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212dbee40a9302b5a6bf6253fba5322f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45119f9fed14b582849e1b0edc0b06c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74428eedb6b4bd5153b50522d6ed24526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab8be944af4a3baabe703fa4a895b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f36df31261facfab04c3512f85a59c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae34d9c8cdf633839ccb2ae60c8b47e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fbb7312b54db6da6410baebfa4aa810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e8552f6d034fbb8c7f81ed6fbfe2e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c7b6d9930e9bdde622b124dac5c3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bb053ad897a1959d099145a0e1cab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93050cd99d843d7eaa5a60ba496551e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71c8a89a4316afa83c5804f476c82615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb825f72a9d8587e1a687aa3f35c132f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c036154d2995bc77427344eb78573cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d371c9cbb0a37ff5318c9ea6e20c7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac75c6f0770a417c01d55594239da4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fddbbe2817caf1610fcb77580949b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a33ca583e5f703b6d845ff329aed6321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914a84ea4d6f086171dc56a885107ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c3b1db76e7f3466c15345637d836023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa485a9f943fa7172f5b772ec7c497a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65c369c06fae15e8a4c9656ada64e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc4dc98fed4d133d4d7845b03e036f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca11174f697eada3215049cdcf7f14527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c65b2be08f3b0fef84ef5c200c51ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d582badc7bf39f18327256625ca8c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe91cc0c247d965d92711aa0cbf04f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ed4d143e055cd7d87bae1a00702ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086b86e6613d0ce6387a76c3b7d2d5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c1a03b5e15003e272a6397e06742833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6fe74bbbef632c51acdc4b36f097234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf798379ca442c529e894f0434736335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1eeafa46dec0771ee32e0c9035f2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f2b837fbbbbbb5bb2775342e5821037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d93c3a8981433fff10f6074e9a470038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d885f0f81884b8b030f08ef0f4396d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f78c7dc5b8363228202017c85e2de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc052a6ce3f2dac6e4ba09022017ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f5c079925ef4ae49085216fd1202d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891b82d8bda993d7153d221f60bbcea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794099ac9e77f4ce2a98b11828b0ef144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0f64f3f4cea1e2f5b391d04f4257145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4168aa0c6def226b90e1ff4b3ab908546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28bbb7c7adf354ced0f9e8f2f7fd9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b486774b2743ddb1aef29fa60e8da1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72c830568c091bef1f125e84c1299549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee4b0d9d775e6be62ed286974add1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46d5e96b2e376274e7310d8625c28451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581769252f4af2c5dda777c12ba0b8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a1b86748fffef2dadc065edae78fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dcaecb2b6fdad5f8cf4c31c21895054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a10ed6b4ef0cb3f4f6d6df245c84b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92263e8ff26e39788d9fb07100326e2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e240dd30c95f39d9e2d758d7dbe070757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1707545a04b9f458eefe6600b02352858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a32618a639ad275e9da0f5035923e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a48e03350f8065e8d06e64ba41ddd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ef18b8422e7bb327cd4dd7c988d6161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7b074087662e53e45ecf4cd56461c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876cf3b3b8caea8bc7870bfe525aa8363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67547e06fe05f28331767b6c5a622eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e892f1883876429ebfe5d495d41958065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdda03d54fbc7169f8897fb3f95fd6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4ea1d63c404b5cd28cafa9dc2aeb167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5f118075dacbcc2e509b675aa176968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec5d51e19521aefc3b5dcd32161ec969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d000260ce6ee05e6b2e92458ba92e0070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abc9a78813a35a867d04bffb3d2c0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23656807e519acb169e7247a495f5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f0d0b678e89a16620fa0fb7615b9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ee87c40c4cc555ef14ce87a03e59774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dba59e4a3e54692e2986bfb7c8e01075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6c9522c65de0c6cd4681f0fc7fdc776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a028bb3eae2866868efeb78842b703b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a65c4a1a3c754fa6f8959b8de7448d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b107e8c0bf8cfe31b38e64d419ff4c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c75c879fea5ccf3b812e6aa5da1d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c0c138889b455f3db1055304ac66881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0969191cb5a617c512f55f97f50120382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc4e447412d51f12d06419c93b420683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c71ba64d0f052e359daf88998b29b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a9059fc7147e87ff2dc5b5873c00485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32d13884a8b8bb5d325de16263e9d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07ac8903ad2207a675f8c553a2535087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b7b4f3dcb7d12d842b8dba002f34b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4a560e2655644f826012a2782731189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86851f98391ac79dca82a1578de0237b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29818bff9103d59156af19d6d2c1c6e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6b6555c5e9a3afa3d915ea66f3f3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6de65acab99cc25adf20c9b9262bb593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55355eb03b6a970a6c4f31841beeff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cc8901df55bb2b01028e023470bfb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab54663acde379cd8c42d2052229b3196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cbb57d5131b25ac80d2945c8afd7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0928718bdc6b7cb6c8a416e6f81f3bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14204123d7f7807b99effd9449b3a1dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059df5bb1d7b30b789651e2a1c68d7c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f4ff077c8fc10d5967e789e66d9da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0ce5d3d839447f774b2d5a947568c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd83cc72b2f0d5392efb01f6dba68d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f45e922269d17cbdf93c1c72764e21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d60a0e308d3c79bd384186a37651c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b08ddfdb8809747ff4f3339d83b75106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159d181822f6d403ca88c80e3ed37b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5ba52e12501fd40543673a09bb1a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63baf0ad8cec85ba93b0202e201841109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803aefa917db2a5f0b65ac87574d6cbd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee030597b61efd571e5b45ceee8f34f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb27ac6d1b2765a2b872b495ce59392112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac837ddf02c01402f16e973f22acb37113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2b81178ae7a5763dcc557e9db0806114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d66aa146a4d1f10738435115d7a0cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66077c58174fccd73f776ff06decf50116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421400ffb59ff4046f42f6b3be8135f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4927c42c7a79d667b8441824a4d215118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d174d88191eb2f474cd0b8472c26c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49c586948b4c98648aac13c3b3a2cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f1adbcebdd995e8ea395a9e97615c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640fe19e66bf3d2d58942027112df0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df591afdee4d456df41aa5f060c6ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1f240959e46b3b13656feaa197c8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20074413d39b92b32351ffcff68205c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ef57f2ffbfe014571644cf6ccd9e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5aa15d286a342f9595405bd71820f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2221beee994c3bd66b603c94197cb0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01e9a8d7f950c4ec74513b51f6cd10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6099420958aea69ce1d8f2a895ff7bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf036e10266369270bb155c25180ae36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36184bcbd64cc72241727cf8380350132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e952e2f6fa2bb5258e6e5b4621d8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a7f6b6b3a75a5536d36db4a5d9a21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d48bfd4184d6bd97c6cfd50431b74135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f7cb9da320ad4e4e669283eb64b4a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17882a306c1f04919ef3ef864e1571137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ad6acb02d775057959e604069ecb0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adf5f24096e9d3de1d1e992a4a626f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5f36786d14fdf19a9bae1688e7687140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97610fd65fcf41294d1b9a638b774525141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83e0707a6f546e817709c3650c382c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecbbe1ecf250937b64f232d6bbc7b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d80502b0eae8559fefc77a592ebda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d66756b71ede52cccb63a66c9ec41f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f6578aad9448003c7772fa1f2b2b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5a48a2c8c3481fcb0cdf4cd69a2f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ab519bf2338a52ac1243230c6dc42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2a707a765290551f88873a2b9e206149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29aac0786c0a7b7af468dcf51cb0630150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d996dd4b52828f3a3387774d8b061151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8882aa77e3469b0a150bfbe4bad6e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9986e16095fba6ca5e312643686647c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a81867bba7624a56d7af95353455b154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>