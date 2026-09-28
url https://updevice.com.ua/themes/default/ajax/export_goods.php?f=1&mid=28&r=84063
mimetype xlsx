--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49dc86dfb7b8c202968cef56eb7c621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf99b1dc755446a7eca8f547f2456592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2c1b6d5754f72f39009253717bfba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761b0eb80e910e90cc214afbb1155a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a8a40452bb246c428736b79e8b8065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab3abfe4527f2a54ca8edbc7762e226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb6a1bb0b8468622f181671b80efad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a486fc2315654ff3795c6b89299c448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f76794e13770d3d2604724dad13049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983103c2f3fbe75ec26dc750def25f8110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9065da0d4224e34ec90238daa8b85af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c8b3c507b103d23bf99bb4f2d52c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f71034d58f12db20f54342856aa4d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455b7eab245eb9e8974875ac0892b1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e058a247b43512ece59925299fa0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2836516f247617c54a8b89b75c5e3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cfca26b9609b94941b62c18699a6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1203bd69ae844ff4dcfb7db3b3b2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068535ea5a2b086724d7e38b33701b5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076c56db9b6ff2e0d94036eae3cec9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2416624a9481d30f3f2d6ce11b0085621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d202bf49530246da7047fbeb205aa0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1bda69ba4d492842af924fd2e16bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5a41ea645a65fa149699bf4aaf74c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431000cdf03907487da024a62662428e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd2dc17ba8e24c74476a9478a66a5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d6653ed1c55b4dc0311c4bf7aff0927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f782e01a8287baf9f6e879d94cf624e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3e70ef3d1b046fb77e40bb96324c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc554eddfa9bd1b1ae7e5df27580a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81334b568fd1beb440276088e4ada45231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7c95039931a0e9b4c4b8f444cd26a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6d06e6eb2d86e012b5dbefa4a2f9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5a8e4d3c266ba138ec519628e0bc634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b3578f46f13cd3b21c61b82c565d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343e274159901f5fb2ec5bea3b4917636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b8cd8b971d2ace77a17bf2c0305ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0e025653ceb60e432c0f11d1de4c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee544cb8297a5ddd7396c26be5518139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066c582ea4808df1336487771010f1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774ae3808964beeb15740db4d5d83de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37909a75bae46ba7f0e838729b5caa9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07f1ff366ce7d45b92cac03e571b7c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3084cebec58cbeef563ebd1e5ba2a4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b5d2d68da104b4a97958b02b8cf5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ce72c9b27f0b1668479f8b63a4a4846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886a13334592f21474478c745fbe90047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa20a1f2c1839701313e7484d9e9b4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d832b0dbda862e8db83eb8e85135849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcbb746886c0f892a0af1dc23e4b2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4bad76b4a8a58dc0264abd77694b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc78d9f9d0eab4ad5b4b6d3bfdb750e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21066e06f365bf8007c1557573d95d2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3aa37f1d5bb896abf90865541902af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944afc5db2010cd6b77cf86a1c73a6ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fbd29dd1663bb3e37b9a4ae9eb55c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76286bde2ebaed03d48927418e5c54a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44bbb35d296c51382cd943fcded7c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dffd07f93ad8cdafb2ace96eafc2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28277e82ba8a198b79ce947459439f6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc2984d416cefaa39ba83cb771314c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ef2c0d75357b9979d1b91b73dcb9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7f73ac452ea1ba48cb3a7a8d9bbec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104304f964555d848f8a930f81adedc264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0353f2589d3116ccd33ad2f87ae4965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb5ce2c77f6ed04b06e054bc50cc6a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955ff89d82f8b03a7056215d7e78ae767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7553acb4f587c4b6ec498a47a7335a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1c3b0b4767e9d3f5f8f7e310d404b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd2cd6decfe17febe71bc4cce648c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696152bc81c2be043c88868ee48ad04a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2c1770bbf9ab275aab668897e0c7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e22e13853b9db1cb4028a96759581973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d49e1c0e150a06ed4ea69a9263ba6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0df56c99826ebb30a0b730a64a00c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605957f543d4eecb9d724b8e3aa09ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c883f14fb99ff62113b853334e68ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3234c67d97b3346d04ab3fb53b815a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd692f863891f771a21c1ad635c0dd379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07324c55588fa7e176682870b3d0aea180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97cdc04f4690b6e28e076e316db09381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f916021ad8b41b32d83d37a4ceaab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0efb3cb16a5f1691fd31b816821d7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd505e8c0f228bd83d899966fc47a1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b421449e7e90e064f02a5fa6de3ea5585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f613784c02967401a4e8f6741ed8286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f945e19d57e451a969b3ac640e07a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488bec25ffcd84269946b90f527debd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67caf5fd555b236c21c59a514637e2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0f92a0fe8642178e85b374d5ae53b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae5a6e3ac457c243109558ee03aa4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e527436c22ee183ee4edbb5dd12e73a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde67dc856227a3f453fa41f326ddc193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ae775fd74e1b95253f60a6000625e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f5bb9f721887486065d82c3d32bbb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ea4bc0e8610bb9c0130766904ab3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f4a0977498be27b5349cb853737f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ec5d56114821b053e45314251934898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96920fc14c81360e2ecf7e9b26e3b95099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99299fa145a4de9224002e9387e3bcd6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd2b0520cc6690e7bdd8c506e5fc4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498eabf2db248463c0c776a26163b778102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8158505de6f0493f07db4044c0b9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13689cfb7919b0dfffa895acba2495104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c236b11db0438d4c883c1a55547471105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b524ea738f17663f98e967fed15825106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db0c55466976fa2b18c63b3bd4f83d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d021efb92408e1cb7cd1c754958cb6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472950ae9b2b156d1017e3677a87a73109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0ebbc984e51123aa03de9ca4a1694110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972259fcb1ebf49863b291060fc65622111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22088cd19ba6548033e3d2e0f56897e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833be220d343740fd3f4b3907e13c32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e991ceb174e8ef14563c8ac256ea2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cc7e2df03e5ab15bee8649553bbd8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c0221c742a28488cc3f30edd729de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9adeccb8c31d57c09b1441bd3611fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e86985dda0a15a8d6280da10fb23c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df938e3ab4dd42228d900021c4c560a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8933040bfa399c6321d80da8fd5aec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f31532f6af7b91df4220dbfb3eb65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a378ddf716a49d4b792eb95b112f5f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c98455f2b22b7bf97a49b9941c1c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d956b71d94d35412aab728a4e75294124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28ad2765442c5402a6b2c158502c36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71919488a6f472041e2891b0a7026e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2090628133567f8c32bbe0b708e35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcc62213c5bd14b647e6d1c3146dbb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac22ad92a2d62e0a367122363d6d3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec3c9f1d665e6d302a3b65fa580d0c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53213bfd0972192765b4a3ef31649054131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e5c4ae4ec06a65a045e8ad591bcff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da10a5841a48ebe662b41f23a592ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6764e406798503a24796a20b3d7835134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc9ca2e27a5d1460a031676dfcfc62135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc022ef3139629e3f6888a6181e3d75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafc15c600c95bc77654d675169c7e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9df67a7dbf82a7deba70d20e10b6d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcaf6c502ddcdb26f2a511dd347a88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f91002e88a4a61c4e48ed66dd8ca3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80814dbadf0e70d5d39312554367cdc7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729a322b57a4d5c5bd1ab5e832ccb06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6480a0f15402a89669c1b7fd9e00570143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489817e444ed13c2d5ce062597506c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabddd984592b61956b5d9d85fe0cf43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7e6511261dc3ee2dccbee13cec630146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583e4bc763574552a943539e76461c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0f9bad98159b4aa74c6ef4b912f2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f556eee4b8ef67016644927f4f10285149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1286e19d10747519979c0bb56d96b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c376d79bda652a247f2e6b2681396151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a842b97d1329e44b25f9fd2447b99a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016636152aeb38039262339e047fcee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a1d282115e3a8a9c2a2fa6a511170154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5218885409e6831842911d7ee555da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c6a30a0cc7492a8d285c3823bf45c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf5dbc6d63e31cc1ab4280239e65e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca0c0b2dbe002ef07bd7cecc9ff8e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae840704be17cbd2702620dea3620d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904308c9bed4afe6fe6f75f2138ad1186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5a7122fce74bae0df22e316585d5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36564a06f13a48ea8660cd67db9ec168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190d6a1aaaefc9cd0b42638767481639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f32f15da2be3f6e47017600d1c9a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355ca9d99d2fac5fa60bc45c9bee53211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f76ca222477a4324b1fbb3e247a3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8616f55b7d9dfe88c87ad2e73a05913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00dc89174d56de23386b527e2a5c5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3f8060e54d1ca794f8e5268ab446115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744221ea4d90c9b5a4da64cd09e301616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769bf2b6731ac1be40efc1b4f7f704317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575fd7af6f6a04e63468730b508230d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85719203d53b49367fc9324ef2a5a13119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df4f040bf34d64d735c629fdea141220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580569eb1fddc09bf740b980185775621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e12a164ee4c2b44f308fed9fd8678f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b89bc702d5cbc53d60b91b879046923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f62ea43cf2e82594a8e38921519be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd356f77530e0a4ae8cdc6200908a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967c0576bdaef2d98896865d691dcd226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338fc144fd9af12749e7a6170c92e1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e148c729c6bc12e516d12df4cf28e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5dca53ca59689155e91a5cd971a4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdac05c8b05c76bca22f8405328856530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce676887f0c258ef7651c64ad15d6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e63233ed524157e7ba28748e7d66232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9060772fb8ee98e2be2a5e47a2cea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafb500bd6be9a52c1308300565c8c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a529ebd72cf7653d76df581a366ff035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40065275b4adb6389eed7fd54f3fee8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce818053ee4f3d59f2f41b5162ca8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a3f9d41e81898e60dd42e5470442938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04603b0a9ecb9fc10bf4ffe220c2679c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9797b870047bce0ec8b24da14f8f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f63a63902ee27c148f92e96a4803a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4d8fd42d5a65d475de7d39ce268a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4671b4adb3ba7d1ac9f035ca519a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89cf96ad92d1b4f8d35939136e389b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce52c90402d78b7965777c7ac78d4e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169375fc5dc17e6ba66816a631397eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df86ca303b3f250e2975570d14508b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bab1e19486ab7d52cf36cd869feea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a822e88d592dba2a18b269b66f112a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad08d95a0304cc28c56255e0350d7bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918860f21cc7950bc65cc783836e453351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5fd1b0843707d4b557994dd63100352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e18282dd80fb427b5125f05304897f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade16464545527e9382fd81b3a9a17a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c622d5913e1e619bc54f70bd879ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75afc1bfba52f9e646fffbbf9b0c7256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fac6a178acc98a6914c52d023256b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56020f3f42f797a6ba6040db8c1200d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d7c1d97333792727c6eee5e70c00e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441586dcf45e567e3376c80297c067c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a29a3c9b6e0ae9464f577c2d91999761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161735fd61df5415ea184cb07ca49ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332f53770174edc40b38c082170210563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5388a75a03be9c17eb5c07e93cefd6164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd31e2f7093ae0326b63ceb8bfa44b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b8255cfc465fee65b831dd3497cdf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afcdf606be32a49a68ceeed9e2f0bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb93ad9200d1192bcbdac65b506edd768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34e1f7608c753c54b74db5f5ae8eca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a331f5590a287e56e8fe0e4d3a71770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e48af90e7a7cb4d5bedead09a1d6ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88e598349f99747f7a18f921a27c6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb3deec61d518ac7e9502b84e4fc6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a68e5ef4f5dd00198a9ec8545fed4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceaad8634e33583a02688806a30756e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f442faf61bb65b9b84b68c9695fb2276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91812de1e609f01d7eda4b149824a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a9135972011e7955756fe55f9640d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18f6a96801e5991a71863c0589c4ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc6a2086ceff6e90dbf74ce00ba4a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63385aa846d5aaf24c13e1223d0a9d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1855f6676fac1cf50a86179b7305b6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff054df033e74e9a87be91e4454440b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521900d1eed0180efb2a4259c8fa0de384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d463a294259067e47846dddfa4ff185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ce43749d4b0eb3b0800754ee931d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07775f02c80ba439d7f04027056108e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564fa5568a2c1b12bc6a98415d7678388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b64d3cc2e327f03a6a2d07321fe05289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803c7ea1937478918a28781d03e6b8190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed10faa0ef3b041bee7318babba88591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85d1ae3783a3988db5cdd42536f9c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8906d54ddac8c56d2ab6fb43c3719293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800afe4be62ca6a0a5fd7ef1ed6708794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74fe63acd80c7f16a987e1c94de94095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c9f31b09e41659ccd8d3428f788b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf77d42a81b1b83f360f7ec9f4c2c8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df16434876e8e7ad7de119b5a346da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348533ad2de6a912c9d0aa8b3e2dafa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5690eb27ee63ecbba87392004331ccf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d9b2caee11e86def2373265087917101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ad2ab41233632f9c4aeb50bb300e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77c67fde0e16c25af9511e743c6359103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f0e6af845aedcee04d756fd419707104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7c7e087bb30c20e38157202365ea5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee766200ee4711aa0dc7259c31cd491f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0e24d87e2b472d930a68fe94cb38b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ff4cc54bd5c12af07bd51e32510f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f02dd959cfb3de324b972486cc1df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86277284a9c1b8e4ab6512ab0e31962110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910ed10dba5e50954dc010a2cfd9186111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443455f24079e5812b7b778665ae9d3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3c21aef2ab196c8e08a15df632c60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0876e9f8654c2af076c2dd3142b3809114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87061cd9e39caed0c4426137f1e6d56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71c1d3baf24c54e792aa4fd32d8fd4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfd575d54d5821893a1a1aa3fd6d2c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c04afd2efd4db04d128460fdc975cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeaaf74cb607bc6721883625fc2ad3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049c8e02c92002135449f622d9f6be6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd501463eb814771dbb57368c15624b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f89711c64fc43f7b8f505a474595d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba4c5b5542f408aa15cd37a93b8864123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee19a100a64c1fdefabfb119bd91a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1fea124efcfd669ea75156d39e714125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669d9bb86ec3191246182d24b4bd853126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4a73dc0ba8ce7d1d180748aafed80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b983b47b08adcb0de2005b9462bd8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59508c43571b1270bb2aff60bf3cf579129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7015dad494eaac62500ce114d216652130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213447ae0edbaad841d37898736a893131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50ca8d268019eb15c96e576168b738132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ef8b7b618ab040b33fb0c7dc206c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55bf1aa0d9f5ad59bc96d682c8509b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55f82ebd3e721e4e2ad5fd9e56c9d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbde4ebdf26f96d493dd617771bc4d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bc3fae117145af91a7e0726764f10137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227894f50b90d3845e75f9eccc88af9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baead1d269404293152ee6bd4c4f2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016cd01fc6156083eebb5d29b663826140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d84c3748854f316ab7bb64b12c0ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296013d7b5502ebb180e772911a546c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b7b823265a9ebc41d7d5fa36faeed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f81624abb42a18c6c644a05e6c7d23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7eed7fa0f5952ff512ef745f0654a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843dfda0197b82d4d7d584a1ffe28ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd635900f4fa41eb7f2f8947bfb76806147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ab47c4d4d04d161999231572cf30a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57d40c37c31f4b71cc69952afb31b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9c6a3506d95112f65390cbb07688c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3eec042d85a3220ddc5c6ec205e36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7d0cd28d6ecf9e5da22c893d70258152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2cbdfa0f4b52e5a5ee1fac12d0559153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bb8971844bc1f558675833766f4d7154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>