--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c85b0a93502882b09444cbe6eca5c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3690cc53df75e6baf79a41486d7002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d1f4d77b036c0a7d055321072a7683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf67e0e8c8f3cf5e2a41ddfea2509a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818622abc85b841d4d2be9e70e62dce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df028fd94ac3a9a7326f51f959267d346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06622ba0997721e32291ba4d2e1af0b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8773a26adc9954c1c3fbe26eac6808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ea2250873604e842140378cb3181f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fc8ce2a2fb78082e28bde187aa48710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca674e3b1d069b6b8278c84966bba3f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd465ebc838d1b55eab68861bb8bea312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4031dfa6e480bf87f9615bda62efc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a074db3bda6fc78be6ab040ae847abf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c266ce5bc8f426496f59339a95cbb3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26675eec1c4c260506d84c220804f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bac6cda6da46134061468194160c1317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ef0a6c73c703d351ea8c15d47ad2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03e1496a0a1d5430635d601c733f5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97362c7272ee94d82a4107583a128420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fb319a1be366f416cda5ccccc6a4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47e43ed8ef9da7f3d6feb1edf079d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7691d8b81b96385159882e9c2d9bc4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7b9c33998d656a04099beca86526a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c529b36c54a7cf9139ca8dad0497c7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c9a00d36827481b2c06941890c16a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a77e078cb6d98ed405b7e67d5059527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68828d6018dbb58c602068df35b9022e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4e864eed82d5dd3abff1be62fbe9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d368292e155ede75e0e60928e273d3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93816026c9561b221c8e386abdeb0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f481b52b89285bbbc444c52525e2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59737d013b558ac76005485d68d8bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e6d540885f94f1cda04897e223b9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba629e83cd67d897eb317ce22ebee2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa02a381ebe88043ec21ae9f413812236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2cf09ef0624c5712986f968f2c87437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b27d12d0e69fbfa74d092350ab5ffd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df28d06ee6a3d3c8216ab3bc11c0fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fe27732e89e0307463ea906c2e66b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4110e9a0f821942909ce9d0bbb84e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcae97b90d97689812b87138980fadf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aae45621fefb7ea37d5bd5c3f2933543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fdd49b2bb175a7e711775831c99a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113b349dd4e4bd83acdc929952ae7a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba7d55ef8382ce721f9d335a983df246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a14b43ec190bf805a31b86aa54dd6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750ff79fabf10210e55ac61b92b663b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be199d86ff84c717d2e4d978fa4d0ced49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1ed4b86866c775fa1ef84ce99a0da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12adcd26253f7fea5fc8774b1b927e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca902788d0ef9455ed91f61a084f4f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fef4d745f624e46e3f456e827890e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83045a3a090091ca079b5774af121254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708bc32df6cc2c42f3ee8b46ce5a09f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930c4c7afb3cfba687caa815dc52df756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac804878f985d8556a8e0ae06736bfc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65344d09d8cbfe5b49e05f6934b60e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71263e3014a6d6875498419012da8e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f754b4280f2fe399696accb0b6ec560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2f74cbfb6ec21a73fed66cf53e10b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9243aba7d9954a35c915b0b3e4c31362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a50bf12ce7e3471fbc4c2040cbc0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab514547d9d59803b74861f66fd97364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0189cdc83155b2bcb63630690f4b7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b1b3b6a04047bd65a548b077ae2ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012780599902a34e77f9100cf6aae0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def107fecfaa6e45df27d8a8df28e47668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852a0403a8e9895331e4747349be97569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfbbd4a521ff012d08e92770085d4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925359d007a9a9cb2417a2a7fc8f69fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fafd0cb6d844010ddff87cf2549a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4f40c4e07fcc46658998420f6adcd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06d5e59e914bc2aaf8acc330d1784274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4900050b9bc78f0d56746d7ce218b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bd9b79a93d10d6b744436050caa4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42284ed72cea11461d9fa9fb983b9ce177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2681595180ebd0c42061daed224745778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdae789dbca2df48c2bfcb3659b4e8579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf1d82699663aea9535581b96d78d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60327b15edb67984a08edf390ba29e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d768f7d87a391ca6d02b61546571682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15b3cafce37ef1beafb84156e19a0683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89caf8b9d0a04fc72ec91040459df9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df01409e6dc249300f67bd7f2064c2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab0ae9f5b6c79861b51110ac24c76686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d67c9fe5f1e886a89d3d32b2e1f1287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa19379944810829021c46ade0052488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501e452d889c2d7d8c52f5f812662ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412750121cd6e7b3b3e0cc64d7b2879990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003224a31dc626b8ef04f8798252716c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd411f23492a0a2e10503de2a1a72e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb90489f4f4e7d3e426157e4c7cb3a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075c74a948c5c78b20f66e6dc7c46dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80bcba93d333e855dcef17cb627fa995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69f5938fcd7887821607c79854e77296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7aadef1d261c410c9bafcfb8b729ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ceec99b469ab96063a13f21ecbce098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305cfa9d6218d37f493ae06883e7e2699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e3681ae8f392d2b925e7546c30821100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76c6af73e2a0de424ad3e585e61e03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486d0647dd40769fc21ddae2f8ff5d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081253dc44e6f5cded62a86b717554d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753dc5124537ddf576e03f4bf14bb6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25840faaadf438fdb4c4fbf56b1e70cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30120ee772878c0382997bd263e6cbcc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb0d3c6735c1e28b50d1a5baec4a83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fed1e831f8b8828f6914a80989181108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bfaff6dac4517738d84948da57e63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e9324e5a04c0edcebe9935c84e566110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e0678af75548e9ae61950f9af981b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bdc6c5c081a4e5f503e65e194af8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b38e198bf713cfe4f5b0ae7958e165113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d5491d26261dbaca29fb7dbb55a53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200d7f3ec71ddc0451a3a52a8ce86c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0645aca28286f7213532123a79684116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9077ff2d50fb5e592493d2d5dea42c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29640337803c9ef11c6eb6d6c566630118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed112285675dc50eafea554e42e384119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83e2b6c7658ae29d87feac1b2d9adc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a75a342f8c6665dc89b8e3d39d69f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683498cc9f2826339a5d4ecb8c452b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8df3f7a128b3273a9732650fd9fdd7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0880932cbb4cbeb0d1e29d81aa3643c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754c7a387270096be8dd06b65bcae37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433bdefb49c659bdc8f4f2ab71f83cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6a09df4bd53051bb875efa1be2c5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195194f24d938fc27f1a261cb43e1d55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3aa115a4598f43a9911eb48ae2e3e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829a3af30ac3018cc066196c06f4dba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167e9e566a7c20d5df51b137ef2566e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b17ff18c2ada172c1d5412bc27dd8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43d43666e527acaf232118dfff99db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907fc9a25a8690449f321efaae00c96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43f2c3ef7a4756c3dbc9369be8a0e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec37be6a1ef3963b0a578fdd163349136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3ac522c87f04006673a567c4e73d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f8fb1ccb72049360c5c893118a616138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947e6e585385f422b962d4733ea7b4b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288cf3100771742134fb724b0b249c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3973c971ac45b3f6d987e3aabc1ee23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab448837024944954ada829f1ccd6a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3495f5fea951c7418237ed8f0c87f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dae088c51a99e4d875e1b9c0fb510144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e608f8c7589927dea58644a335dc183145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40898de0c62f3d4a21e6787b115cc87d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1296ae48609c3ae60b75a949c167b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbd86ab9c3f1303e67c1cfdfc2df23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8699ececac911c794464cafe9356042149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884e7468fec558cce7fd8fb1bab0d0e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298549de8a2a9c2015223eaff53fd6a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47c505007b76c4282a7ceb3a0d04b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86ddaadd022533277b2e75b616b322153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a7c211bdbe3a34039bf1aa1eb7df7154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96638a2c998849460abdca82e719421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976018bc9f9c5a9ff71a27bfb50f1152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c569f6d9459562010d9a1b52435412c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7755ccea7b8d955cf93180bf092b1264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe2080738e0b35f447d69de5a057025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6588ec05a34b0ce2bf511d93237c796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17450dea552bab373f7d153eb497ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd94c4a043b7692ebe5c634591dc458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05289f8bd8f1f8bfa25a052173539b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459df77f4d8ec1b3a1ed5fdc4f4477a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362771da5ba07779bfec745c750371c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a296ee93a99913393100e85fd6e49912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e19949e4a29c7d1ec84d23fa86ed4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d01cb38d15ada169123ddd774da4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90347b65986818f9951bce027f4726ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dce1d1b8ea3f4580a673dd8e8aa28d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dfa8ed9d3640f6b86950c378bfb4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071961c98803887b53c6f626b64e1ae318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d91bcceccd08536e20cca34746e5fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced8cd086d482925890189c3f2628e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc08990d09500c44138ce3e47f0e30a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a01c6d655553a45e7bfba908324c6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bb9da6c7b46b1b7007e7b4616f25023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad1740be45b20410a5694c6b49eb2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390b444f21439988968c9621c8e96ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d133679ece49ecbe6bab0fa0667309d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb9cb132c0be87da4f6d34852a342227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64eecc94decee26f36a05c7dcfb71728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61f54b715de4a30449f674b20f433929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064755bacd440594a828aaa108009d0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a82b5535fcd3136e4e5c138dff55431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b05522d05d6dbc6fb2a3c10ccf248332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de967cb4c04ced4eb6adb79e456a2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaefeb50292ac2725deae1e3354223e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9c3e636f393af7a25381a113aa53735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032d5a6df73de0d24b8199a487a290336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b77d9673231143a03f87fd32e217237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef29d227e2b0a981e10db3b5a2bb6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27626b0108e9f1cf44741fc760e33f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f4688d8c80926b27a7fee53b8f31f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe665944601ce74b4111a494174911241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19709fe0d1de82ac8e6d065ad44a7fd542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ba310e302a75996801a9f0a22d5dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab18efed60320f44e467558076641e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd63d509774aa41c6693a45d0aa400f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e834e232dd6b5149a57042e5bee46b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb67a51c4e2daac1f5dcb618a10ced47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73e10f4fba0ed73379866a57048c0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f52aea1734e9f564b21dcf0b12814e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54093059ceac6fabf3b50812fbd5fc0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70db9c7f6c08a35e0dbf176ae17b2aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6f08fb0a10c284236ed33f14d560a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841e0211d6c594d9ea2b6fbedd3f4d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fef66f578c71131631ceb3350fd8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7eab55e212782de4c51d861849c4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6a57d619a3d299e501a4a82ee1f0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb12a196024447a89adec66e4a9fde57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7686260a6979510362f07ab866770358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdc9df7ad8c51df1880074496e393559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3e895eb4c4ac8f7a0d5a23851408c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308fc916c97b2494a8dc9a0a0cf093661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba42a6f737782c0255400a90bbc4e8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7ff2867fb8c46b861aaeb33568ee463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85a1c026aa391506e8651b0d4d916b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9f0b1d5d8ebba65d9dc89314bbe3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e328ac4979732b0003df87d33cdd1b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d061eb421cced6ff7aad8b558da027967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b49c898bff47abd8bb94cab15ca32768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd2eb7fbe982319e991cdb7c1510ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b387cbac61b938cb41f4030a0a274770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237413971418a7cff635ce44a36b4f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993748522c7624a981a532ecdba25e9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf99dea3add2f8f595bc7b87b49af6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e5dbc2f2fe95d5a6ea26e455f2e3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4a889f012d24e6a72ab61a8a1499775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076dd29989157c2ec0b938608ee2b1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346c011b814dfc8e8c4bd4fa6de1c8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7722934e93a9d1fb05a2cd50cbdd278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6114af6d48164eda2c3e608f5ddbe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1eb934bfc684c43f6f942864f52eba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0978cf1e8797ff675cc5054de39e6a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50b2da1aeb9daaed6193257a7d86bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bf9f849cf19fccfce391fffa63ab183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95151e2d1f15ea9ca8ead37cd42ad0f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2643508d6423630f21c4b7ff64b1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dd2585d073a40948a8e51ba9340d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7ae03643a678b2c558dec6466350087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258f4b02adc4ea24d32a1e5803dbdbe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7118e171947f2b31983f26b5eabd00089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82237debf847c0a63ed825eb86af98c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a1cc685505a983ab81f159ee6902d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a51052da7c338ec5c7bdad412b012292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468ec20c911f81071536dc726b08dec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85692e47c0777f7b0df9ee492a5e049e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5c0aedc94616a1b5ded0fcdf4077595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b90b43f1fa44163915a08c05e0f0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93738a1ad623daeb313a2b742fb6fa4997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5554e021b3d006f20fd41c6441ea1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16670fc0c56fc3548efaf52bbef5f3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b71e160b394aab40dd799c057a6e53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afde611bbaa6d10fa4fc6691efd4065101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237cde8a169cd06aeba2a5bb36e39ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92a547f80c0bcb30fd101799817769103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950efbcc7633fd42fd2a4f40df9ddf8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127af7f10e3ed5bc67ac3b41bcba2aa9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a786fb216798037a8e9dcc8d3e7702c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec31c185182914471c7952b62196254107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08a5186af4e0ef6f61bdd5a66b95de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1365106ab80cc15252c6e1ab17476e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05917656aa6efc9319db8460bfda7bd8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55ad3273bc2baa9f3c41ccfefe181d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcdfd614e7938011ec2ee9953260a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6244e4b608d76da185645a06ace7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cd81a471cf89c02d073f36d6092b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ce0da42cf34159489b0ef163780fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fd25746920dce2091b359707a2125116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5de7087374f666264016c20772bc26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697ac853a5f1ca0cbb5ce404b6f9432118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ba4d5f62a9cb163434b80be9bfce9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558331e6d9a3a57c250192f00760d680120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2003666f28ed38512a911ab4fa1db4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dcef6b3163d489fffd96521f2a6fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059cd3ac149e035f6236eefeeb59a2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e2664b9e7fbf25ebd15845227fbfa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cb708b6ef98675ac058ed1ca1a569125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a84fb94663b7854dc7d1ac4fb3e501126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f999480f241fbc0566f13389db194b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c709700e8638e4d0e633267a2c223128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cc49fb08e30caa06c6002d45a9974129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed5629739dcd9a5cc093ecd7d8894f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a86b96c614b383632f98de84f87694131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc5f16c0dafaf1db169e783b298765132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72364b0eb8b91a2f420d3be96b5350133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf4481b068102172d97b0dc59a2d79134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d68369f85f3944f6108085337a10a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2822022f52dff8e5ff33d6bb725dfa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd5e2518fa2f9ef3b4316b9b56e770137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93074870833e6d4b047b65edb4e90187138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50261da22f640c607fa1719dad184bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd915a30fb88ef9fd9220f5103458cac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81b967e14cc15f51dea7be381cff19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1300c02c7b1f5684b68ef43798bae67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eba481b3b8ce96d0aab651aed33d29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a73bdc6d3f07a6abf5d2ebd0b9581144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b66ed1ab52d63a133344b66929607f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fb05b5415c708e83fb1238a7bf5c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d70f6322fa724496a1a47b54b95c7b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340364be945edfc6c07715847fb11d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bb217bf58c754dbcd67169cef7762149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55b38eee765265df5211d8b5ceb7cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959ca1a51213032a3cbec2ad17781d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5c577787f4d50bd17213196449384152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e246617dfdddb8b302035f3523b6b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993071b94ab98023818890a94ceedca154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>