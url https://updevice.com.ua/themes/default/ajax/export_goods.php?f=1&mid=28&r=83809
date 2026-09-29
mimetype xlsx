--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd11dfc833e213d66de27be7d2f18801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650cd65dcf78dc9c5b6dbb006552ed02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d0f1be1254ebdab75a0523c01aa8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26028181c57654b21250147677bf1f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988f437ccc82aa9deb3d3dfaacd7da35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405e2c1179219514f72b19bd1c1ec956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007241d1d74bf03f46c5e6a8c4af2bfc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e357ab94359fd1dda0b830aee6ba78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c0d66cb7b2be0466f7775db4c957e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97c4a28b907ba5405dac5c3d07190e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911cd84a354685bfdae74906af3ae8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85b2829e0d3f4a40451de6e2152c2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac2c4223074bff4aaa373fda13308e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe3cd806973c786112e78afa59390b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f9d133d3de06c45e1894d5186203e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9120a94b22a7a3630b1e46791170fba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d4c806cd9f413546d356e3f817a0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e026dff8634e79a991cfe092b9729118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8258eafedf9be0c8b17c7ba228d8c5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357227a22e8ba29e245e4bea1583aec520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c9bcade7b2eab3debd37892fce44c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76291509cf267e7579234451d0e88f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa13b82e0dd5a19adf65b92249872623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d594ee7b6354d0a137c0d34f1739724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1e52f07100ed7a75a003ae813898725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12fd01371c2da731ca23a0c9f0576a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da1d905e27b2930d4254bef6d42fb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79898d0529f3f36e21fb98247e5299de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bc06251ce3984c0dcf5d9a6f7be1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf0d129f658f839cdb807dc245798430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65d43df89358cf5b2300508ee9f86031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df544c229522db1152626afddb6c77032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88ecc29cc87931c75bc8e198d71c2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f01a364eeace6d190e77292cba3f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6855ca0ef1647e6cd99da698d87ef335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3e4041d20b3deec4f11fc4b1f913736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c41a80dd55707127eb6b3f4411f0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8309e4377d63e50826e818c3f331438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a11c9367a282e7f5c6315739eb026b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8645fe54df450fdecd39a7efbdb0b8040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9c8171a3c30684755aad9afb589d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1c5a5ce1909f03bbc910a7ca1298042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1964c5bc2526c8538677c90a27c109843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180bc91f88c6ddc4c630ade8caa990144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750cf21fabef745e6f5e30a6315335d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fc073fd828fd95d1a6c3c8fc59ef846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdcd75d1a26a4d0852536cba7363f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfdf7e2463b56ee77f1816b593fc1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3f9613498dac8a2f7b75bca72fb3749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b47100fd51413a98eb734a3afb9bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e5260df3e25af7ad056bb4a28b3b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84ff85d230956058d3dadce351f6dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426a671360fd79a80054b177ba5de4b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89a42bbfc0253b1c116afff3fe3ba354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3576a545a2341074655aa4389202655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d19fe9d0a9f0dc2cbd63901f45ea656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555346be931ebf94e93a35b7f7013ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def6f8352bdf5b45a02df95f3dcc0da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76a4114f706cc3393ac7274d04c1a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86235ad479167db2e888519d8ef74d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f7a74c89bf1d8834dcddace3c781c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2d8a7c2eca5d0162d04f32aea4f8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be6f3798d0e9cb7ccc79a34227efd763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8b167880ededff57b0302e84d476064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0795bd24cc35d6f3928921fe80c8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe40a8032e421e0ee2ff42c6989a3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436bb31b42f769b1a618a67bae45cf067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d5c52c5017433666ffbc0b664648168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8cd57d81867ed2ea768adf469eb3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9607b0f1578cd041b0dc5e852c8e6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb982b16f5e6c99384c950859f88b4b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2119929cd3d0aab736828eb0342f53872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef14cec3b368656b865b443156a67073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ab99df2c2b7690e33ddd8aa5556e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6778708fe9beabd04ef4e353ea42175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5930659fbd1e2e57a5451bb39aac076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a6c67b3b3488102f414c54320412f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5cd87eedc4ca07715023b3c4d9bbd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930cc879af802c3573d41e801b5bc4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a589475fb5e73ea67ce6fe6c4dd232b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04483a4ed8304c3485133ab702358edd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d3fecdef3da644f88981ee05dc25582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909cfeeedb2dec5a99b7b256a68b59583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad905a0b45d17491dee236fec171542884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23d686ddc9ba3cb6919447eca2c82f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a639d5bc03ca38fd53f2071b91eacc186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eda19a0764bb731929ca09fce8bff487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815fb9d6ad8f687d6ac2588ac3333f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f5012d2bbfb16b2902dd527569cf989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72be683ee90b7e104c847318d3f61bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb82e279fb3bbedcd30400d680cbf1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20d9942abc5396148483a9ba6a186d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82c3e6895cf232fa6c16e9e8c15bcf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605025ce68b5b33e2014459bf4c0a71294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351fa236d6981b3ade83df24a47737895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbb051f26e64199e9f897a7d0a97a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6adbd96cebb0a5201c372f60ff28697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5046f7b3f519a37923ba6d8d87dfeec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78758ea4a0a648e122b01a411e8ee399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f3c80eee2e33b94aeab3d14dabe1d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e12dd12302e647cbf840d57e430ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc19483f5df77edcef0a454ee76ec0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a73da01213b6a92f3a85adbe7515e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd424458ac249f206842f79bb25a968104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd3e35a40b288cb51ad42afb04eb7a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4ab343d8eebe11294580392ed5566106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf89c483ef5dac4e02cfdf7b668b20f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1d336df25dc4e4991cf77716c3626108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2593b9a777127a4e199ca5356cc4c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d0802c2ea493c4abe93c5b8153c3b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c285a5102c02ef81a3b230f628799111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f2a59634788b6d2ec6bdba7484f82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c29e55bdbeaa0d1f53e6ceac0592f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142cd7d9728d23ac7022405342f1520114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db85cd3d08c380d062b9066ff1f3faa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45754ff78231fa87041aa9774d84e661116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baabc3b8494084a3dfb7b23c970329e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30074a9c8a982c5f792e0e583b2a85e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cf2d204b348e586fbab3b26716dca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac7f281a1a9786a524f250f97198bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd6f3a29ea73fe850b7dc69e484aa8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a31f4bc26f1dd3a4480eac44588f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3bebdb7b68a5f26d10ec2c1ecc5d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff26625c500aa0493945ef11bbabed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bb4553fa660d20ef13a6413e023b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e22f67f8b79357f0adc8a789cc3e79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf69b92386609f30ff00323e0f8b81c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5995b81352cc80ac2f6230a25f7839b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e0829b1b1b805cff2d8ad8d6a0def129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1588cf54fd9a3767a043c9388f4df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bdd821207ab4d823b2e49330006c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b47d7e46491c39ed2468e76c7e3ad8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73228bf1ad6634b1e667431f50d1e39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f46a6911d25031e0fb628e386f5aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562acb383f5885ebe9cf3528a5561032135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a271b532dc3741fe75f1ff6e20fff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cea4394375ee07f7a7888d3603471b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116330795bf0e5155f400f439ffd4a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b162af8306ab93f858da1163379fd53139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6ecaca1df5e9d0399531cb7435e60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966293ac6d6f448200c167d87911114141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03665b15ed20d9d349dbfab0c9cc4540142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b44ae2008d7c3994f3d8054ef9c26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544297934cca0328481d70cc987a93e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da745c22150b9f5b482dd42dbd7bf4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dc378e3fd559ae85ba3596a8c3fe5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3a65d695759da1aef8c56723131b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08170aadacd3af5130d96890f13bdd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f264b17e943735474d3934c35429c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a840237a9f99254fbd4dc31b5d1b95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a196ef548400d5f7710661f8cb7d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c93bfef57fd30e203b05ada0ac385c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299fc26db67f1377a4f3b97c1d20428153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8425c126b8ed7bf85bbad253cf546e8154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac55205fcce460d2d351f6722ab1cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b535beea609c476c7b9f40007ed842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2b5cd0986bf9f7b4fad322c50e5993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd0a87537c0922c98ffb7ed02ad7724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3dbdccaf57bb284ff6421e3069b7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3f844016f9e208c9edc6f462b5d436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8384aa61a7668742b388e3cb7786c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20a176dc0807061055e6fb80a669788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b08466789acb824dd891aa57427ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8e8329d2b67ecf0c97b8ad4e9e58b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89448519a257c459b3807c8190fb5e8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e3d18f4f853a8a094927934fba97d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2314bc8375c29c88591eaf0b97684b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09948679a3cb21e51a8bb748e00277df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac573bb9cb36427c60dd9f39352e9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc039f4e8b6b43f48778052bb343acc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb39d10f8f91e9ef911f0cd93d970817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fc5ae5792856f42d1cfdebd6a0f0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e93370253d6a7dc1bb25c2698461b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbba683b1b864564f612c23463f52d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e85b04811061158ebaefe2171a9f6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599b87a988bf1473e79a9ac127f4b5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662616293837215aada9d10206c749c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242dd95b895f85c5922ec13fabd06ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3925e261634c0764fc9c6de4dbd23c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d808fc75365d24fae13467bea1c6b2926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30dd94020ef6cfb294d336745118ead27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746be1c74e59b65303627f45e5f5fc2728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950dfb5a930f4288f74bfe3ede4f81f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e45c24fc4d325796a7572c7c7dcf7830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852451516e676248b6d7323c66e6391a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c2099f6a4c58f997e2cca3b7bd46732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f46501f7eab5c905d83935b4ae29133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03feb460c2f4634505434a3db6f8c9e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b694288a3d8acbc59943dff289e5535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff3c72f4d6f5fbc603241f1b4d215636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baed99448da8c05d5796134f965269037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5136a7f123ca72302d453a3d71b6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f909dd9f1d7932bb44448a2d0cad939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89437afa72bab2439ab153c3c7a439e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35607cf4089cbd2c2036cd8e6dacd041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f47ae04e69c4afb67a1c93714d45742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe683055aee5d8b427d190bf7305cfb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc566e35624a711a35f0593d2c43a4ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494ca9c8d3c60a0850bc8b9665e3a4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cd0a5fdf3fa7114c86d583464b18646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1427bead64690638fda9c172def3847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b39bc001990c500dd35d8189c21eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f04aff1f14611e608550fc5332e2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cea7e6980503d7ebc6f49c125552250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0203bfd256afc4f87e71a86e969a2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57f0fedfb5a1d8c6639839ca5e3e1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43083a3404e26a7947676ff597ed39f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14482610d7c84e282e8f4e6aed4557454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138472fa76b7484087fa222a6e87f2f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097df588b7851f052aac3d067222b1fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28c8909289c8fed4ad10521745fcca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03603a5a45c78814261e1935419da358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992f7a7e62de3885b6972657c75123b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52799750c580a36797a0f008f7f6c75660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8845198b8446d97e9e5f2e223206d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113f7eb3385de1ddec751af6170b69762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6969119c0196f9c92689f6256578963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9478bc64ce8aee42e822fa2a50d37364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e7b1b585a24a211606fcb570c9a4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd181fe0efd579857bc0f8874557ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba966c87b3c7d59a7fbac34b0ec6019167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147a6a18b319b96f368e1ef866b38f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0d352c777615fe3d177f42976d1d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146d8ae352b9641657f45deaee144c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979e5b73ee8abef27067db17e3435c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ea8110a4c530f8a56c058818f6c3572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac055e87257f18363500b8157761c82473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575769ccdfc336d6af6345dc3ca83f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573f59d4252df77cc5d88fabaa8f28f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd93fc4f1797e0d558b6882867a3da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695462c19437c79f618838a668c3ba477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa037eace1609bd16437253fee466378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbf3ea37f95c2dbcc5810b5acb2bff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f5047a4a47ae29ee72e8f13bf2f2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da611111c4cbed2e1d365c3d42dac8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb6552d93c7c0f0a1a7d82ce8ab84282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7ba90b803971f8060e9ab4c799a8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488c3d012af77f04ae5dff5ea9a2cb784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839b129713cc07770a11f1fc41e9fcf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004163d34a7852a436d87e66eb6632f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd64b8dcb828eedd68f2a8e0e6b30fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e331ace9c0bed9781345b72cb072288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5536f7e9c4e6bbb30f701818af02289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433ed44c9a31e7a6e4fd568b5d4520890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faa6c64cc6ee9e840594fbf86e6d9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c19ada5b933d6b2b36ed04ff653a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8155c673fc570cee1ab11ef79b66bda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5803f30ed356787627f139ee74550b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca124cf292d246acf353cf42f44bb3c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c7ea067452ab808efc4121ed19d4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef34f03e47cc88b00732bc1b3d10afb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437489b9d1b61a9d3412517adb85cdb798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44356652a45e56125c1a05c9ba59b2b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7641596dfb2cdac5a1976f4875037fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde041abc50a4260c2a8271ca9e040d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce2033de32e12772f2b33bbba70f31102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0301c5f58accc6f5e9fcef5147ffc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefd2a37ee417b4ede2578b1b695ed2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f9ebe69594de680309e8f15626e8f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5c2a3496e9b0f965b615e567408c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de480b9075450555d8f1c2586779fa53107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128755372699940a0226298a01245fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adb5aed90465584e5a239f0b830c76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd496a099b9c67a5df6c9d703b5bcf38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f204eae2876309534955ca776502b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d0fdb2c562adb7bcdb5295c409c43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1cb8d45fde376d7495671bf7a4fa6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c77d772b2b99d51840c0e5574ed36c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776faf04d0297078a04a052cec385f22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b15326be146b97090c6c90458d97e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629e8be470f1bd35f1786dc214ba62b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab4fc30908771f51a31db556c57523118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02566d3b2a446a1450979837aa87138d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee733b33e1278afc4922068e5b684315120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a01113ca5b3a9b404db7fa02826ecb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868675dacec25d4684594afa3318349a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaef5c60205c9e71c02f0fbceddc73d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2c21cafb2c3a6fc411e1f52908f2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1052983f3fe70f281b83f224715a38f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10365dd7e7beb96fdb4ffda8a08b5fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a498925bda6c87eb1eb15aa11b2bad9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981b52308dcacea9c58f5987e001c30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec8ca53fe6a45df7fa6180e3e81709129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140704501b16d00dd5217e4dd35c87e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f3663a94c2fc99b4eb9848ec6a348131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1625f83d8c0c38f7fd07fa0d11e8b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25769b629559e6d6af39149a868d7c97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929e1592f515fc63efffb39bb1681ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efa47eaa582073a4b0c3220a35db1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a0a8783694ddb73d695cb69ffcb85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf320cdf9ff1d064d8eb939b6fc8c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec15e6cb3bc7ad5d845ea44e427641138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fc6c537865fe7dc20d3c92926fe9c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ada8d9902912325616e3fcde74ce1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59144105df743b57aa2998ccd3aa8ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd07fa51447e1307a65a72dc282ed25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457560618eeb71c4a5ba89cde7120bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2554fa6069f268ab13057339dca37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76f120dba220e465645db5bb90be76145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f8e7c3ced4d560ab6ce7787789947146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d61bcf044e97edb13a3d5d020b9efc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54126b34678cf2ce3c238a831429f079148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dea9df15d36f9062440dd6e06d0a6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84271e9fa5be7562ef58c66801299812150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8638c63ccfa83f0306e381da366c40151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b043b85d8f6036efae8497463cb4c1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03a17fdb44cca478e314e86747ce46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ceedd89e7d45c92c030ef861989f59154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>