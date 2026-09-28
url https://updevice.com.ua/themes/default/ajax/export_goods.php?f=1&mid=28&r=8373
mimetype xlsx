--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e3b5e2d87fd99909e70a78baf17901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85646564ac9b8ddbc8dde20362eb3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935038fc427883cddd16c9fd39fc880a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b57480fc5736a613a6cfb94e704ae74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d70524242f85cb9b54294043550d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0959a5f92a027caf83d51e8cfcae5916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bee227d8c5fe827217aa1e6f1044de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4355555ffab14c5ae9a7d6d52e4ab88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36602128d1918d7abdf83501170b3239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88964fa6a98b631f5817aa2d06d5fd5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d024ad3ebce7c32527e4fd6fe7d967511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ab5f4f52773dbdafb48ccee0d66c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577aad3cb06dfc7a73ae52b694e934313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8b1b64e9c583178d1a294ef45703b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7ef8e4a4d814faa6134dd26cfb44815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f080431232e9ed37e7ef3e700ff9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db293fba4454fa1e8a34646605d10817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3c9606a3403b47f6731fa54d56ae318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c9d2f40d63f93039efe1b785ae51f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaa73cb47023deef873118be50995420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2d308a0fb1a47feb46ce64258b65221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619f978cec861b7cfdbaa5addcd8b3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2528004cbc7d3fcffd273672b639f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a65bd48f25279a2f39073dfd7032b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96e99da90916ec8af14b50dbaf277325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0ced84e2dac56d2b693ed925b21c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216c23ca6a1ff8e6bceb2da73f9226f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12d89c0d97a1516f73b8d61cc9903b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe527a1f394c089b269ec19da54c5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac61bb17eeab0a27134b4ad627e093f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d80b8a5b4866a395eaecbe2657d2531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21eac96c5c78af6b6b80ac133d124d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6946aae1a8df16f9b07d38176610333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845d5499d401b90a75460857ca818f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c457bb5586e19f89f933ec021f05bd035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52f58044db56eb76b21184c13f7a7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a72a7e64c99d2e428856984e6218d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626d982e12ce16c3fe2052bebe5d25a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88771d256e1474580a8b7f24ec0c4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8154f1547e995087faeda61fbb7503540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291c1bff090df1af88211c856d4476641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6cae29de460faf631d126d981b21642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49eb4fb91b367f991a40c466a970d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ea3569d0db019bebedafccfc359d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9f8ee4c908cef64c6a8088f561c7c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a64e38ca5f98c6b14f77facd95a56d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13ca4e5f3f39a67f8fe78e546d3f4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0998eec5c7d60bf9d2642040c083a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe70dfc27a6a0f8bdd1ebd6cf220ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc9d85cfec676506d7ee8288689c9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa54335a7bf9c4fb6a4e88f5ad6a7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297dcc833e501bc6e91952bfb55c67052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4afac4d946ca5c5d23f81d0c50dd553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0c9b3094b8ac1dcbc3c491e0b144354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d69638709f72d35ab3a0721117f99555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779943611226677e571966b8d21423cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864904bebf302c70e265d28fe93ff99b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfc2e49034ae5d5494c30aa2e48bdb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc735b86413d680222e4f968ef0666fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f61880500879ff2e89cff2556f56be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780cdea518268e177c034fd95b323d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fe375f1130bf64d1b4b5ab5269bb662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b32f2de1e8d9f2978d1573e93ec0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbcfa107f69ed8402e3e58af1a3b5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f9906fd3c3e1707e12156eb93e5c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd32d7ad2973c67837d52f5c917b07266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d62237f14d2a25d38ceb4c7686db667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d583cde213fbf71bd9cdf93b493f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b25a793b4bb2d1072feeb96a65d49a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b131c3b6c5c4d56e384feac25bc9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40cdfc57c37d39d54c59132af8648271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f413e26da2b89ebb789512716e129872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdba04d7fa7ba102f2fb083794c63173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487358d05862867ce1af1304e2b103574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e347edd9eacd68c5b025d99494f77275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147e458e806d2c44e3e06d9f81aecfe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24fe3c95fcbf7ff3c029c1bb9ff3ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fc4a58d023a3eed0dd4bce26d35e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eca5e5b4cdc8a598a2d7af519f418679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77469ff6fafd3458a7674d5fb169aec780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0a692839bbb90b53100fc4ac4c35781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93f6c09fcecc22ac43215f933c831982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a60cb85b5de86a0ed7e03c3d14274683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd4951645061bdef08020831eda53f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b187f1dbd754e17de3ce921c485f8685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a2cb823721f98810aebc183dab11c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d84e8394cd04afa615346fb33b15587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062317027ea954e9a68f36091787cb0b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84600f998783ca4fa1394ff66cb8c2a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4c59aec3713b9722664751590f23b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36460c55c51e5925504dfd68a13faa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe5443093875a73184b5cf2b74925f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98331e5fe0ccbb7480465cc0ff7d5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4df05a21bae91fa880655d2f28549d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df5a62d2445b4963b7b2a164c8d93995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31da4a4fee5264408474d0db2d642296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142ee1d9a6e84a5f15fba59cfa78aea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3134c6f34cc9eabe5f357552a2404a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5d288580bccecce35bddb97408c7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a11faea3f53017dd636fb9f887a0b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50928730be0095376bc153c35b2e976101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ddc83cb85487b4b5b5c3425253b91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003f726cc7ae9dd5a33b96bb64353cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58315fa6d60ca9693d1879def972f342104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d016172bf78c547e53e87e97916a6f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e9bde9d0ff4a336567c73ee937c8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701853bb5b67c81891112605cdbad00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4780e3eb6dc441c4f8be2ba44c7cbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc2467e63e8f842aee810e680d6a87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b455cedf1a4f67263bdf1e44b78067f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f79996bffd58f46e2a024bf160643111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49db1088e4f8ba54d6bc4b2d7dfcf6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81b70575927b6eb7e0a606f475947e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041399c1298e0ecbc2394098b9fb6288114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665620b2a33eb42086ddefd84a134765115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dc7240105529d1059113e65968e0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b76e7fa5b8ffb9b543425bd62f93e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6d34d06a86d7113d6ce72c89b4355118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb074570e60d6143c1ab8c7fdb9012119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848c4680d630c6d81d5ba10b792c246120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b343b723013faf987b4095287a2296121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7696630e1b9f34b8912142b9b11603122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606e631170dcbdb4fa07338018a3317123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69969af23712c5be2854d9502257f7f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2c4c59eef0b91eccc089754fcf0e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf79546a55775a0a2ab2a6d4ff8fe56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d1c5ad8661191d274fd223c7d849a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec1f581a7330896429ff886b556987128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa1889bb994d452d5ac10f68652b98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4386eefee35103494b05d8a24e67eb8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3760cbc82b9d0118adcb715816689131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b8d40692d3908ec1374972e412621132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e1ccf2660cc3f98773016ffd44d6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200adf9e89d8f0e329788a9bcf81e956134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6086e5f273c3bd5d71c1bbb226275cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34bfb90341c87bcaeb834ecae44d7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d109410130bd9f308c301f442a0f378137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133245e493860692d6e3bef9b70fd584138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90036ab99c905314b367c922f920187139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523222ddcadf759453e275d35ee2149140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a19cbf6b7247a3b07a908db032a85d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7c1861d2399d9fe2795eedac9d52f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb80d7a5761758f9ba3259e3e25c6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58141037c8b398ca4c97da1fb432f5db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da35fdc53a71feb11a8aeccbcb578f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5751ce815ceb7f8fe80c6c9afa191f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86e268de98159cf58570f07da37f22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee238d7171c133f7370cd1752c34e9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b3e09d61bdda1c3c41ef6fd6c29b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609667d67130838de91dfd069277eae4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da5b550c33f66177b7aaefb8c15a7a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84f16b9f4d1ae5d32ad29961fe834a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f114f2fd6e3ee9d78b3a9cce8156ae5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c83d0f7c9494dab1efd7b3c376a31154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1557635706419cb217e7e3807a99b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03867a0240b7bf9b3a26ef2976a8d3112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61a509897a37c85e84584fa3d2098e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26388ac34989ddabb14f4a60806999e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016df4f7867eb2648bbe684e90f4b455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19860f3e1d0469e8c0915d141e9ef7c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c83e1cbbb0578082287afa3b333417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2f8907d8e0a9b2f9e734f156952238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c0f3d5e45823b95f0da4a83269f389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6207f347bbdc10d119b67938542c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef28588ec6d319a57ad287f570199511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dd589cb2b6d538c95325359c3265d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e97d6364cde941d0665f1fb116ad1e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f793c2bea379d2660151bdc618fa214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495205587919bac6c1ff333e4c69711b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549031d9414954084ab16dfb241d6e0c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a9e55e211e41fda4e33817f04d19a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2ba770e484e0444c2da728ae23fd518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34357a7e52393bd4eb01efa3b4754ded19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9689b6ceb19b31e8ba9a6aa207da320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa072214673d705db000561d26901221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd19b4f66c11b66dee7775a8e2f94ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95435c66f30d624e424beda40aa44def23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909543cc12ee072a4d5c7458d286341924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c06162b48c752ba635ae148724d5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbf7282292eea846e097479fcd9b8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599de41696078b4d89fdbc205dc9a1d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89827aaaf95206f08e262a6560c3776728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db555c2a6db8ad99f423c281124a167b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccd609366f324ffc71969118b176ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece38cce4182662c6ea5b31a9b18e69931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6f8cead0e5bd2c3a96a0f066755c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f27216b89424ad1eee3db33cb7bd233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937b22f1ff0823dfbe15d88d9647f5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee4007c95968b3bde42ed29c99a06c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ae1f3f20dc9c7433dd9f2f86a2aa636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccf614709a739c69124bcd6e204de037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904a83693b2b4baeee1e4d72a1149e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018c17acb42a9afaa9eb4d6cd386f3a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a370a023d83ea1b683179a57e9ab43f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dedd0c73b6d0941a2a82a925f670941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f058c880fad69f03388684122cc89442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e828e3fd8e711d4a9f2855283e1a2d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5c3f7e6835126da6d4d00f63ab92d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7d7c44f10d604a0a84e556244f1f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153accc27728110c4c333f2b4aaeb19e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d410cdd5e79c49e1e69459da36efe047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403570b852ae0343437c1c6be4befa8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0cce3dede2f3ad32e5ab870a220ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8a380f499820a824513ea09c45ace50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2878b8e9bfd35138d4adc3388472c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c0c0960c1cb259cb6cfeb18ff3a3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bab409ee5d45040923f4d595cbb8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471e7c3ebd793064424ceafcff7726c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6c985a02a116cebe37323e5a5ada755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cc0023887d1eaebd13ec61ee3ec2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ac82992239d0072b839dd86e83e9757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ce173a3ba00d8570f84568ef9374258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb4c5318ec64f1bdf6f99a45cbc95c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a9f13eb72b314fb16a753fd22972960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e04b5ac444c81ad2dcdeae574350761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03f54b9e2d253059ec8c519b6a005b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904b14750339ef507981b5995c59e6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e72978a569db59ee6eacdfbe2e1e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400e75d4c07c97baf2f7f9734ec117a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf8e019d3bb22c51409a1f9373983c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc396782715260be9181071bb97158fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7e3b565f18f2567ecac165db5b4dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccedfa9550b41776b903b08ebd928669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c752fa9e0c7be422c7363d5f2d0604670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf23284b0d82ef3a8f936433a0e3c6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5a74eafa5343bf69fca8a9610005e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c64c21c8faf5640ad1644fe20b6e9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81be4f8b2c42c36d778c9571f09a8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b42398f5815d8be265ca93a808344775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d66dd85656ae73783ca4604df4dab476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f741d2027afcd1350c79ebe6bb2f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e3c3220ca98dda65cdeab0445573378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193dafae768af72606a75b5141c378e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073520580625c5c7c41440c1ec4b9a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c4e35605a09b7866d12ac1c2c978681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6587d36c9a0fa1c66695094df044d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1947b52fee66e5bd52585aa9078faf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad65c63849b2e65e4eb9b29c1d8ab684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524a6f2b829677be05329251d54636d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc0f682faae602305d29ba944d9f2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9c927f943f4db78c26f506bde7a8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50781b406494eeae532eedd751c39d2b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ed96461356f9f609ed5d2f26e18e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e17b9b057e6fe599252f1fd22ed6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb89e62b5f7d7203127e9196260a68891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbad466bc0184689f69d53d52893cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce736cba0cbf412cf00f2a52074c1b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe34f9f59854c37ba14361a1dfc23094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f33fe936bf87514a10fe6861567c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb089361943fb269afc40dbfa6f2877996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4081c6ef64fa2c2af5add4800a2a04297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c0f04ccf8f367b3e3da8a682bc73998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6ff373bf5b9071496b613b9d69f2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b551d38a8c3bb1b365c6ff9021163f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba9f1b7a8c287a0be93ca420b1c0b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4246326e0ee122b2f7d63273fd46c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db6f2218191e8ea40edcf427339e25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f52988f73cbe22228cd6ec9da844b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac1b56edde08fe2b55c4886401f16d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02165247777cb42d42dc0327611004e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949ce54a27a1e50fa508676f5e144e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300b76ec4dbbb59982524e6dd9dbbe7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bd95311d01db4b9e11b2a231b1b0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f0b5e85044816c49775874fb8c50d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893947da586359024dae95026a60ee03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f084d09a527b402f4cc84436e52180112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053881444489065a04e3ef7001ea596e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2cd67e4af64f209e3126bec52f109114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74c6d0fa90c638ddcfa5305d933dba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85e079f225f97a8dddfb438722b919116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763c10dc6e871da5d10842b1cc7d70d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4df8f24dd8f82cd73f579353ee902118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645b8b2731b4fb82ff3c09943a0d862119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c881c9df875359b20ac53ad533989120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cae8a202d6f838e919bb61c942ba5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f38cc08c71725c52d63aa95a64091f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8674adf129b8cc360544d0e4b8424123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066697a12d7a2e2dfebb6ef5f5a5111124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3af2105d6e5438eff5d8a4b182e70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4576b80e50d88f26b8cf929e789c8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f339b6dba11e067cca53eda655de531127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85f0e1630a25acd9cfc2b7cbe49eba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9518a6be5fb0523e5927b68d269d8a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec21e6180e1b37ae6736f2eac5c6ce7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8c0dc6f5b02515c79c870d8ed2d80131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d2274c982dcc9c4ed461da7f429ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1769a627fd118d24e66b6d2eb539ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dcd57c2f9d278f81dc7153bcdc60a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45446b46a7ec1aca5bf88c418326a493135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4b76294cbc781adcaae9c0d871e49136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322c6481f38a0f8b56a4e4fa306e707137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f784743acea5fb637fde57538e406138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c5e8a2b9a703c1af2028c94e30f1c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6724d13da0d8ad4b549a6e44c946a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce9821988e094f20b6d287d021dcfc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf78fc1bf1443f13ecf659a309ba2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f4d2adbaa6bafbfb716facc2bbae9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30471bc921caf4fdf15d6e62addb578c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcbaf9c48061b10b0f582d7f4f2150145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9fa0a0af04a8ec4b294ed5a64480f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57192b4308c053ee6da27df88762ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9117d78bdb873c78aa987a90094734148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344e935d319c75feb7e7d3fb2ad46bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0caabe2375384c5389dcdf46ea27a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aeb57a4283add01ec85e68ae287ced151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e7ce18cde3a6ecd44ca8c86fd7245152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2c5452c6fc1298e1750adf7be6e9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda5a1946efaae3ed500f1f5569f636154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>